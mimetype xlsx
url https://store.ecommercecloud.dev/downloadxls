--- v0 (2026-02-17)
+++ v1 (2026-04-15)
@@ -50,1566 +50,1566 @@
   <si>
     <t xml:space="preserve">8412497002986 </t>
   </si>
   <si>
     <t>00298</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA GROOT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003419 </t>
   </si>
   <si>
     <t>00341</t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003761 </t>
   </si>
   <si>
     <t>00376</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO  SUPER MARIO</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003785 </t>
   </si>
   <si>
     <t>00378</t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003815 </t>
   </si>
   <si>
     <t>00381</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003907 </t>
   </si>
   <si>
     <t>00390</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003914 </t>
   </si>
   <si>
     <t>00391</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003969 </t>
   </si>
   <si>
     <t>00396</t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML DRAGON BALL</t>
+    <t>BOTELLA HIDRO 850 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004010 </t>
   </si>
   <si>
     <t>00401</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004058 </t>
   </si>
   <si>
     <t>00405</t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004072 </t>
   </si>
   <si>
     <t>00407</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO DRAGON BALL</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004157 </t>
   </si>
   <si>
     <t>00415</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX ZELDA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004287 </t>
   </si>
   <si>
     <t>00428</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT TNT BOOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004324 </t>
   </si>
   <si>
     <t>00432</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT ADAPTATION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004362 </t>
   </si>
   <si>
     <t>00436</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004416 </t>
   </si>
   <si>
     <t>00441</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINECRAFT</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004478 </t>
   </si>
   <si>
     <t>00447</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004485 </t>
   </si>
   <si>
     <t>00448</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004553 </t>
   </si>
   <si>
     <t>00455</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML POKEMON DISTORTION</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004621 </t>
   </si>
   <si>
     <t>00462</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004683 </t>
   </si>
   <si>
     <t>00468</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004720 </t>
   </si>
   <si>
     <t>00472</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX  POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004744 </t>
   </si>
   <si>
     <t>00474</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004751 </t>
   </si>
   <si>
     <t>00475</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON FACE PARTNERS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON FACE PARTNERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004782 </t>
   </si>
   <si>
     <t>00478</t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004867 </t>
   </si>
   <si>
     <t>00486</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004911 </t>
   </si>
   <si>
     <t>00491</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML SONIC</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004973 </t>
   </si>
   <si>
     <t>00497</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004980 </t>
   </si>
   <si>
     <t>00498</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004997 </t>
   </si>
   <si>
     <t>00499</t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005154 </t>
   </si>
   <si>
     <t>00515</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005208 </t>
   </si>
   <si>
     <t>00520</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005215 </t>
   </si>
   <si>
     <t>00521</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005222 </t>
   </si>
   <si>
     <t>00522</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005239 </t>
   </si>
   <si>
     <t>00523</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML ONE PIECE</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005291 </t>
   </si>
   <si>
     <t>00529</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE MARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005376 </t>
   </si>
   <si>
     <t>00537</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE SKULLS ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005505 </t>
   </si>
   <si>
     <t>00550</t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005550 </t>
   </si>
   <si>
     <t>00555</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE CREW BATTLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005666 </t>
   </si>
   <si>
     <t>00566</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HARLEY QUINN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HARLEY QUINN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005673 </t>
   </si>
   <si>
     <t>00567</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005703 </t>
   </si>
   <si>
     <t>00570</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005765 </t>
   </si>
   <si>
     <t>00576</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA JOKER</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX JOKER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005796 </t>
   </si>
   <si>
     <t>00579</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006311 </t>
   </si>
   <si>
     <t>00631</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC BOWLS SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006328 </t>
   </si>
   <si>
     <t>00632</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC PLATES SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006335 </t>
   </si>
   <si>
     <t>00633</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC TUMBLERS SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006359 </t>
   </si>
   <si>
     <t>00635</t>
   </si>
   <si>
-    <t>18 PCS FLAT HANDLE COLOR PICNIC CUTLERY SET</t>
+    <t>SET 18 UNI. CUBIERTOS PICNIC MANGO PLANO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006748 </t>
   </si>
   <si>
     <t>00674</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA STRANGER THINGS UPSIDE DOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006823 </t>
   </si>
   <si>
     <t>00682</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006861 </t>
   </si>
   <si>
     <t>00686</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STRANGER THINGS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006908 </t>
   </si>
   <si>
     <t>00690</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006915 </t>
   </si>
   <si>
     <t>00691</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006922 </t>
   </si>
   <si>
     <t>00692</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL COFFEE TUMBLER 425 ML STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497007691 </t>
   </si>
   <si>
     <t>00769</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX THE WITCHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008773 </t>
   </si>
   <si>
     <t>00877</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX THE CHILD MANDALORIAN</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008797 </t>
   </si>
   <si>
     <t>00879</t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008902 </t>
   </si>
   <si>
     <t>00890</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA THE CHILD MANDALORIAN SPEED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497009749 </t>
   </si>
   <si>
     <t>00974</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PEANUTS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PEANUTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497010943 </t>
   </si>
   <si>
     <t>01094</t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013401 </t>
   </si>
   <si>
     <t>01340</t>
   </si>
   <si>
     <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX ONE PIECE CLASSIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013616 </t>
   </si>
   <si>
     <t>01361</t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013623 </t>
   </si>
   <si>
     <t>01362</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013647 </t>
   </si>
   <si>
     <t>01364</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STITCH PALMS</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013661 </t>
   </si>
   <si>
     <t>01366</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML STITCH PALMS EN CAJA REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497014323 </t>
   </si>
   <si>
     <t>01432</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015504 </t>
   </si>
   <si>
     <t>01550</t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML STAR WARS</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015603 </t>
   </si>
   <si>
     <t>01560</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015894 </t>
   </si>
   <si>
     <t>01589</t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497019229 </t>
   </si>
   <si>
     <t>01922</t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PJ MASKS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020249 </t>
   </si>
   <si>
     <t>02024</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020256 </t>
   </si>
   <si>
     <t>02025</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L POKEMON ROCK</t>
+    <t>CAJA CLICK 13 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020263 </t>
   </si>
   <si>
     <t>02026</t>
   </si>
   <si>
     <t>CAJA CLICK 23 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020287 </t>
   </si>
   <si>
     <t>02028</t>
   </si>
   <si>
     <t>PAPELERA POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022083 </t>
   </si>
   <si>
     <t>02208</t>
   </si>
   <si>
-    <t>PAPELERA MICKEY FRESH AIR FUN AND HAPPY DAYS</t>
+    <t>DUSTBIN MICKEY FRESH AIR FUN AND HAPPY DAYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022663 </t>
   </si>
   <si>
     <t>02266</t>
   </si>
   <si>
     <t>DUSTBIN FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022694 </t>
   </si>
   <si>
     <t>02269</t>
   </si>
   <si>
     <t>DUSTBIN STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022885 </t>
   </si>
   <si>
     <t>02288</t>
   </si>
   <si>
     <t>DUSTBIN MINNIE MAD ABOUT SHOPPING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024346 </t>
   </si>
   <si>
     <t>02434</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024353 </t>
   </si>
   <si>
     <t>02435</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L STITCH AND ANGEL</t>
+    <t>CAJA CLICK 13 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024360 </t>
   </si>
   <si>
     <t>02436</t>
   </si>
   <si>
     <t>CAJA CLICK 23 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024544 </t>
   </si>
   <si>
     <t>02454</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024551 </t>
   </si>
   <si>
     <t>02455</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L GABBY\'S DOLLHOUSE</t>
+    <t>STORAGE CLICK BOX 13 L GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024568 </t>
   </si>
   <si>
     <t>02456</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028313 </t>
   </si>
   <si>
     <t>02831</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX AVENGERS DUST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028443 </t>
   </si>
   <si>
     <t>02844</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028450 </t>
   </si>
   <si>
     <t>02845</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028467 </t>
   </si>
   <si>
     <t>02846</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L PAW PATROL BOY RESCUE PUPS</t>
+    <t>CAJA CLICK 23 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033140 </t>
   </si>
   <si>
     <t>03314</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033157 </t>
   </si>
   <si>
     <t>03315</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033164 </t>
   </si>
   <si>
     <t>03316</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L MINNIE EDGY BOWS</t>
+    <t>STORAGE CLICK BOX 23 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033447 </t>
   </si>
   <si>
     <t>03344</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033454 </t>
   </si>
   <si>
     <t>03345</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033461 </t>
   </si>
   <si>
     <t>03346</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033546 </t>
   </si>
   <si>
     <t>03354</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033553 </t>
   </si>
   <si>
     <t>03355</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L FROZEN ELEMENTS</t>
+    <t>CAJA CLICK 13 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080007 </t>
   </si>
   <si>
     <t>08000</t>
   </si>
   <si>
     <t>BOTELLA PP INFANTIL 560 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033560 </t>
   </si>
   <si>
     <t>03356</t>
   </si>
   <si>
     <t>CAJA CLICK 23 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080472 </t>
   </si>
   <si>
     <t>08047</t>
   </si>
   <si>
-    <t>PLATO MICRO POKEMON DISTORSION</t>
+    <t>MICRO PLATE POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033645 </t>
   </si>
   <si>
     <t>03364</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033652 </t>
   </si>
   <si>
     <t>03365</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102556 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER CHIBI DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033669 </t>
   </si>
   <si>
     <t>03366</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104789 </t>
   </si>
   <si>
-    <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MICKEY MOUSE FULL OF SMILES</t>
+    <t>SET MICRO TODDLER 2 PCS (CUENCO Y CUCHARA) MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104857 </t>
   </si>
   <si>
     <t>TAZA ENTRENAMIENTO 250 ML MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104956 </t>
   </si>
   <si>
     <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104963 </t>
   </si>
   <si>
-    <t>SET TODDLER 4 PCS VAJILLA PP (PLATO, CUENCO Y CUBIERTOS) EN CAJA MICKEY MOUSE</t>
+    <t>TODDLER 4 PCS CHARACTER SHAPED PP SET IN GIFT BOX MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497105045 </t>
   </si>
   <si>
     <t>MICRO MUG 350 ML  BING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107018 </t>
   </si>
   <si>
     <t>BABY 5 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107025 </t>
   </si>
   <si>
     <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONSS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107032 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107049 </t>
   </si>
   <si>
-    <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS WITH HANDLES MINNIE MOUSE HEART FULL</t>
+    <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES CON ASAS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107070 </t>
   </si>
   <si>
     <t>SET 3PCS (VASO ENTRENAMIENTO 250 ML, PLATO Y CUCHARA) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107117 </t>
   </si>
   <si>
     <t>MORDEDOR RELLENO DE AGUA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107230 </t>
   </si>
   <si>
-    <t>SUJETA CHUPETES MINNIE MOUSE HEART FULL</t>
+    <t>BABY PACIFIER HOLDER MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107261 </t>
   </si>
   <si>
     <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107292 </t>
   </si>
   <si>
     <t>TODDLER SILICONE BIB MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107513 </t>
   </si>
   <si>
     <t>BABY FRUIT FEEDER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107780 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107858 </t>
   </si>
   <si>
-    <t>TODDLER TRAINING MUG 250 ML MINNIE MOUSE HEART FULL</t>
+    <t>TAZA ENTRENAMIENTO 250 ML MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107957 </t>
   </si>
   <si>
     <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107964 </t>
   </si>
   <si>
     <t>SET TODDLER 4 PCS VAJILLA PP (PLATO, CUENCO Y CUBIERTOS) EN CAJA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109029 </t>
   </si>
   <si>
-    <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES STITCH CUDDLE ME</t>
+    <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109036 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109241 </t>
   </si>
   <si>
     <t>TODDLER 360 TRAINING TUMBLER 395 ML STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109661 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS PP SPOONS TRAVEL SET STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109753 </t>
   </si>
   <si>
     <t>OFFSET MINI WC WITH HANDLES STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109951 </t>
   </si>
   <si>
     <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497110018 </t>
   </si>
   <si>
     <t>WHITE ADAPTABLE DISH MAT (40 CM X 30CM)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497117321 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX LADYBUG PINKCELL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119264 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX VENOM</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA VENOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119653 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA DEADPOOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122059 </t>
   </si>
   <si>
     <t>CUENCO CUADRADO DE SILICONA CON VENTOSA MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122158 </t>
   </si>
   <si>
-    <t>CUENCO CUADRADO DE SILICONA CON VENTOSA MINNIE MOUSE</t>
+    <t>TODDLER SQUARE SILICONE BOWL SUCTION SYSTEM MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122257 </t>
   </si>
   <si>
     <t>TODDLER DIVIDED SILICONE PLATE MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133154 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS CHARACTER SHAPED PP CUTLERY SET (SPOON AND FORK) MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133253 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS CHARACTER SHAPED PP CUTLERY SET (SPOON AND FORK) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497134854 </t>
   </si>
   <si>
     <t>TODDLER TRAINING MUG 250 ML PEPPA PIG LITTLE ONE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135042 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML BABY SHARK</t>
+    <t>TAZA MICRO 390 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135073 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135202 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139095 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS PEPPA PIG CORE 2022</t>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139149 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139255 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139361 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PEPPA PIG</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139385 </t>
   </si>
   <si>
     <t>SANDWICHERA URBAN PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139521 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139606 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML  PEPPA PIG CORE 2022</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139842 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML PEPPA PIG FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139972 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML PEPPA PIG HAZE CRFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141074 </t>
   </si>
   <si>
     <t>EASY TUMBLER 260 ML HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497144372 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DEMON SLAYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141203 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX HARRY POTTER SCHOOL SHIELDS</t>
+    <t>SANDWICHERA MULTIPLE HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154005 </t>
   </si>
   <si>
     <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 400 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154210 </t>
   </si>
   <si>
     <t>VASO APILABLE TRANSPARENTE 420 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154258 </t>
   </si>
   <si>
-    <t>VASO APILABLE PP TRANSPARENTE 420 ML.</t>
+    <t>STACKABLE TRANSPARENT PP TUMBLER 420 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154302 </t>
   </si>
   <si>
     <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 430 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141746 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158805 </t>
   </si>
   <si>
     <t>MOJITO TUMBLER PC 450 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160648 </t>
   </si>
   <si>
     <t>SMALL SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160655 </t>
   </si>
   <si>
-    <t>MEDIUM SNACK PLATE TERRA</t>
+    <t>PLATO APERITIVO MEDIANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160662 </t>
   </si>
   <si>
     <t>PLATO APERITIVO GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160679 </t>
   </si>
   <si>
     <t>PLATO POSTRE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160686 </t>
   </si>
   <si>
-    <t>PLATO LLANO TERRA</t>
+    <t>DINNER PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160693 </t>
   </si>
   <si>
     <t>PRESENTATION PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160709 </t>
   </si>
   <si>
     <t>LITTE SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160716 </t>
   </si>
   <si>
     <t>LARGE SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160723 </t>
   </si>
   <si>
     <t>LITTLE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160730 </t>
   </si>
   <si>
-    <t>MEDIUM BOWL TERRA</t>
+    <t>CUENCO MEDIANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160747 </t>
   </si>
   <si>
     <t>CUENCO GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160754 </t>
   </si>
   <si>
     <t>PLATO HONDO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160761 </t>
   </si>
   <si>
-    <t>PLATO ALA ANCHA TERRA</t>
+    <t>WIDE RIME BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160778 </t>
   </si>
   <si>
     <t>SMALL OVAL BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160785 </t>
   </si>
   <si>
     <t>MEDIUM OVAL BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160792 </t>
   </si>
   <si>
     <t>LARGE OVAL BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160808 </t>
   </si>
   <si>
     <t>OVAL SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160815 </t>
   </si>
   <si>
-    <t>LITTLE SQUARED PLATE TERRA</t>
+    <t>PLATO CUADRADO PEQUEÑO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160822 </t>
   </si>
   <si>
     <t>PLATO CUADRADO MEDIANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160839 </t>
   </si>
   <si>
     <t>PLATO CUADRADO GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160846 </t>
   </si>
   <si>
-    <t>FUENTE RECTANGULAR PEQUEÑA TERRA</t>
+    <t>SMALL RECTANGULAR PLATTER TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160853 </t>
   </si>
   <si>
     <t>LARGE RECTANGULAR PLATTER TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160860 </t>
   </si>
   <si>
     <t>MOCHA CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160877 </t>
   </si>
   <si>
     <t>COFFE CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160884 </t>
   </si>
   <si>
     <t>TEA CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160891 </t>
   </si>
   <si>
-    <t>SAUCER TERRA</t>
+    <t>PLATILLO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160907 </t>
   </si>
   <si>
     <t>SALSERA INDIVIDUAL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160914 </t>
   </si>
   <si>
     <t>SALSERA DOBLE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160921 </t>
   </si>
   <si>
-    <t>SALSERA TRIPLE TERRA</t>
+    <t>TRIPLE SAUCE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160938 </t>
   </si>
   <si>
     <t>SMALL RECTANGULAR TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160945 </t>
   </si>
   <si>
     <t>LARGE RECTANGULAR TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160952 </t>
   </si>
   <si>
     <t>SMALL SQUARED TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160969 </t>
   </si>
   <si>
     <t>LARGE SQUARED TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160976 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 60 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160983 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 90 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497161706 </t>
   </si>
   <si>
     <t>VASO ATLANTA PC 42 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162000 </t>
   </si>
   <si>
-    <t>TAZA MICRO PP 360 ML.</t>
+    <t>MICRO MUG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162017 </t>
   </si>
   <si>
     <t>PC PLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162024 </t>
   </si>
   <si>
     <t>PC SOUP PLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162031 </t>
   </si>
   <si>
     <t>PC DESSERT PLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162406 </t>
   </si>
   <si>
     <t>FIESTA PITCHER PC 1.9 L.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162628 </t>
   </si>
   <si>
-    <t>PILSNER BEER GLASS  PC 420 ML</t>
+    <t>VASO DE CERVEZA PILSNER PC 420 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162635 </t>
   </si>
   <si>
     <t>VASO DE CERVEZA PILSNER PC 300 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162666 </t>
   </si>
   <si>
     <t>JARRA CERVEZA BREMEN PC 550 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162758 </t>
   </si>
   <si>
-    <t>COPA DE GIN TONIC PC 780 ML.</t>
+    <t>GIN TONIC GLASS PC 780 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162864 </t>
   </si>
   <si>
     <t>MARTINI CUP PC 28 CL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162888 </t>
   </si>
   <si>
     <t>MARGARITA PC GLASS 360 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162918 </t>
   </si>
   <si>
     <t>STOR COPA COCTEL TROPICAL PC TRANSPARENTE 425 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163779 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO PEQUEÑO TERRA NEGRO</t>
   </si>
@@ -1691,273 +1691,273 @@
   <si>
     <t>PC WHITE  BOWL 120 MM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497164554 </t>
   </si>
   <si>
     <t>PC WHITE  BOWL 140 MM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497165155 </t>
   </si>
   <si>
     <t>TABLE PITCHER PC 2,2 L</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167357 </t>
   </si>
   <si>
     <t>WHITE WATER MELAMINE ASHTRAY (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167364 </t>
   </si>
   <si>
-    <t>BLACK WATER MELAMINE ASHTRAY (110X65 MM.)</t>
+    <t>CENICERO MELAMINA AGUA NEGRO (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167654 </t>
   </si>
   <si>
     <t>CENICERO MELAMINA REDONDO BLANCO (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167661 </t>
   </si>
   <si>
     <t>CENICERO MELAMINA REDONDO NEGRO (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168071 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML LOL SURPRISE ROCK ON</t>
+    <t>EASY TUMBLER 260 ML LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497179206 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX FROZEN IRIDESCENT AQUA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497181179 </t>
   </si>
   <si>
     <t>NODO PC PLATE COVER DIAM. 31,8</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183111 </t>
   </si>
   <si>
-    <t>PC SCOOP 300 CC</t>
+    <t>PALA 300 CC.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183128 </t>
   </si>
   <si>
     <t>PALA 600 CC.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183142 </t>
   </si>
   <si>
     <t>PALA 1500 CC.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497187201 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE CARS RACE READY</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX CARS RACE READY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497188208 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX MINNIE ELECTRIC DOLL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189045 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189205 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189496 </t>
   </si>
   <si>
     <t>3 PCS KIDS MICRO SET IN STANDARD BOX PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200009 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX AVENGERS  GTTR</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO AVENGERS  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200023 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO POKEMON UNIVERSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200030 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO STITCH &amp; ANGEL  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200184 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA LOL SURPRISE ROCK ON</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200511 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200818 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200832 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER HOUSES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200887 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201044 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML CAPIBARA</t>
+    <t>TAZA MICRO 390 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201075 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201129 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PEPPA PIG PINK FLAMINGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201204 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201303 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201327 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML CAPIBARA</t>
+    <t>SPORT BOTTLE 400 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201365 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201495 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML SUBLIMATION CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204113 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX RICK &amp; MORTY FACES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204120 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX RICK &amp; MORTY PICKLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204304 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204328 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204748 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204946 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML SUBLIMATION ITALIAN BRAINROT</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207046 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207077 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207206 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207305 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML DRAGON BALL</t>
   </si>
@@ -2315,213 +2315,213 @@
   <si>
     <t>VASO EASY PEQUEÑO 260 ML TOY STORY LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335206 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335305 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML TOY STORY LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335329 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335367 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML TOY STORY 3 LOTSO</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335497 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335510 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335572 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335749 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335916 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497350209 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX FROZEN II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497379200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404001 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML MINECRAFT</t>
+    <t>BOTELLA PP INFANTIL 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404018 </t>
   </si>
   <si>
     <t>BOTELLA PP PLAYGROUND 410 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404025 </t>
   </si>
   <si>
     <t>BOTELLA ROBOT CON CIERRE 550 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404063 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML MINECRAFT</t>
+    <t>LARGE EASY PP TUMBLER 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404070 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404131 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404193 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404209 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404308 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML MINECRAFT</t>
+    <t>VASO CAÑA EASY 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404322 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404360 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404384 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN MINECRAFT</t>
+    <t>URBAN SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404407 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404544 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML MINECRAFT OVERVIEW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404605 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404667 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404742 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX MINECRAFT</t>
+    <t>SANDWICHERA RECTANGULAR MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404834 </t>
   </si>
   <si>
     <t>BOTELLA AVENTURA ECOZEN 650 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404872 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 3D 440 ML EN CAJA REGALO MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404971 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINECRAFT</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405039 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405060 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML SONIC</t>
   </si>
@@ -2855,195 +2855,195 @@
   <si>
     <t>METALLIC MONEY BANK HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450152 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450251 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497461004 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462353 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY INK</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HELLO KITTY INK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462551 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA HELLO KITTY POEMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464111 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN LOGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464128 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN CITY</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464319 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN ICON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464326 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486663 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486694 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497496013 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML BLUEY</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501205 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE IT´S A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501748 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR MICKEY COOL SUMMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506040 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML BLUEY</t>
+    <t>MICRO MUG 390 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506064 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506071 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506101 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML BLUEY AS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506170 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506187 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) (SPOON AND FORK) SET BLUEY</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) (CUCHARA Y TENEDOR) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506194 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506200 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506224 </t>
   </si>
   <si>
-    <t>ROBOT PARED SENCILLA 465 ML BLUEY</t>
+    <t>SINGLE WALL CANTEEN 465 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506255 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506262 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506279 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506323 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML BLUEY</t>
+    <t>BOTELLA SPORT 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506347 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506354 </t>
   </si>
   <si>
     <t>ROBOT ESPACIAL 280 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506361 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506378 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX BLUEY</t>
   </si>
@@ -3101,99 +3101,99 @@
   <si>
     <t>RECTANGULAR INSULATED BAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506545 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506583 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506606 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506620 </t>
   </si>
   <si>
-    <t>DISCOVERY LARGE PP BOTTLE 640 ML BLUEY</t>
+    <t>BOTELLA PP GRANDE DISCOVERY 640 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506644 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML BLUEY CANDY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506668 </t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506699 </t>
   </si>
   <si>
-    <t>ROBOT POP UP 450 ML BLUEY</t>
+    <t>POP UP CANTEEN 450 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506736 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506750 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506828 </t>
   </si>
   <si>
     <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506903 </t>
   </si>
   <si>
-    <t>BENTOPRO SANDWICH BOX BLUEY</t>
+    <t>SANDWICHERA BENTOPRO BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506910 </t>
   </si>
   <si>
     <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506927 </t>
   </si>
   <si>
     <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506958 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506972 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML BLUEY</t>
   </si>
@@ -3443,297 +3443,297 @@
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497606702 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742141 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742233 </t>
   </si>
   <si>
     <t>LARGE ECOZEN HYDRO BOTTLE 540 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742424 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML FROZEN TRUST THE JOURNEY</t>
+    <t>BOTELLA ACTIVE 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742554 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742677 </t>
   </si>
   <si>
     <t>TAZA ANTIVUELCO PP 410 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742745 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742790 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742875 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743674 </t>
   </si>
   <si>
     <t>TAZA ANTIVUELCO PP 410 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743742 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR MICKEY MOUSE BETTER TOGETHER</t>
+    <t>FUNNY SANDWICH BOX MICKEY MOUSE BETTER TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743797 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743872 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744046 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML MINNIE MOUSE SPRING LOOK</t>
+    <t>TAZA MICRO 390 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744077 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744152 </t>
   </si>
   <si>
     <t>SET EASY 5 PCS (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) EN ESTUCHE MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744381 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN MINNIE MOUSE SPRING LOOK</t>
+    <t>URBAN SANDWICH BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744428 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744671 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744749 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744794 </t>
   </si>
   <si>
-    <t>DROP SAFE PP TUMBLER 470 ML MINNIE MOUSE FLOWER POWER</t>
+    <t>VASO ANTIVUELCO PP 470 ML MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744855 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE PREMIUM BICOLOR (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) EN CAJA MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744879 </t>
   </si>
   <si>
-    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML MINNIE MOUSE FLOWER POWER</t>
+    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML  MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744978 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745043 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745074 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745326 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML PAW PATROL GIRL SKETCH ESSENCE</t>
+    <t>BOTELLA SPORT 400 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745746 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746040 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746064 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML PAW PATROL PUP POWER</t>
+    <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746071 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746187 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY SET PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746361 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746675 </t>
   </si>
   <si>
-    <t>DROP SAFE PP MUG 410 ML PAW PATROL BOY HI THERE</t>
+    <t>TAZA ANTIVUELCO PP 410 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746422 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746743 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR PAW PATROL PUP POWER</t>
+    <t>FUNNY SANDWICH BOX PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746507 </t>
   </si>
   <si>
     <t>5 PCS  MICRO SET PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748938 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749096 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749119 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS PARADISE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749492 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML DRAGON BALL</t>
+    <t>BOTELLA AQUA 980 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749683 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749881 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO GROGU MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750047 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML STITCH PALMS</t>
+    <t>MICRO MUG 390 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750061 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750078 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750092 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750108 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML STITCH</t>
   </si>
@@ -3773,105 +3773,105 @@
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750221 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750252 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750566 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750580 </t>
   </si>
   <si>
-    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML STITCH DRAWING</t>
+    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750603 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750672 </t>
   </si>
   <si>
     <t>TAZA ANTIVUELCO PP 410 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750689 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750696 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750726 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750733 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750740 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX STITCH PALMS</t>
+    <t>SANDWICHERA RECTANGULAR STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750795 </t>
   </si>
   <si>
     <t>VASO ANTIVUELCO PP 470 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750832 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML STITCH PALMS</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750856 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750870 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750900 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750917 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL STITCH</t>
   </si>
@@ -3905,321 +3905,321 @@
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750993 </t>
   </si>
   <si>
     <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755851 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755899 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756186 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINECRAFT SQUARED PATTERN</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756438 </t>
   </si>
   <si>
     <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757053 </t>
   </si>
   <si>
     <t>BOLSA AISLANTE FRIENDLY MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757091 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 755 ML MINNIE MOUSE GARDENING</t>
+    <t>ALUMINIUM TREND BOTTLE 755 ML MMINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757152 </t>
   </si>
   <si>
     <t>2 PCS GLASS CASUAL TUMBLER 490 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757183 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757251 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757268 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757312 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML MINNIE MOUSE GARDENING</t>
+    <t>BOTELLA HIDRO 850 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757343 </t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757367 </t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757893 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML POKEMON</t>
+    <t>AQUA BOTTLE 980 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757930 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757961 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757985 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758364 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA SQUISHMALLOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758555 </t>
   </si>
   <si>
     <t>BOLSA AISLANTE FRIENDLY STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758593 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 755 ML STITCH</t>
+    <t>ALUMINIUM TREND BOTTLE 755 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758654 </t>
   </si>
   <si>
     <t>2 PCS GLASS CASUAL TUMBLER 490 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758685 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758869 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758883 </t>
   </si>
   <si>
-    <t>CERAMIC DROP SAFE MUG 10 OZ STITCH OHANA</t>
+    <t>TAZA CERAMICA ANTIVUELCO 300 ML STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758890 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758937 </t>
   </si>
   <si>
-    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML STITCH</t>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759156 </t>
   </si>
   <si>
     <t>2 PCS GLASS CASUAL TUMBLER 490 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759187 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759378 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO BRAND NEW DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759439 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759460 </t>
   </si>
   <si>
-    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML SUPER MARIO POWER</t>
+    <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787593 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 3D 420 ML EN CAJA REGALO STITCH COCONUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759484 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ANTIVUELCO 300 ML SUPER MARIO POWER</t>
+    <t>CERAMIC DROP SAFE MUG 10 OZ SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759491 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497807208 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808540 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML POKEMON COLOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810031 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA PP INFANTIL 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810048 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810062 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810079 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML FROZEN AUTUM LEAVES</t>
+    <t>EASY PP TUMBLER 260 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810093 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810109 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810116 </t>
   </si>
   <si>
     <t>PP EASY BOWL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810123 </t>
   </si>
   <si>
     <t>EASY PP PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810147 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA SQUARE 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810154 </t>
   </si>
   <si>
     <t>SET EASY 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810178 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810185 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) FROZEN SNOWY TALE</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810192 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810208 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810222 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810253 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML FROZEN SNOWY TALE</t>
   </si>
@@ -4259,117 +4259,117 @@
   <si>
     <t>ALUMINIUM BOTTLE 400 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810352 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810369 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810376 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810383 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX FROZEN AUTUM LEAVES</t>
+    <t>SANDWICHERA URBAN FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810406 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO INFANTIL 600 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810413 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PEQUEÑA 475 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810420 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML FROZEN SNOWY TALE</t>
+    <t>ACTIVE CANTEEN 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810437 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810451 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810468 </t>
   </si>
   <si>
     <t>MICRO BOWL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810475 </t>
   </si>
   <si>
     <t>MICRO PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810505 </t>
   </si>
   <si>
-    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) FROZEN AUTUM LEAVES</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810512 </t>
   </si>
   <si>
     <t>BOTELLA SIPPER 350 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810529 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810536 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA AISLANTE RECTANGULAR FROZEN AUTUM LEAVES</t>
+    <t>RECTANGULAR INSULATED BAG FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810543 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810550 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810567 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810581 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML FROZEN SNOWY TALE</t>
   </si>
@@ -4427,51 +4427,51 @@
   <si>
     <t>SNACK SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810901 </t>
   </si>
   <si>
     <t>SANDWICHERA BENTOPRO FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810918 </t>
   </si>
   <si>
     <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810925 </t>
   </si>
   <si>
     <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810949 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML FROZEN FLOWING</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML FROZEN FLOWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810956 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810970 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811342 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811359 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML MICKEY TRUE CHAMPIONS</t>
   </si>
@@ -4559,117 +4559,117 @@
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811533 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811540 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811557 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811564 </t>
   </si>
   <si>
-    <t>PP COOL MUG 530 ML MICKEY TRUE CHAMPIONS</t>
+    <t>TAZA RAMBLER PP 530 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812073 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812097 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812103 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML MINNIE SUNSHINE</t>
+    <t>SCHOOL BOTTLE 370 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812110 </t>
   </si>
   <si>
     <t>PP EASY BOWL MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812127 </t>
   </si>
   <si>
     <t>EASY PP PLATE MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812141 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812158 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812172 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG MINNIE BOLD FLORALS</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812189 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812196 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812202 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE MINNIE SUNSHINE</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812226 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812257 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812264 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812271 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML MINNIE SUNSHINE</t>
   </si>
@@ -4709,99 +4709,99 @@
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML  MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812370 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812387 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812400 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812417 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812424 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812431 </t>
   </si>
   <si>
     <t>SANDWICHERA ASKER MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812455 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA MINNIE  BOLD FLORALS</t>
+    <t>DRAWSTRING LUNCH BAG MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812462 </t>
   </si>
   <si>
     <t>MICRO BOWL MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812479 </t>
   </si>
   <si>
     <t>MICRO PLATE MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812493 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML MINNIE DOTTY CUTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812509 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812516 </t>
   </si>
   <si>
-    <t>CHARACTER SIPPER BOTTLE 350 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA SIPPER 350 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812523 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812530 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA AISLANTE RECTANGULAR MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812547 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812554 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML MINNIE BOLD FLORALS</t>
   </si>
@@ -4859,165 +4859,165 @@
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812851 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812899 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812905 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812912 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM BOWL MINNIE SUNSHINE</t>
+    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812929 </t>
   </si>
   <si>
     <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812950 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812974 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINNIE SUNSHINE</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812981 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812998 </t>
   </si>
   <si>
     <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816033 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816064 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>VASO EASY GRANDE 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816071 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816095 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816101 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>SCHOOL BOTTLE 370 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816118 </t>
   </si>
   <si>
     <t>PP EASY BOWL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816125 </t>
   </si>
   <si>
     <t>EASY PP PLATE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816149 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816156 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816170 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PAW PATROL BOY RESCUE PUPS</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816187 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816194 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816200 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE PAW PATROL BOY RESCUE PUPS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816224 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML PAW PATROL BOY RESCUE PUPSS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816255 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816262 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816279 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
@@ -5057,99 +5057,99 @@
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816378 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816408 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816415 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816422 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816439 </t>
   </si>
   <si>
     <t>SANDWICHERA ASKER PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816453 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA PAW PATROL BOY RESCUE PUPS</t>
+    <t>DRAWSTRING LUNCH BAG PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816460 </t>
   </si>
   <si>
     <t>MICRO BOWL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816477 </t>
   </si>
   <si>
     <t>MICRO PLATE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816507 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816514 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816521 </t>
   </si>
   <si>
-    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816538 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA AISLANTE RECTANGULAR PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816545 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816552 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816569 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
@@ -5207,117 +5207,117 @@
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816897 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816903 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816910 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816927 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM PLATE PAW PATROL BOY RESCUE PUPS</t>
+    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816941 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML PAW PATROL UNIVERSE SKY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816958 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816972 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816996 </t>
   </si>
   <si>
     <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817047 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817078 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817207 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817306 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML HELLO KITTY</t>
+    <t>VASO CAÑA EASY 430 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817344 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817429 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817467 </t>
   </si>
   <si>
-    <t>CUENCO MICRO HELLO KITTY</t>
+    <t>MICRO BOWL HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817474 </t>
   </si>
   <si>
     <t>MICRO PLATE HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817535 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817603 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817610 </t>
   </si>
   <si>
     <t>FLEXI HANDLE ALUMINIUM BOTTLE 760 ML HELLO KITTY</t>
   </si>
@@ -5735,69 +5735,69 @@
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835263 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835270 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835300 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835317 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835324 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835348 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835355 </t>
   </si>
   <si>
-    <t>ROBOT ESPACIAL 280 ML SPIDERMAN MOVING TARGET</t>
+    <t>SPACE CANTEEN 280 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835362 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835379 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835386 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835409 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN MOVING TARGET</t>
   </si>
@@ -5855,99 +5855,99 @@
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835539 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA AISLANTE RECTANGULAR SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835546 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835553 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835560 </t>
   </si>
   <si>
-    <t>TAZA RAMBLER PP 530 ML SPIDERMAN MOVING TARGET</t>
+    <t>PP COOL MUG 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835584 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835607 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835669 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835690 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835720 </t>
   </si>
   <si>
-    <t>DISCOVERY LARGE PP BOTTLE 640 ML SPIDERMAN</t>
+    <t>BOTELLA PP GRANDE DISCOVERY 640 ML SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835737 </t>
   </si>
   <si>
     <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835744 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835836 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML SPIDERMAN MOVING TARGET</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835850 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835898 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835904 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835911 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL SPIDERMAN MOVING TARGET</t>
   </si>
@@ -6017,51 +6017,51 @@
   <si>
     <t>VASO EASY PEQUEÑO 260 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858200 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858309 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858323 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858743 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR HOTWHEELS BLUE FIRE</t>
+    <t>FUNNY SANDWICH BOX HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497867745 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PAW PATROL GIRLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497874682 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX UNICORN ACADEMY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875511 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875559 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SIMPSONS</t>
   </si>
@@ -6725,243 +6725,243 @@
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991341 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992409 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992423 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992478 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SPIDERMAN DESIGN 1</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SPIDERMAN DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992485 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA SPIDERMAN DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992560 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992799 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA LOONEY TUNES DESIGN 1</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX LOONEY TUNES DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992805 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX LOONEY TUNES DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993635 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993642 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993796 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN ON OUR WAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993802 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN WAY AHEAD</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO DESIGN WAY AHEAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994403 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY PUP IT OUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994410 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY FRIENDSHIP BADGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994427 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY PATCHED TOGETHER</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY PATCHED TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994458 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOXPAW PATROL GIRL BUTTERFLY BEATS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994663 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY CLASSICS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994670 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY CLASSICS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994823 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON PICACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994830 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 1</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994847 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994854 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 3</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995004 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH SHAKEIT</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STITCH SHAKEIT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995301 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STITCH SEAWORLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995516 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL BULMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995523 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FAMILY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995530 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL 7 BALLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995547 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FIGHT</t>
+    <t>TAZA CERAMICA SB 325 ML DRAGON BALL FIGHT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996230 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML HARRY POTTER GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998180 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA DONALD DAISY GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998197 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY AND FRIENDS MUSICAL</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY AND FRIENDS MUSICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998203 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY MINNIE BREAKFAST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998210 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY PLUTO FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750306 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750320 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750313 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML STITCH</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750344 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750351 </t>
   </si>
   <si>
     <t>ROBOT ESPACIAL 280 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750375 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SUPREMA STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750382 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX STITCH PALMS</t>
   </si>
@@ -7019,366 +7019,366 @@
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750535 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750542 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG STITCH BLUE LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750559 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750368 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML STITCH</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033942 </t>
   </si>
   <si>
     <t>03394</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033959 </t>
   </si>
   <si>
     <t>03395</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033966 </t>
   </si>
   <si>
     <t>03396</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L SPIDERMAN URBAN WEB</t>
+    <t>STORAGE CLICK BOX 23 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497035816 </t>
   </si>
   <si>
     <t>03581</t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036646 </t>
   </si>
   <si>
     <t>03664</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036653 </t>
   </si>
   <si>
     <t>03665</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036660 </t>
   </si>
   <si>
     <t>03666</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497040766 </t>
   </si>
   <si>
     <t>04076</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SQUID GAME</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SQUID GAME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497041169 </t>
   </si>
   <si>
     <t>04116</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA NIGHTMARE BEFORE CHRISTMAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497049103 </t>
   </si>
   <si>
     <t>04910</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA LORD OF THE RINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497051717 </t>
   </si>
   <si>
     <t>05171</t>
   </si>
   <si>
-    <t>MINI WC CON ASAS PEPPA PIG</t>
+    <t>OFFSET MINI WC WITH HANDLES PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497066407 </t>
   </si>
   <si>
     <t>06640</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HARRY POTTER MAGIC SYMBOLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497070909 </t>
   </si>
   <si>
     <t>07090</t>
   </si>
   <si>
     <t>DUSTBIN PAW PATROL BOY FRIENDSHIP FUN ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071296 </t>
   </si>
   <si>
     <t>07129</t>
   </si>
   <si>
     <t>DUSTBIN SPIDERMAN CITY ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071388 </t>
   </si>
   <si>
     <t>07138</t>
   </si>
   <si>
     <t>DUSTBIN BLUEY ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497072330 </t>
   </si>
   <si>
     <t>07233</t>
   </si>
   <si>
-    <t>5 DRAWERS 9L CHEST HARRY POTTER DNLS</t>
+    <t>CAJONERA 5 CAJONES 9L HARRY POTTER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075065 </t>
   </si>
   <si>
     <t>07506</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO POKEMON 4 DANCERS  DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075119 </t>
   </si>
   <si>
     <t>07511</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON CONFETTI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075225 </t>
   </si>
   <si>
     <t>07522</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SUPER MARIO GROUP  DNLS</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SUPER MARIO GROUP DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497078561 </t>
   </si>
   <si>
     <t>07856</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX HARRY POTTER CHIBI HOUSES DNLS YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080106 </t>
   </si>
   <si>
     <t>08010</t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080137 </t>
   </si>
   <si>
     <t>08013</t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080175 </t>
   </si>
   <si>
     <t>08017</t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080182 </t>
   </si>
   <si>
     <t>08018</t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET POKEMON</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080199 </t>
   </si>
   <si>
     <t>08019</t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL POKEMON DISTORTION DUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080205 </t>
   </si>
   <si>
     <t>08020</t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080304 </t>
   </si>
   <si>
     <t>08030</t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML POKEMON DISTORSION</t>
+    <t>EASY SPORT TUMBLER 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080328 </t>
   </si>
   <si>
     <t>08032</t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080342 </t>
   </si>
   <si>
     <t>08034</t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080366 </t>
   </si>
   <si>
     <t>08036</t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080380 </t>
   </si>
   <si>
     <t>08038</t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080397 </t>
   </si>
   <si>
     <t>08039</t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML POKEMON DISTORSION</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080403 </t>
   </si>
   <si>
     <t>08040</t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080410 </t>
   </si>
   <si>
     <t>08041</t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080465 </t>
   </si>
   <si>
     <t>08046</t>
   </si>
   <si>
-    <t>CUENCO MICRO POKEMON DISTORSION</t>
+    <t>MICRO BOWL POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080748 </t>
   </si>
   <si>
     <t>08074</t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080878 </t>
   </si>
   <si>
     <t>08087</t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080892 </t>
   </si>
   <si>
     <t>08089</t>
   </si>
@@ -7388,3840 +7388,3840 @@
   <si>
     <t xml:space="preserve">8412497080908 </t>
   </si>
   <si>
     <t>08090</t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497083558 </t>
   </si>
   <si>
     <t>08355</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA SONIC ROLLING WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084616 </t>
   </si>
   <si>
     <t>08461</t>
   </si>
   <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC JAPAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497084623 </t>
+  </si>
+  <si>
+    <t>08462</t>
+  </si>
+  <si>
+    <t>DAILY PP BOTTLE 560 ML STITCH BEACH WH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497084654 </t>
+  </si>
+  <si>
+    <t>08465</t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC GAME ON WH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497086153 </t>
+  </si>
+  <si>
+    <t>08615</t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497087341 </t>
+  </si>
+  <si>
+    <t>08734</t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY CHRISTMAS DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497087389 </t>
+  </si>
+  <si>
+    <t>08738</t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MINNIE CHRISTMAS DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497094479 </t>
+  </si>
+  <si>
+    <t>09447</t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA ANIMAL CROSSING GROUP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095612 </t>
+  </si>
+  <si>
+    <t>09561</t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR UNICORN RANGE RTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095940 </t>
+  </si>
+  <si>
+    <t>09594</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 7 L SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095957 </t>
+  </si>
+  <si>
+    <t>09595</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 13 L SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095964 </t>
+  </si>
+  <si>
+    <t>09596</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 23 L SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095995 </t>
+  </si>
+  <si>
+    <t>09599</t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML UNICORN RANGE RTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497096503 </t>
+  </si>
+  <si>
+    <t>09650</t>
+  </si>
+  <si>
+    <t>URBAN SANDWICH BOX SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497097104 </t>
+  </si>
+  <si>
+    <t>09710</t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML UNICORN RANGE RTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497097111 </t>
+  </si>
+  <si>
+    <t>09711</t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML UNICORN RANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497097227 </t>
+  </si>
+  <si>
+    <t>09722</t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE UNICORN RANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497097302 </t>
+  </si>
+  <si>
+    <t>09730</t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML UNICORN RANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101016 </t>
+  </si>
+  <si>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101023 </t>
+  </si>
+  <si>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS HULK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101030 </t>
+  </si>
+  <si>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101092 </t>
+  </si>
+  <si>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101276 </t>
+  </si>
+  <si>
+    <t>BOTELLA FIGURITA 3D 560 ML POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102013 </t>
+  </si>
+  <si>
+    <t>VASO FIGURITA 3D 360 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102020 </t>
+  </si>
+  <si>
+    <t>VASO FIGURITA 3D 360 ML AVENGERS SEVEN WONDERS HULK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102037 </t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102235 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON ALL POKEBALLS EVER DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102266 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SQUID GAME BAD PEOPLE DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102310 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO FACE DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102518 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS CENTRAL PERK DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102525 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA FRIENDS CHIBI DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104017 </t>
+  </si>
+  <si>
+    <t>BIBERON CUELLO ANCHO 150 ML TETINA SILICONA 3 POSICIONES MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104024 </t>
+  </si>
+  <si>
+    <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104031 </t>
+  </si>
+  <si>
+    <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104048 </t>
+  </si>
+  <si>
+    <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS WITH HANDLES MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104079 </t>
+  </si>
+  <si>
+    <t>BABY 3 PCS SET IN GIFT BOX (TRAINING MUG, BOWL, SPOON) MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104116 </t>
+  </si>
+  <si>
+    <t>BABY SHAPED WATER FILLED TEETHER IN BLISTER MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104239 </t>
+  </si>
+  <si>
+    <t>BABY PACIFIER HOLDER MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104260 </t>
+  </si>
+  <si>
+    <t>TAZA ENTRENAMIENTO FANCY 270 ML CON BOQUILLA DE SILICONA MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104291 </t>
+  </si>
+  <si>
+    <t>BABERO DE SILICONA MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104512 </t>
+  </si>
+  <si>
+    <t>ALIMENTADOR ANTIAHOGO MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104659 </t>
+  </si>
+  <si>
+    <t>BABY 2 PCS SET SYMMETRICAL PACIFIER SILICONE +6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104666 </t>
+  </si>
+  <si>
+    <t>TODDLER 2 PCS PP SPOONS TRAVEL SET MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104673 </t>
+  </si>
+  <si>
+    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE +6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104697 </t>
+  </si>
+  <si>
+    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE 0-6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104710 </t>
+  </si>
+  <si>
+    <t>OFFSET MINI WC WITH HANDLES MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107650 </t>
+  </si>
+  <si>
+    <t>SET 2 CHUPETES TETINA REVERSIBLE SILICONA +6 M CON FUNDA MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107667 </t>
+  </si>
+  <si>
+    <t>ESTUCHE TODDLER 2 CUCHARAS PP MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107674 </t>
+  </si>
+  <si>
+    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA +6 M CON FUNDA MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107698 </t>
+  </si>
+  <si>
+    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE 0-6 M WITH COVER MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107711 </t>
+  </si>
+  <si>
+    <t>OFFSET MINI WC WITH HANDLES MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497122356 </t>
+  </si>
+  <si>
+    <t>TODDLER DIVIDED SILICONE PLATE MINNIE MOUSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497133048 </t>
+  </si>
+  <si>
+    <t>TODDLER 360 TRAINING TUMBLER 13 OZ MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497133147 </t>
+  </si>
+  <si>
+    <t>TODDLER 360 TRAINING TUMBLER 13 OZ MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497144679 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PACK-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147045 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147076 </t>
+  </si>
+  <si>
+    <t>VASO EASY PEQUEÑO 260 ML LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147205 </t>
+  </si>
+  <si>
+    <t>MULTI COMPARTMENT SANDWICH BOX LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147304 </t>
+  </si>
+  <si>
+    <t>EASY SPORT TUMBLER 430 ML LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147328 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147649 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497151714 </t>
+  </si>
+  <si>
+    <t>STACKABLE TUMBLER 170 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497151752 </t>
+  </si>
+  <si>
+    <t>STOR VASO APILABLE PP TRANSPARENTE 170 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152018 </t>
+  </si>
+  <si>
+    <t>VASO CAÑA 230 ML. PC TRANSPARENTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152315 </t>
+  </si>
+  <si>
+    <t>VASO APILABLE TRANSPARENTE 230 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152353 </t>
+  </si>
+  <si>
+    <t>STACKABLE TRANSPARENT PP TUMBLER 230 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152513 </t>
+  </si>
+  <si>
+    <t>SMALL GLASS 29 CL TRANSPARENT POLYCARBONATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152605 </t>
+  </si>
+  <si>
+    <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 260 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152810 </t>
+  </si>
+  <si>
+    <t>STACKABLE TUMBLER 280 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152858 </t>
+  </si>
+  <si>
+    <t>STACKABLE TRANSPARENT PP TUMBLER 280 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497153213 </t>
+  </si>
+  <si>
+    <t>VASO APILABLE TRANSPARENTE 340 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497153251 </t>
+  </si>
+  <si>
+    <t>VASO APILABLE PP TRANSPARENTE 340 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497153312 </t>
+  </si>
+  <si>
+    <t>VASO PC TUBO 350 ML. TRANSPARENTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497155385 </t>
+  </si>
+  <si>
+    <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497155507 </t>
+  </si>
+  <si>
+    <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 550 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497155514 </t>
+  </si>
+  <si>
+    <t>STACKABLE TUMBLER 500 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497155552 </t>
+  </si>
+  <si>
+    <t>STOR VASO APILABLE PP TRANSPARENTE 500 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158003 </t>
+  </si>
+  <si>
+    <t>PITCHER POLICARBONATE 1500 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158102 </t>
+  </si>
+  <si>
+    <t>COPA PC BUFFET 260 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158133 </t>
+  </si>
+  <si>
+    <t>COPA BURDEOS PC 465 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158195 </t>
+  </si>
+  <si>
+    <t>COPA CHAMPAGNE PC 155 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158201 </t>
+  </si>
+  <si>
+    <t>CHAMPAGNE POLICARNBONATE 100 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158300 </t>
+  </si>
+  <si>
+    <t>TALL TUMBLER POLICARBONATE 400 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158362 </t>
+  </si>
+  <si>
+    <t>WINE GLASS PC 375 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158409 </t>
+  </si>
+  <si>
+    <t>SMALL TUMBLER POLICARBONATE 300 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158508 </t>
+  </si>
+  <si>
+    <t>LIQUOR TUMBLER PC 60 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158607 </t>
+  </si>
+  <si>
+    <t>VASO CHUPITO PC 4 CL.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158706 </t>
+  </si>
+  <si>
+    <t>VASO PC SIDRA 500 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158751 </t>
+  </si>
+  <si>
+    <t>VASO PC MOJITO 230 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497201679 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX CAPIBARA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497201747 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX CAPIBARA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497207749 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX DRAGON BALL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497744329 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML MINNIE MOUSE SPRING LOOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497746798 </t>
+  </si>
+  <si>
+    <t>DROP SAFE PP TUMBLER 470 ML PAW PATROL BOY HI THERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497746873 </t>
+  </si>
+  <si>
+    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML PAW PATROL BOY HI THERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747047 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML SPIDERMAN MIDNIGHT FLYER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747078 </t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML SPIDERMAN MIDNIGHT FLYER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747146 </t>
+  </si>
+  <si>
+    <t>SQUARE WATER BOTTLE 510 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747184 </t>
+  </si>
+  <si>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY SET SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747238 </t>
+  </si>
+  <si>
+    <t>LARGE ECOZEN HYDRO BOTTLE 540 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747405 </t>
+  </si>
+  <si>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747429 </t>
+  </si>
+  <si>
+    <t>BOTELLA ACTIVE 510 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747603 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO ALTA 530 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747672 </t>
+  </si>
+  <si>
+    <t>TAZA ANTIVUELCO PP 410 ML SPIDERMAN DIMENSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747740 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX SPIDERMAN MIDNIGHT FLYER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747795 </t>
+  </si>
+  <si>
+    <t>DROP SAFE PP TUMBLER 470 ML SPIDERMAN DIMENSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747870 </t>
+  </si>
+  <si>
+    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML SPIDERMAN DIMENSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497748495 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML SONIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497748525 </t>
+  </si>
+  <si>
+    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS INVINCIBLE FORCE HULK.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497748600 </t>
+  </si>
+  <si>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML STITCH FLOWERS AS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497748693 </t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML STITCH FLOWERS AS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497750276 </t>
+  </si>
+  <si>
+    <t>SPRAYER DRINK BOTTLE 575 ML STITCH DRAWING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752102 </t>
+  </si>
+  <si>
+    <t>SCHOOL BOTTLE 370 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752409 </t>
+  </si>
+  <si>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752508 </t>
+  </si>
+  <si>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752553 </t>
+  </si>
+  <si>
+    <t>BOTELLA SPORT EASY HOLD 380 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752607 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO ALTA 530 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753055 </t>
+  </si>
+  <si>
+    <t>INSULATED FRIENDLY DRAWSTRING BAG HARRY POTTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753154 </t>
+  </si>
+  <si>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML SET HARRY POTTER GOLDEN MAGIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753185 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX HARRY POTTER GOLDEN MAGIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753437 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML HARRY POTTER GOLDEN MAGIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753468 </t>
+  </si>
+  <si>
+    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML HARRY POTTER INTERESTELLAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753482 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA ANTIVUELCO 300 ML HARRY POTTER INTERESTELLAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753499 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML HARRY POTTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753512 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753550 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753581 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753642 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754052 </t>
+  </si>
+  <si>
+    <t>BOLSA AISLANTE FRIENDLY MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754090 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO TREND 755 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754151 </t>
+  </si>
+  <si>
+    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754182 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754250 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754267 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MARVEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754311 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754342 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754366 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754373 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754380 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MARVEL PATTERN YA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754434 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754465 </t>
+  </si>
+  <si>
+    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML MARVEL AVENGERS COMIC ENERGY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754489 </t>
+  </si>
+  <si>
+    <t>CERAMIC DROP SAFE MUG 10 OZ MARVEL AVENGERS COMIC ENERGY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754496 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML MARVEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755431 </t>
+  </si>
+  <si>
+    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MICKEY MOUSE CHILL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755554 </t>
+  </si>
+  <si>
+    <t>BOLSA AISLANTE FRIENDLY MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755592 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 755 ML MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755653 </t>
+  </si>
+  <si>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755660 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755684 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755714 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755745 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755769 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757381 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINNIE MOUSE GARDENING YA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757435 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MINNIE MOUSE GARDENING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757497 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757558 </t>
+  </si>
+  <si>
+    <t>INSULATED FRIENDLY DRAWSTRING BAG POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757596 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 755 ML POKEMON THUNDERSTRUCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757657 </t>
+  </si>
+  <si>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML POKEMON THUNDERSTRUCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759668 </t>
+  </si>
+  <si>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759712 </t>
+  </si>
+  <si>
+    <t>BOTELLA HIDRO 850 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759743 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML WEDNESDAY EN CAJA DE REGALO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759767 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759781 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759859 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759897 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759934 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497762460 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA WICKED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497764372 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MASTERS OF THE UNIVERSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497767267 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO PAW PATROL BOY ICONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497767366 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY ICONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497767557 </t>
+  </si>
+  <si>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX PAW PATROL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497781317 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY COLOR FLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497783250 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SPIDERMAN STREETS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497783755 </t>
+  </si>
+  <si>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX SPIDERMAN STREETS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787395 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO HARRY POTTER  INLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787418 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO DRAGON BALL Z</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787432 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO ONE PIECE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787449 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX SIMPSONS HOMER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788552 </t>
+  </si>
+  <si>
+    <t>DESKTOP PAD XL HARRY POTTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788606 </t>
+  </si>
+  <si>
+    <t>DESKTOP PAD XL STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788637 </t>
+  </si>
+  <si>
+    <t>DESKTOP PAD XL STAR WARS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788781 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX SUPER MARIO QUESTION MARK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788965 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D 400 ML EN CAJA DE REGALO SONIC HEAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789078 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D 375 ML EN CAJA REGALO STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789436 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D EN CAJA REGALO GROGU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789924 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497790036 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY PRIDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798254 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE FROZEN IN GIFT BOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798285 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE GROGU EN ESTUCHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798292 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE MARIE IN GIFT BOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798308 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE MICKEY EN CAJA DE REGALO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798315 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE MINNIE EN CAJA DE REGALO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798322 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE STITCH EN CAJA DE REGALO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798339 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE HARRY POTTER IN GIFT BOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798377 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE SPIDERMAN EN ESTUCHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798452 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE ANGEL EN ESTUCHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798483 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE PLUTO EN ESTUCHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801046 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801077 </t>
+  </si>
+  <si>
+    <t>VASO EASY PEQUEÑO 260 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801091 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801190 </t>
+  </si>
+  <si>
+    <t>MANTEL INDIVIDUAL AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801206 </t>
+  </si>
+  <si>
+    <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801305 </t>
+  </si>
+  <si>
+    <t>EASY SPORT TUMBLER 430 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801312 </t>
+  </si>
+  <si>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801329 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801343 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM BOTTLE 400 ML AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801381 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA URBAN AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801466 </t>
+  </si>
+  <si>
+    <t>CUENCO MICRO AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801473 </t>
+  </si>
+  <si>
+    <t>PLATO MICRO AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801541 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM SB BOTTLE 400 ML AVENGERS ASSEMBLED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801558 </t>
+  </si>
+  <si>
+    <t>EASY HOLD SPORT BOTTLE 380 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801602 </t>
+  </si>
+  <si>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801749 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497810994 </t>
+  </si>
+  <si>
+    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX FROZEN SNOWY TALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811038 </t>
+  </si>
+  <si>
+    <t>BOTELLA PP INFANTIL 560 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811045 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811069 </t>
+  </si>
+  <si>
+    <t>VASO EASY GRANDE 430 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811076 </t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811090 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811106 </t>
+  </si>
+  <si>
+    <t>SCHOOL BOTTLE 370 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811113 </t>
+  </si>
+  <si>
+    <t>PP EASY BOWL MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811120 </t>
+  </si>
+  <si>
+    <t>EASY PP PLATE MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811144 </t>
+  </si>
+  <si>
+    <t>BOTELLA SQUARE 510 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811151 </t>
+  </si>
+  <si>
+    <t>SET EASY 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811175 </t>
+  </si>
+  <si>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811182 </t>
+  </si>
+  <si>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811199 </t>
+  </si>
+  <si>
+    <t>EASY OFFSET PLACEMAT MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811205 </t>
+  </si>
+  <si>
+    <t>MULTI COMPARTMENT SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811229 </t>
+  </si>
+  <si>
+    <t>SINGLE WALL CANTEEN 465 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811250 </t>
+  </si>
+  <si>
+    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811267 </t>
+  </si>
+  <si>
+    <t>RECTANGULAR DIVIDED PLATE ST MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811274 </t>
+  </si>
+  <si>
+    <t>BOTELLA SPRAY 575 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811304 </t>
+  </si>
+  <si>
+    <t>VASO CAÑA EASY 430 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811311 </t>
+  </si>
+  <si>
+    <t>BOTELLA PP PLAYGROUND 410 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811328 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811588 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811601 </t>
+  </si>
+  <si>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811663 </t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811694 </t>
+  </si>
+  <si>
+    <t>POP UP CANTEEN 450 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811731 </t>
+  </si>
+  <si>
+    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811748 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811755 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VAJILLA PP FORMA (PLATO, CUENTCO Y CUBIERTOS) EN CAJA MICKEY MOUSE TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811830 </t>
+  </si>
+  <si>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811854 </t>
+  </si>
+  <si>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811892 </t>
+  </si>
+  <si>
+    <t>SNACK SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811908 </t>
+  </si>
+  <si>
+    <t>BENTOPRO SANDWICH BOX MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811915 </t>
+  </si>
+  <si>
+    <t>NON SLIP BICOLOR PREMIUM BOWL MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811922 </t>
+  </si>
+  <si>
+    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811953 </t>
+  </si>
+  <si>
+    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811977 </t>
+  </si>
+  <si>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811984 </t>
+  </si>
+  <si>
+    <t>DISCOVERY LARGE PP BOTTLE 640 ML MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811991 </t>
+  </si>
+  <si>
+    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812035 </t>
+  </si>
+  <si>
+    <t>DAILY PP BOTTLE 560 ML MINNIE SUNSHINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812042 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML MINNIE BOLD FLORALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812066 </t>
+  </si>
+  <si>
+    <t>LARGE EASY PP TUMBLER 430 ML MINNIE BOLD FLORALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497987030 </t>
+  </si>
+  <si>
+    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497987047 </t>
+  </si>
+  <si>
+    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497203208 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE AVENGERS PANELS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497204045 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML ITALIAN BRAINROT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497204069 </t>
+  </si>
+  <si>
+    <t>LARGE EASY TUMBLER 430 ML ITALIAN BRAINROT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497204076 </t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML ITALIAN BRAINROT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497204106 </t>
+  </si>
+  <si>
+    <t>MULTI COMPARTMENT SANDWICH BOX ITALIAN BRAINROT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080014 </t>
+  </si>
+  <si>
+    <t>08001</t>
+  </si>
+  <si>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080045 </t>
+  </si>
+  <si>
+    <t>08004</t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080069 </t>
+  </si>
+  <si>
+    <t>08006</t>
+  </si>
+  <si>
+    <t>LARGE EASY PP TUMBLER 430 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080076 </t>
+  </si>
+  <si>
+    <t>08007</t>
+  </si>
+  <si>
+    <t>VASO EASY PEQUEÑO 260 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080540 </t>
+  </si>
+  <si>
+    <t>08054</t>
+  </si>
+  <si>
+    <t>BOLSA MERIENDA POKEMON FACES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080571 </t>
+  </si>
+  <si>
+    <t>08057</t>
+  </si>
+  <si>
+    <t>TAZA ANTIVUELCO PP 410 ML POKEMON DOODLE GRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080663 </t>
+  </si>
+  <si>
+    <t>08066</t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080700 </t>
+  </si>
+  <si>
+    <t>08070</t>
+  </si>
+  <si>
+    <t>SCHOOL BOTTLE 370 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102655 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX ET WO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102662 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX JAWS WO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102679 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BACK TO THE FUTURE WO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102778 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BABY GROGU GOOD SIDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787609 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D EN CAJA DE REGALO STITCH PINEAPPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787852 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX FROZEN II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788019 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 6 OZ IN GIFT BOX BEAUTY AND THE BEAST CHIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788507 </t>
+  </si>
+  <si>
+    <t>DESKTOP PAD XL AVENGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813049 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813070 </t>
+  </si>
+  <si>
+    <t>STOR EASY TUMBLER 260 ML LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813209 </t>
+  </si>
+  <si>
+    <t>STOR MULTI COMPARTMENT SANDWICH BOX LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813308 </t>
+  </si>
+  <si>
+    <t>STOR VASO CAÑA EASY 430 ML LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813360 </t>
+  </si>
+  <si>
+    <t>STOR BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813742 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788095 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE MARIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788101 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788118 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788132 </t>
+  </si>
+  <si>
+    <t>YOUNG ADULT GLASS SNOW GLOBE HARRY POTTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497021086 </t>
+  </si>
+  <si>
+    <t>02108</t>
+  </si>
+  <si>
+    <t>DUSTBIN DRAGON BALL SUPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497022380 </t>
+  </si>
+  <si>
+    <t>02238</t>
+  </si>
+  <si>
+    <t>DUSTBIN CARS FORMULA RACER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497022625 </t>
+  </si>
+  <si>
+    <t>02262</t>
+  </si>
+  <si>
+    <t>DUSTBIN HARRY POTTER SCHOOL SHIELDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497023639 </t>
+  </si>
+  <si>
+    <t>02363</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 7 L KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497023646 </t>
+  </si>
+  <si>
+    <t>02364</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 13 L KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497023653 </t>
+  </si>
+  <si>
+    <t>02365</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 23 L KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497070855 </t>
+  </si>
+  <si>
+    <t>07085</t>
+  </si>
+  <si>
+    <t>DUSTBIN MINECRAFT PIXEL ZWD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080229 </t>
+  </si>
+  <si>
+    <t>08022</t>
+  </si>
+  <si>
+    <t>SINGLE WALL CANTEEN 465 M POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080496 </t>
+  </si>
+  <si>
+    <t>08049</t>
+  </si>
+  <si>
+    <t>POP UP CANTEEN 450 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111817 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111831 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS PP JOY FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111855 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111879 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111886 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111909 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111916 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPOON SET  POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111947 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPOON SET SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111961 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPOON SET STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111978 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPOON SET SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112043 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112050 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112067 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112111 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112128 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112135 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112173 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUENCO PP JOY MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112180 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS PLATO PP JOY MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112197 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASO PP JOY 285 ML MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112241 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUENCO PP JOY MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112258 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS PLATO PP JOY MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112265 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASO PP JOY 285 ML MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112272 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112289 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112296 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112340 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112357 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112364 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112371 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112388 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112395 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112470 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112487 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS PLATO PP JOY SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112494 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASO PP JOY 285 ML SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112517 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUENCO PP JOY STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112524 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS PLATO PP JOY STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112531 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASO PP JOY 285 ML STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112548 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUENCO PP JOY SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112555 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112562 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112814 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET  BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112838 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112852 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112876 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112883 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112906 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112913 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET  POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112944 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112968 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112975 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497138227 </t>
+  </si>
+  <si>
+    <t>ROBOT PARED SENCILLA 465 ML PEPPA PIG MORE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497201648 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497214228 </t>
+  </si>
+  <si>
+    <t>ROBOT PARED SENCILLA 465 ML SUPERMARIO PARTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218141 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218202 </t>
+  </si>
+  <si>
+    <t>MULTI COMPARTMENT SANDWICH BOX TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218370 </t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218394 </t>
+  </si>
+  <si>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218400 </t>
+  </si>
+  <si>
+    <t>EASY SPORT TUMBLER 430 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218424 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218646 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310012 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310067 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310074 </t>
+  </si>
+  <si>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310081 </t>
+  </si>
+  <si>
+    <t>GROOVED PP STRAW TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310098 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310104 </t>
+  </si>
+  <si>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310128 </t>
+  </si>
+  <si>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310197 </t>
+  </si>
+  <si>
+    <t>SET VASO CON DOS PAJITAS 480 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310227 </t>
+  </si>
+  <si>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310272 </t>
+  </si>
+  <si>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310289 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310432 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310494 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310517 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310593 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310630 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310661 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310760 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310791 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310845 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310883 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310906 </t>
+  </si>
+  <si>
+    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311019 </t>
+  </si>
+  <si>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311064 </t>
+  </si>
+  <si>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311071 </t>
+  </si>
+  <si>
+    <t>VASO DE CAFE RELIEVE PP 790 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311088 </t>
+  </si>
+  <si>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311095 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311101 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311125 </t>
+  </si>
+  <si>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311194 </t>
+  </si>
+  <si>
+    <t>GLASS &amp; TWIN STRAWS SET 480 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311217 </t>
+  </si>
+  <si>
+    <t>COOL EASY XL CHARACTER HANDLE DW MUG 770 ML SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311279 </t>
+  </si>
+  <si>
+    <t>HARMONY DW MUG WITH LID 470 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311286 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311323 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311439 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311491 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311514 </t>
+  </si>
+  <si>
+    <t>BOTELLA HIDRO 850 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311552 </t>
+  </si>
+  <si>
+    <t>BOLSA AISLANTE FRIENDLY MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311590 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO TREND 740 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311637 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311668 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311767 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311798 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311842 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311880 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311903 </t>
+  </si>
+  <si>
+    <t>3D TWIN STAINLESS STEEL STRAW SET MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312016 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312061 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312078 </t>
+  </si>
+  <si>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312085 </t>
+  </si>
+  <si>
+    <t>GROOVED PP STRAW TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312092 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312108 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312122 </t>
+  </si>
+  <si>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312191 </t>
+  </si>
+  <si>
+    <t>SET VASO CON DOS PAJITAS 480 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312221 </t>
+  </si>
+  <si>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312276 </t>
+  </si>
+  <si>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312283 </t>
+  </si>
+  <si>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312436 </t>
+  </si>
+  <si>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312498 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312511 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312597 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312634 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312764 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312795 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312849 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312887 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312900 </t>
+  </si>
+  <si>
+    <t>3D TWIN STAINLESS STEEL STRAW SET MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313013 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313068 </t>
+  </si>
+  <si>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313075 </t>
+  </si>
+  <si>
+    <t>VASO DE CAFE RELIEVE PP 790 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313082 </t>
+  </si>
+  <si>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313099 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINECRAFT ICONICMONO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313105 </t>
+  </si>
+  <si>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313129 </t>
+  </si>
+  <si>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313198 </t>
+  </si>
+  <si>
+    <t>GLASS &amp; TWIN STRAW SET 480 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313228 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313273 </t>
+  </si>
+  <si>
+    <t>HARMONY DW MUG WITH LID 470 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313280 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313433 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313495 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313518 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313631 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313662 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313761 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313792 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313846 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313884 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313907 </t>
+  </si>
+  <si>
+    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314010 </t>
+  </si>
+  <si>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314065 </t>
+  </si>
+  <si>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314072 </t>
+  </si>
+  <si>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314089 </t>
+  </si>
+  <si>
+    <t>GROOVED PP STRAW TUMBLER 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314096 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314102 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314126 </t>
+  </si>
+  <si>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314195 </t>
+  </si>
+  <si>
+    <t>GLASS &amp; TWIN STRAW SET 480 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314225 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314287 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314379 </t>
+  </si>
+  <si>
+    <t>HARMONY DW MUG WITH LID 470 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314430 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314492 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314515 </t>
+  </si>
+  <si>
+    <t>BOTELLA HIDRO 850 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314591 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO TREND 740 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314638 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314799 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314843 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314867 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314881 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314904 </t>
+  </si>
+  <si>
+    <t>3D TWIN STAINLESS STEEL STRAW SET MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316014 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316069 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316076 </t>
+  </si>
+  <si>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316083 </t>
+  </si>
+  <si>
+    <t>GROOVED PP STRAW TUMBLER 790 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316090 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316106 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316120 </t>
+  </si>
+  <si>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316199 </t>
+  </si>
+  <si>
+    <t>SET VASO CON DOS PAJITAS 480 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316229 </t>
+  </si>
+  <si>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316274 </t>
+  </si>
+  <si>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316281 </t>
+  </si>
+  <si>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316434 </t>
+  </si>
+  <si>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316496 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316519 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316595 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316632 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316649 </t>
+  </si>
+  <si>
+    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316663 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316762 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316793 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316847 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316885 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316908 </t>
+  </si>
+  <si>
+    <t>3D TWIN STAINLESS STEEL STRAW SET POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317011 </t>
+  </si>
+  <si>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317066 </t>
+  </si>
+  <si>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317073 </t>
+  </si>
+  <si>
+    <t>VASO DE CAFE RELIEVE PP 790 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317080 </t>
+  </si>
+  <si>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317097 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317103 </t>
+  </si>
+  <si>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317127 </t>
+  </si>
+  <si>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317196 </t>
+  </si>
+  <si>
+    <t>GLASS &amp; TWIN STRAWS SET 480 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317202 </t>
+  </si>
+  <si>
+    <t>COOL EASY XL CHARACTER HANDLE DW MUG 770 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317226 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317271 </t>
+  </si>
+  <si>
+    <t>HARMONY DW MUG WITH LID 470 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317288 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317431 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317493 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317516 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317554 </t>
+  </si>
+  <si>
+    <t>FRIENDLY INSULATED DRAWSTRING BAG STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317592 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO TREND 740 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317639 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317646 </t>
+  </si>
+  <si>
+    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317790 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317844 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317868 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317882 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317905 </t>
+  </si>
+  <si>
+    <t>3D TWIN STAINLESS STEEL STRAW SET STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317950 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318018 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318063 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318100 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318223 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318636 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497335695 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML TOY STORY 3 LOTSO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497404698 </t>
+  </si>
+  <si>
+    <t>POP UP CANTEEN 450 ML MINECRAFT ISOMETRIC CRSK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497406227 </t>
+  </si>
+  <si>
+    <t>ROBOT PARED SENCILLA 465 ML MINECRAFT CORE24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497406296 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML PAW PATROL GIRL GO SKYE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497406432 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA ASKER MINECRAFT CORE24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497406975 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE SUPREMA MINECRAFT CORE24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412372 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE SUPREMA PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412433 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA ASKER PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412709 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412778 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412792 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497495016 </t>
+  </si>
+  <si>
+    <t>STOR PLAYGROUND SIPPER BOTTLE 420 ML CARS STICKERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497506675 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497506705 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497506798 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497515363 </t>
+  </si>
+  <si>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML CARS STICKERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497515660 </t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML CARS STICKERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497605576 </t>
+  </si>
+  <si>
+    <t>PLATO DIVIDIDO RECTANGULAR ST PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497742042 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML FROZEN ICE MAGIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497743049 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML MICKEY MOUSE BETTER TOGETHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497750573 </t>
+  </si>
+  <si>
+    <t>SET 4 BOLSAS CON CIERRE ZIP STITCH DRAWING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497750597 </t>
+  </si>
+  <si>
+    <t>LUNCH BAG AISLANTE STITCH DRAWING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497750702 </t>
+  </si>
+  <si>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML STITCH DRAWING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751143 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751273 </t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751327 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751402 </t>
+  </si>
+  <si>
+    <t>EASY SPORT TUMBLER 430 ML ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751709 </t>
+  </si>
+  <si>
+    <t>MULTI COMPARTMENT SANDWICH BOX ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751846 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753260 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759095 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497767540 </t>
+  </si>
+  <si>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET PAW PATROL BOY ICONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787401 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX SUPER MARIO INLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788989 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D 500 ML EN CAJA REGALO HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789566 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D 480 ML EN CAJA REGALO PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789580 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D 480 ML EN CAJA REGALO PAW PATROL GIRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806010 </t>
+  </si>
+  <si>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806096 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806232 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML KPOP SAJA BOYS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806355 </t>
+  </si>
+  <si>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806430 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806492 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806515 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806546 </t>
+  </si>
+  <si>
+    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806591 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806737 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX  KPOP SAJA BOYS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806782 </t>
+  </si>
+  <si>
+    <t>STOR MEDIUM ECOZEN PREMIUM BOTTLE 620 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806836 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 12 OZ IN GIFT BOX SUSSIE HEAD KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806843 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806850 </t>
+  </si>
+  <si>
+    <t>BOTELLA AVENTURA ECOZEN 650 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806867 </t>
+  </si>
+  <si>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806881 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806942 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806966 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808373 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE SUPREMA POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808434 </t>
+  </si>
+  <si>
+    <t>ASKER LUNCH BOX POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808472 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808601 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808793 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497810499 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS FROZEN AUTUMN LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497810673 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET FROZEN SNOWY TALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497810703 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML FROZEN SNOWY TALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811670 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811700 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811878 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812677 </t>
+  </si>
+  <si>
+    <t>SET 4 BOLSAS CON CIERRE ZIP MINNIE SUNSHINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812707 </t>
+  </si>
+  <si>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML MINNIE SUNSHINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812875 </t>
+  </si>
+  <si>
+    <t>LUNCH BAG AISLANTE MINNIE BOLD FLORALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814374 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE SUPREMA SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814435 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA ASKER SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814671 </t>
+  </si>
+  <si>
+    <t>SET 4 BOLSAS CON CIERRE ZIP SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814701 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814794 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497816675 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET PAW PATROL BOY RESCUE PUPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497816705 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML PAW PATROL BOY RESCUE PUPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497816798 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497817580 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497817696 </t>
+  </si>
+  <si>
+    <t>POP UP CANTEEN 450 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497817795 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497820221 </t>
+  </si>
+  <si>
+    <t>SINGLE WALL CANTEEN 465 M PRINCESS BEYOU TIFULS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497820375 </t>
+  </si>
+  <si>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PRINCESS COURAGEOUS HEART</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497835492 </t>
+  </si>
+  <si>
+    <t>LUNCH BAG AISLANTE SPIDERMAN MOB RULES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497835676 </t>
+  </si>
+  <si>
+    <t>SET 4 BOLSAS CON CIERRE ZIP SPIDERMAN MOVING TARGET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497835706 </t>
+  </si>
+  <si>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML SPIDERMAN MOVING TARGET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497880461 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML GABBY\'S DOLLHOUSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497880478 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML HARRY POTTER CHIBI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497880522 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497881444 </t>
+  </si>
+  <si>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET MINECRAFT CORE 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497881864 </t>
+  </si>
+  <si>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET SUPERMAN ICON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497980499 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE SIMPSONS FAMILY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497980505 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE SIMPSONS FAMILY CLOUDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497988716 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE LION KING JUNGLE ROAR GLFUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497988723 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE LION KING NIGHT STARS GLFUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497989973 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY SPACE DISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497989997 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY FRAME DISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497996438 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX CARS HAPPY SQUAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497996872 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX CARS RACING FRIENDS</t>
+  </si>
+  <si>
+    <t>08461-cp2</t>
+  </si>
+  <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC JAPAN YA</t>
-  </si>
-[...3787 lines deleted...]
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC JAPAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>