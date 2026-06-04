--- v1 (2026-04-15)
+++ v2 (2026-06-04)
@@ -32,1590 +32,1590 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3722">
   <si>
     <t>EAN13</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">8412497002986 </t>
   </si>
   <si>
     <t>00298</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA GROOT</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX GROOT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003419 </t>
   </si>
   <si>
     <t>00341</t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003761 </t>
   </si>
   <si>
     <t>00376</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SUPER MARIO</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO  SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003785 </t>
   </si>
   <si>
     <t>00378</t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX SUPER MARIO</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003815 </t>
   </si>
   <si>
     <t>00381</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003907 </t>
   </si>
   <si>
     <t>00390</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003914 </t>
   </si>
   <si>
     <t>00391</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003969 </t>
   </si>
   <si>
     <t>00396</t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML DRAGON BALL</t>
+    <t>HYDRO BOTTLE 850 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004010 </t>
   </si>
   <si>
     <t>00401</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO DRAGON BALL</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX  DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004058 </t>
   </si>
   <si>
     <t>00405</t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004072 </t>
   </si>
   <si>
     <t>00407</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX DRAGON BALL</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004157 </t>
   </si>
   <si>
     <t>00415</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX ZELDA</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA ZELDA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004287 </t>
   </si>
   <si>
     <t>00428</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT TNT BOOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004324 </t>
   </si>
   <si>
     <t>00432</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT ADAPTATION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004362 </t>
   </si>
   <si>
     <t>00436</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004416 </t>
   </si>
   <si>
     <t>00441</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINECRAFT</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004478 </t>
   </si>
   <si>
     <t>00447</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINECRAFT</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004485 </t>
   </si>
   <si>
     <t>00448</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004553 </t>
   </si>
   <si>
     <t>00455</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML POKEMON DISTORSION</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004621 </t>
   </si>
   <si>
     <t>00462</t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML POKEMON DISTORSION</t>
+    <t>BOTELLA HIDRO 850 ML POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004683 </t>
   </si>
   <si>
     <t>00468</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004720 </t>
   </si>
   <si>
     <t>00472</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX  POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004744 </t>
   </si>
   <si>
     <t>00474</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004751 </t>
   </si>
   <si>
     <t>00475</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON FACE PARTNERS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON FACE PARTNERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004782 </t>
   </si>
   <si>
     <t>00478</t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO POKEMON PIKACHU</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004867 </t>
   </si>
   <si>
     <t>00486</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004911 </t>
   </si>
   <si>
     <t>00491</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SONIC</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004973 </t>
   </si>
   <si>
     <t>00497</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004980 </t>
   </si>
   <si>
     <t>00498</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004997 </t>
   </si>
   <si>
     <t>00499</t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005154 </t>
   </si>
   <si>
     <t>00515</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005208 </t>
   </si>
   <si>
     <t>00520</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005215 </t>
   </si>
   <si>
     <t>00521</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA ONE PIECE</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005222 </t>
   </si>
   <si>
     <t>00522</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005239 </t>
   </si>
   <si>
     <t>00523</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML ONE PIECE</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005291 </t>
   </si>
   <si>
     <t>00529</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE MARINE</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE MARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005376 </t>
   </si>
   <si>
     <t>00537</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE SKULLS ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005505 </t>
   </si>
   <si>
     <t>00550</t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005550 </t>
   </si>
   <si>
     <t>00555</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE CREW BATTLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005666 </t>
   </si>
   <si>
     <t>00566</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA HARLEY QUINN</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HARLEY QUINN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005673 </t>
   </si>
   <si>
     <t>00567</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA WONDER WOMAN</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005703 </t>
   </si>
   <si>
     <t>00570</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005765 </t>
   </si>
   <si>
     <t>00576</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX JOKER</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA JOKER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005796 </t>
   </si>
   <si>
     <t>00579</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML ONE PIECE ANIME</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006311 </t>
   </si>
   <si>
     <t>00631</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC BOWLS SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006328 </t>
   </si>
   <si>
     <t>00632</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC PLATES SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006335 </t>
   </si>
   <si>
     <t>00633</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC TUMBLERS SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006359 </t>
   </si>
   <si>
     <t>00635</t>
   </si>
   <si>
-    <t>SET 18 UNI. CUBIERTOS PICNIC MANGO PLANO</t>
+    <t>18 PCS FLAT HANDLE COLOR PICNIC CUTLERY SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006748 </t>
   </si>
   <si>
     <t>00674</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STRANGER THINGS UPSIDE DOWN</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STRANGER THINGS UPSIDE DOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006823 </t>
   </si>
   <si>
     <t>00682</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006861 </t>
   </si>
   <si>
     <t>00686</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX STRANGER THINGS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006908 </t>
   </si>
   <si>
     <t>00690</t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML STRANGER THINGS</t>
+    <t>BOTELLA HIDRO 850 ML STRANGER THINGS YOUNG ADULT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006915 </t>
   </si>
   <si>
     <t>00691</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006922 </t>
   </si>
   <si>
     <t>00692</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL COFFEE TUMBLER 425 ML STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497007691 </t>
   </si>
   <si>
     <t>00769</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX THE WITCHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008773 </t>
   </si>
   <si>
     <t>00877</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO THE CHILD MANDALORIAN</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008797 </t>
   </si>
   <si>
     <t>00879</t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO THE CHILD MANDALORIAN</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008902 </t>
   </si>
   <si>
     <t>00890</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA THE CHILD MANDALORIAN SPEED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497009749 </t>
   </si>
   <si>
     <t>00974</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX PEANUTS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PEANUTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497010943 </t>
   </si>
   <si>
     <t>01094</t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML HARRY POTTER</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013401 </t>
   </si>
   <si>
     <t>01340</t>
   </si>
   <si>
     <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX ONE PIECE CLASSIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013616 </t>
   </si>
   <si>
     <t>01361</t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013623 </t>
   </si>
   <si>
     <t>01362</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013647 </t>
   </si>
   <si>
     <t>01364</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STITCH PALMS</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013661 </t>
   </si>
   <si>
     <t>01366</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML STITCH PALMS EN CAJA REGALO</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497014323 </t>
   </si>
   <si>
     <t>01432</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015504 </t>
   </si>
   <si>
     <t>01550</t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML STAR WARS</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015603 </t>
   </si>
   <si>
     <t>01560</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STAR WARS</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015894 </t>
   </si>
   <si>
     <t>01589</t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497019229 </t>
   </si>
   <si>
     <t>01922</t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PJ MASKS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020249 </t>
   </si>
   <si>
     <t>02024</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020256 </t>
   </si>
   <si>
     <t>02025</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L POKEMON ROCK</t>
+    <t>STORAGE CLICK BOX 13 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020263 </t>
   </si>
   <si>
     <t>02026</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L POKEMON ROCK</t>
+    <t>STORAGE CLICK BOX 23 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020287 </t>
   </si>
   <si>
     <t>02028</t>
   </si>
   <si>
     <t>PAPELERA POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022083 </t>
   </si>
   <si>
     <t>02208</t>
   </si>
   <si>
-    <t>DUSTBIN MICKEY FRESH AIR FUN AND HAPPY DAYS</t>
+    <t>PAPELERA MICKEY FRESH AIR FUN AND HAPPY DAYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022663 </t>
   </si>
   <si>
     <t>02266</t>
   </si>
   <si>
-    <t>DUSTBIN FROZEN II BLUE FOREST</t>
+    <t>PAPELERA FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022694 </t>
   </si>
   <si>
     <t>02269</t>
   </si>
   <si>
     <t>DUSTBIN STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022885 </t>
   </si>
   <si>
     <t>02288</t>
   </si>
   <si>
     <t>DUSTBIN MINNIE MAD ABOUT SHOPPING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024346 </t>
   </si>
   <si>
     <t>02434</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024353 </t>
   </si>
   <si>
     <t>02435</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L STITCH AND ANGEL</t>
+    <t>STORAGE CLICK BOX 13 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024360 </t>
   </si>
   <si>
     <t>02436</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L STITCH AND ANGEL</t>
+    <t>STORAGE CLICK BOX 23 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024544 </t>
   </si>
   <si>
     <t>02454</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024551 </t>
   </si>
   <si>
     <t>02455</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L GABBY\'S´S DOLLHOUSE</t>
+    <t>CAJA CLICK 13 L GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024568 </t>
   </si>
   <si>
     <t>02456</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L GABBY\'S´S DOLLHOUSE</t>
+    <t>CAJA CLICK 23 L GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028313 </t>
   </si>
   <si>
     <t>02831</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX AVENGERS DUST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028443 </t>
   </si>
   <si>
     <t>02844</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028450 </t>
   </si>
   <si>
     <t>02845</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028467 </t>
   </si>
   <si>
     <t>02846</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L PAW PATROL BOY RESCUE PUPS</t>
+    <t>STORAGE CLICK BOX 23 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033140 </t>
   </si>
   <si>
     <t>03314</t>
   </si>
   <si>
-    <t>CAJA CLICK 7 L MINNIE EDGY BOWS</t>
+    <t>STORAGE CLICK BOX 7 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033157 </t>
   </si>
   <si>
     <t>03315</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033164 </t>
   </si>
   <si>
     <t>03316</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L MINNIE EDGY BOWS</t>
+    <t>CAJA CLICK 23 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033447 </t>
   </si>
   <si>
     <t>03344</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 7 L ITS A MICKEY THING</t>
+    <t>CAJA CLICK 7 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033454 </t>
   </si>
   <si>
     <t>03345</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033461 </t>
   </si>
   <si>
     <t>03346</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033546 </t>
   </si>
   <si>
     <t>03354</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033553 </t>
   </si>
   <si>
     <t>03355</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L FROZEN ELEMENTS</t>
+    <t>STORAGE CLICK BOX 13 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080007 </t>
   </si>
   <si>
     <t>08000</t>
   </si>
   <si>
-    <t>BOTELLA PP INFANTIL 560 ML POKEMON DISTORSION</t>
+    <t>DAILY PP BOTTLE 560 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033560 </t>
   </si>
   <si>
     <t>03356</t>
   </si>
   <si>
     <t>CAJA CLICK 23 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080472 </t>
   </si>
   <si>
     <t>08047</t>
   </si>
   <si>
-    <t>MICRO PLATE POKEMON DISTORSION</t>
+    <t>PLATO MICRO POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033645 </t>
   </si>
   <si>
     <t>03364</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 7 L HELLO KITTY</t>
+    <t>CAJA CLICK 7 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033652 </t>
   </si>
   <si>
     <t>03365</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102556 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER CHIBI DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033669 </t>
   </si>
   <si>
     <t>03366</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104789 </t>
   </si>
   <si>
-    <t>SET MICRO TODDLER 2 PCS (CUENCO Y CUCHARA) MICKEY MOUSE FULL OF SMILES</t>
+    <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104857 </t>
   </si>
   <si>
-    <t>TAZA ENTRENAMIENTO 250 ML MICKEY MOUSE FULL OF SMILES</t>
+    <t>TODDLER TRAINING MUG 250 ML MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104956 </t>
   </si>
   <si>
     <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104963 </t>
   </si>
   <si>
-    <t>TODDLER 4 PCS CHARACTER SHAPED PP SET IN GIFT BOX MICKEY MOUSE</t>
+    <t>SET TODDLER 4 PCS VAJILLA PP (PLATO, CUENCO Y CUBIERTOS) EN CAJA MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497105045 </t>
   </si>
   <si>
-    <t>MICRO MUG 350 ML  BING</t>
+    <t>TAZA MICRO 350 ML BING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107018 </t>
   </si>
   <si>
     <t>BABY 5 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107025 </t>
   </si>
   <si>
     <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONSS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107032 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107049 </t>
   </si>
   <si>
-    <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES CON ASAS MINNIE MOUSE HEART FULL</t>
+    <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS WITH HANDLES MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107070 </t>
   </si>
   <si>
-    <t>SET 3PCS (VASO ENTRENAMIENTO 250 ML, PLATO Y CUCHARA) MINNIE MOUSE HEART FULL</t>
+    <t>BABY 3 PCS SET IN GIFT BOX (TRAINING MUG, BOWL, SPOON) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107117 </t>
   </si>
   <si>
     <t>MORDEDOR RELLENO DE AGUA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107230 </t>
   </si>
   <si>
-    <t>BABY PACIFIER HOLDER MOUSE HEART FULL</t>
+    <t>SUJETA CHUPETES MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107261 </t>
   </si>
   <si>
-    <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML MINNIE MOUSE HEART FULL</t>
+    <t>TAZA ENTRENAMIENTO FANCY 270 ML CON BOQUILLA DE SILICONA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107292 </t>
   </si>
   <si>
     <t>TODDLER SILICONE BIB MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107513 </t>
   </si>
   <si>
     <t>BABY FRUIT FEEDER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107780 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107858 </t>
   </si>
   <si>
-    <t>TAZA ENTRENAMIENTO 250 ML MINNIE MOUSE HEART FULL</t>
+    <t>TODDLER TRAINING MUG 250 ML MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107957 </t>
   </si>
   <si>
-    <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE MINNIE MOUSE HEART FULL</t>
+    <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET IN GIFT BOX MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107964 </t>
   </si>
   <si>
     <t>SET TODDLER 4 PCS VAJILLA PP (PLATO, CUENCO Y CUBIERTOS) EN CAJA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109029 </t>
   </si>
   <si>
-    <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS STITCH CUDDLE ME</t>
+    <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109036 </t>
   </si>
   <si>
-    <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS STITCH CUDDLE ME</t>
+    <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109241 </t>
   </si>
   <si>
-    <t>TODDLER 360 TRAINING TUMBLER 395 ML STITCH CUDDLE ME</t>
+    <t>VASO 360 ENTRENAMIENTO 395 ML STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109661 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS PP SPOONS TRAVEL SET STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109753 </t>
   </si>
   <si>
     <t>OFFSET MINI WC WITH HANDLES STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109951 </t>
   </si>
   <si>
     <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497110018 </t>
   </si>
   <si>
     <t>WHITE ADAPTABLE DISH MAT (40 CM X 30CM)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497117321 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX LADYBUG PINKCELL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119264 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA VENOM</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX VENOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119653 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA DEADPOOL</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DEADPOOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122059 </t>
   </si>
   <si>
     <t>CUENCO CUADRADO DE SILICONA CON VENTOSA MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122158 </t>
   </si>
   <si>
-    <t>TODDLER SQUARE SILICONE BOWL SUCTION SYSTEM MINNIE MOUSE</t>
+    <t>CUENCO CUADRADO DE SILICONA CON VENTOSA MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122257 </t>
   </si>
   <si>
-    <t>TODDLER DIVIDED SILICONE PLATE MICKEY MOUSE</t>
+    <t>PLATO DIVIDIDO SILICONA MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133154 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS CHARACTER SHAPED PP CUTLERY SET (SPOON AND FORK) MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133253 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS CHARACTER SHAPED PP CUTLERY SET (SPOON AND FORK) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497134854 </t>
   </si>
   <si>
     <t>TODDLER TRAINING MUG 250 ML PEPPA PIG LITTLE ONE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135042 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML BABY SHARK</t>
+    <t>MICRO MUG 390 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135073 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML BABY SHARK</t>
+    <t>EASY TUMBLER 260 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135202 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139095 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX WITH CUTLERY PEPPA PIG CORE 2022</t>
+    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139149 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX PEPPA PIG CORE</t>
+    <t>SANDWICHERA RECTANGULAR PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139255 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139361 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PEPPA PIG</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139385 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN PEPPA PIG CORE</t>
+    <t>URBAN SANDWICH BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139521 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139606 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML PEPPA PIG CORE 2022</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML  PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139842 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML PEPPA PIG FRIENDS</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML PEPPA PIG FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139972 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML PEPPA PIG HAZE CRFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141074 </t>
   </si>
   <si>
     <t>EASY TUMBLER 260 ML HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497144372 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DEMON SLAYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141203 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE HARRY POTTER SCHOOL SHIELDS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154005 </t>
   </si>
   <si>
     <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 400 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154210 </t>
   </si>
   <si>
     <t>VASO APILABLE TRANSPARENTE 420 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154258 </t>
   </si>
   <si>
-    <t>STACKABLE TRANSPARENT PP TUMBLER 420 ML</t>
+    <t>VASO APILABLE PP TRANSPARENTE 420 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154302 </t>
   </si>
   <si>
     <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 430 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141746 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158805 </t>
   </si>
   <si>
     <t>MOJITO TUMBLER PC 450 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160648 </t>
   </si>
   <si>
     <t>SMALL SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160655 </t>
   </si>
   <si>
-    <t>PLATO APERITIVO MEDIANO TERRA</t>
+    <t>MEDIUM SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160662 </t>
   </si>
   <si>
-    <t>PLATO APERITIVO GRANDE TERRA</t>
+    <t>LARGE SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160679 </t>
   </si>
   <si>
     <t>PLATO POSTRE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160686 </t>
   </si>
   <si>
-    <t>DINNER PLATE TERRA</t>
+    <t>PLATO LLANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160693 </t>
   </si>
   <si>
-    <t>PRESENTATION PLATE TERRA</t>
+    <t>BAJOPLATO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160709 </t>
   </si>
   <si>
     <t>LITTE SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160716 </t>
   </si>
   <si>
     <t>LARGE SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160723 </t>
   </si>
   <si>
     <t>LITTLE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160730 </t>
   </si>
   <si>
-    <t>CUENCO MEDIANO TERRA</t>
+    <t>MEDIUM BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160747 </t>
   </si>
   <si>
-    <t>CUENCO GRANDE TERRA</t>
+    <t>LARGE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160754 </t>
   </si>
   <si>
     <t>PLATO HONDO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160761 </t>
   </si>
   <si>
-    <t>WIDE RIME BOWL TERRA</t>
+    <t>PLATO ALA ANCHA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160778 </t>
   </si>
   <si>
-    <t>SMALL OVAL BOWL TERRA</t>
+    <t>BOL OVALADO PEQUEÑO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160785 </t>
   </si>
   <si>
     <t>MEDIUM OVAL BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160792 </t>
   </si>
   <si>
     <t>LARGE OVAL BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160808 </t>
   </si>
   <si>
     <t>OVAL SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160815 </t>
   </si>
   <si>
-    <t>PLATO CUADRADO PEQUEÑO TERRA</t>
+    <t>LITTLE SQUARED PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160822 </t>
   </si>
   <si>
-    <t>PLATO CUADRADO MEDIANO TERRA</t>
+    <t>MEDIUM SQUARED PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160839 </t>
   </si>
   <si>
     <t>PLATO CUADRADO GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160846 </t>
   </si>
   <si>
-    <t>SMALL RECTANGULAR PLATTER TERRA</t>
+    <t>FUENTE RECTANGULAR PEQUEÑA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160853 </t>
   </si>
   <si>
-    <t>LARGE RECTANGULAR PLATTER TERRA</t>
+    <t>FUENTE RECTANGULAR GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160860 </t>
   </si>
   <si>
     <t>MOCHA CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160877 </t>
   </si>
   <si>
     <t>COFFE CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160884 </t>
   </si>
   <si>
     <t>TEA CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160891 </t>
   </si>
   <si>
-    <t>PLATILLO TERRA</t>
+    <t>SAUCER TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160907 </t>
   </si>
   <si>
-    <t>SALSERA INDIVIDUAL TERRA</t>
+    <t>INDIVIDUAL SAUCE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160914 </t>
   </si>
   <si>
     <t>SALSERA DOBLE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160921 </t>
   </si>
   <si>
-    <t>TRIPLE SAUCE BOWL TERRA</t>
+    <t>SALSERA TRIPLE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160938 </t>
   </si>
   <si>
-    <t>SMALL RECTANGULAR TRAY TERRA</t>
+    <t>BANDEJA RECTANGULAR PEQUEÑA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160945 </t>
   </si>
   <si>
     <t>LARGE RECTANGULAR TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160952 </t>
   </si>
   <si>
     <t>SMALL SQUARED TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160969 </t>
   </si>
   <si>
     <t>LARGE SQUARED TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160976 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 60 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160983 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 90 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497161706 </t>
   </si>
   <si>
     <t>VASO ATLANTA PC 42 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162000 </t>
   </si>
   <si>
-    <t>MICRO MUG</t>
+    <t>TAZA MICRO PP 360 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162017 </t>
   </si>
   <si>
-    <t>PC PLATE</t>
+    <t>PLATO LLANO PC BLANCO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162024 </t>
   </si>
   <si>
     <t>PC SOUP PLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162031 </t>
   </si>
   <si>
     <t>PC DESSERT PLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162406 </t>
   </si>
   <si>
     <t>FIESTA PITCHER PC 1.9 L.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162628 </t>
   </si>
   <si>
-    <t>VASO DE CERVEZA PILSNER PC 420 ML.</t>
+    <t>PILSNER BEER GLASS  PC 420 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162635 </t>
   </si>
   <si>
-    <t>VASO DE CERVEZA PILSNER PC 300 ML.</t>
+    <t>PILSNER BEER TUMBLER PC 300 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162666 </t>
   </si>
   <si>
     <t>JARRA CERVEZA BREMEN PC 550 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162758 </t>
   </si>
   <si>
-    <t>GIN TONIC GLASS PC 780 ML</t>
+    <t>COPA DE GIN TONIC PC 780 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162864 </t>
   </si>
   <si>
-    <t>MARTINI CUP PC 28 CL</t>
+    <t>COPA MARTINI PC 28 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162888 </t>
   </si>
   <si>
     <t>MARGARITA PC GLASS 360 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162918 </t>
   </si>
   <si>
     <t>STOR COPA COCTEL TROPICAL PC TRANSPARENTE 425 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163779 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO PEQUEÑO TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163786 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO MEDIANO TERRA NEGRO</t>
   </si>
@@ -1667,9561 +1667,9561 @@
   <si>
     <t>STOR BANDEJA RECTANGULAR PEQUEÑA TERRA NEGRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163946 </t>
   </si>
   <si>
     <t>STOR BANDEJA RECTANGULAR GRANDE TERRA NEGRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163977 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 60 ML TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163984 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 90 ML TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497164509 </t>
   </si>
   <si>
-    <t>PC WHITE  BOWL 120 MM</t>
+    <t>CUENCO PC BLANCO 120X55 MM.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497164554 </t>
   </si>
   <si>
     <t>PC WHITE  BOWL 140 MM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497165155 </t>
   </si>
   <si>
     <t>TABLE PITCHER PC 2,2 L</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167357 </t>
   </si>
   <si>
     <t>WHITE WATER MELAMINE ASHTRAY (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167364 </t>
   </si>
   <si>
-    <t>CENICERO MELAMINA AGUA NEGRO (110X65 MM.)</t>
+    <t>BLACK WATER MELAMINE ASHTRAY (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167654 </t>
   </si>
   <si>
-    <t>CENICERO MELAMINA REDONDO BLANCO (105X33 MM.)</t>
+    <t>WHITE ROUND MELAMINE ASHTRAY (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167661 </t>
   </si>
   <si>
     <t>CENICERO MELAMINA REDONDO NEGRO (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168071 </t>
   </si>
   <si>
-    <t>EASY TUMBLER 260 ML LOL SURPRISE ROCK ON</t>
+    <t>VASO EASY PEQUEÑO 260 ML LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168200 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX LOL SURPRISE ROCK ON</t>
+    <t>SANDWICHERA MULTIPLE LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497179206 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX FROZEN IRIDESCENT AQUA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497181179 </t>
   </si>
   <si>
     <t>NODO PC PLATE COVER DIAM. 31,8</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183111 </t>
   </si>
   <si>
-    <t>PALA 300 CC.</t>
+    <t>PC SCOOP 300 CC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183128 </t>
   </si>
   <si>
-    <t>PALA 600 CC.</t>
+    <t>PC SCOOP 600 CC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183142 </t>
   </si>
   <si>
     <t>PALA 1500 CC.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497187201 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX CARS RACE READY</t>
+    <t>SANDWICHERA MULTIPLE CARS RACE READY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497188208 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX MINNIE ELECTRIC DOLL</t>
+    <t>SANDWICHERA MULTIPLE MINNIE ELECTRIC DOLL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189045 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189205 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189496 </t>
   </si>
   <si>
     <t>3 PCS KIDS MICRO SET IN STANDARD BOX PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200009 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO AVENGERS  GTTR</t>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX AVENGERS  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200023 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO POKEMON UNIVERSE</t>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX POKEMON UNIVERSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200030 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO STITCH &amp; ANGEL  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200184 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX LOL SURPRISE ROCK ON</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200511 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX SUPER MARIO</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200818 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200832 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER HOUSES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200887 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201044 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML CAPIBARA</t>
+    <t>MICRO MUG 390 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201075 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML CAPIBARA</t>
+    <t>EASY PP TUMBLER 260 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201129 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PEPPA PIG PINK FLAMINGO</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PEPPA PIG PINK FLAMINGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201204 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201303 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201327 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML CAPIBARA</t>
+    <t>BOTELLA SPORT 400 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201365 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML CAPIBARA</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201495 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML SUBLIMATION CAPIBARA</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204113 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX RICK &amp; MORTY FACES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204120 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX RICK &amp; MORTY PICKLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204304 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204328 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204748 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204946 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML ITALIAN BRAINROT</t>
+    <t>ALUMINIUM BOTTLE 400 ML SUBLIMATION ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207046 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML DRAGON BALL</t>
+    <t>MICRO MUG 390 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207077 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207206 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207305 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML DRAGON BALL</t>
+    <t>VASO CAÑA EASY 430 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207329 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207343 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207404 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207541 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML DRAGON BALL GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211272 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) UNICORN RAINBOW</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211364 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211463 </t>
   </si>
   <si>
     <t>CUENCO MICRO UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211470 </t>
   </si>
   <si>
-    <t>MICRO PLATE UNICORN RANGE</t>
+    <t>PLATO MICRO UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212071 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212101 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML GABBYS DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212200 </t>
   </si>
   <si>
     <t>MULTI COMPARTIMENT SANDWICH BOX GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212279 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) GABBY\'S DOLLHOUSE</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212309 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212316 </t>
   </si>
   <si>
     <t>BOTELLA PP PLAYGROUND 410 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212323 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML GABBY\'S´S DOLLHOUSE</t>
+    <t>BOTELLA SPORT 400 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212347 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212361 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212460 </t>
   </si>
   <si>
     <t>MICRO BOWL GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212477 </t>
   </si>
   <si>
     <t>MICRO PLATE GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212507 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA GABBY\'S DOLLHOUSE BAB</t>
+    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) GABBY\'S DOLLHOUSE BAB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212668 </t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212743 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212941 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML GABBY DOLLHOUSE PARTY AGAIN</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML GABBY DOLLHOUSE PARTY AGAIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212972 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214006 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214013 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214068 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML SUPER MARIO</t>
+    <t>LARGE EASY PP TUMBLER 430 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214075 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214174 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214198 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT SUPER MARIO</t>
+    <t>MANTEL INDIVIDUAL SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214204 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SUPER MARIO BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214303 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214327 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214341 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214365 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML SUPER MARIO &amp; FRIENDS</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SUPER MARIO &amp; FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214372 </t>
   </si>
   <si>
     <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214464 </t>
   </si>
   <si>
-    <t>MICRO BOWL SUPER MARIO</t>
+    <t>CUENCO MICRO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214471 </t>
   </si>
   <si>
     <t>MICRO PLATE SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214747 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214778 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214792 </t>
   </si>
   <si>
-    <t>VASO ANTIVUELCO PP 470 ML SUPER MARIO FUN EMOTION</t>
+    <t>DROP SAFE PP TUMBLER 470 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214860 </t>
   </si>
   <si>
     <t>BOTELLA AVENTURA ECOZEN 650 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214945 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML SUPER MARIO COLORFUL TEAM</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML SUPER MARIO COLORFUL TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262045 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262076 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262205 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262304 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML DINO RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262328 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML DINOSAUR</t>
+    <t>SPORT BOTTLE 400 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262342 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262366 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262540 </t>
   </si>
   <si>
-    <t>DRAWSTRING LUNCH BAG DINOSAUR</t>
+    <t>BOLSA MERIENDA DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262663 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262748 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497290543 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497315017 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335046 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML TOY STORY LOTSO</t>
+    <t>MICRO MUG 390 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335077 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML TOY STORY LOTSO</t>
+    <t>EASY PP TUMBLER 260 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335206 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335305 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML TOY STORY LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335329 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335367 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML TOY STORY 3 LOTSO</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335497 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX TOY STORY 3 LOTSO</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335510 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML TOY STORY 3 LOTSO</t>
+    <t>BOTELLA HIDRO 850 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335572 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335749 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335916 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497350209 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX FROZEN II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497379200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404001 </t>
   </si>
   <si>
-    <t>BOTELLA PP INFANTIL 560 ML MINECRAFT</t>
+    <t>DAILY PP BOTTLE 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404018 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML MINECRAFT</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404025 </t>
   </si>
   <si>
     <t>BOTELLA ROBOT CON CIERRE 550 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404063 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML MINECRAFT</t>
+    <t>VASO EASY GRANDE 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404070 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML MINECRAFT</t>
+    <t>VASO EASY PEQUEÑO 260 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404131 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404193 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404209 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404308 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML MINECRAFT</t>
+    <t>EASY SPORT TUMBLER 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404322 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML MINECRAFT</t>
+    <t>SPORT BOTTLE 400 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404360 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404384 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX MINECRAFT</t>
+    <t>SANDWICHERA URBAN MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404407 </t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML MINECRAFT ISOMETRIC</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404544 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML MINECRAFT OVERVIEW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404605 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404667 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404742 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR MINECRAFT</t>
+    <t>FUNNY SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404834 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML MINECRAFT</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404872 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 3D 440 ML EN CAJA REGALO MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404971 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINECRAFT</t>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405039 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML SONIC</t>
+    <t>BOTELLA PP INFANTIL 560 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405060 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405176 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405190 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL SONIC</t>
+    <t>EASY OFFSET PLACEMAT SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405206 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405305 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405312 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML SONIC</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405329 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405343 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405367 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405381 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405404 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML SONIC</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405466 </t>
   </si>
   <si>
     <t>CUENCO MICRO SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405473 </t>
   </si>
   <si>
     <t>PLATO MICRO SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405503 </t>
   </si>
   <si>
-    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SONIC</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405701 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405749 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405947 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML SONIC REAL SPEED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406357 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL GIRL GO SKYE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497407347 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML MINECRAFT CREEPER GREEN</t>
+    <t>ALUMINIUM BOTTLE 400 ML MINECRAFT CREEPER GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408047 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML MINECRAFT CREEPER GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409358 </t>
   </si>
   <si>
     <t>HUCHA METALICA ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409457 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK BLUEY</t>
+    <t>HUCHA METALICA BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412051 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412068 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412075 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412143 </t>
   </si>
   <si>
-    <t>BOTELLA SQUARE 510 ML PEPPA PIG CORE 2022</t>
+    <t>SQUARE WATER BOTTLE 510 ML PEPPA PIG CORE 202</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412174 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412181 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412198 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT PEPPA PIG KINDNESS COUNTS</t>
+    <t>MANTEL INDIVIDUAL PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412303 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412310 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412341 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412464 </t>
   </si>
   <si>
     <t>MICRO BOWL PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412471 </t>
   </si>
   <si>
-    <t>PLATO MICRO PEPPA PIG KINDNESS COUNTS</t>
+    <t>MICRO PLATE PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412600 </t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PEPPA CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497414352 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT THE MOVIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497442201 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX MICKEY WATERCOLORS</t>
+    <t>SANDWICHERA MULTIPLE MICKEY WATERCOLORS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497446742 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 17 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497446759 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX POKEMON POKEBALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447459 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447756 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447954 </t>
   </si>
   <si>
-    <t>HUCHA METALICA SUPERMARIO</t>
+    <t>METALLIC MONEY BANK SUPERMARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448258 </t>
   </si>
   <si>
     <t>HUCHA METALICA POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448456 </t>
   </si>
   <si>
     <t>HUCHA METALICA DRAGON BALL SUPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448654 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK UNICORN</t>
+    <t>HUCHA METALICA UNICORN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448753 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448951 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449057 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449255 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449354 </t>
   </si>
   <si>
-    <t>HUCHA METALICA FROZEN AUTUMN LEAVES</t>
+    <t>METALLIC MONEY BANK FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449453 </t>
   </si>
   <si>
     <t>HUCHA METALICA MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449552 </t>
   </si>
   <si>
     <t>HUCHA METALICA MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449651 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK PAW PATROL BOY RESCUE PUPS</t>
+    <t>HUCHA METALICA PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449859 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK PRINCESS BE YOUTIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450053 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450152 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450251 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497461004 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462353 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA HELLO KITTY INK</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY INK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462551 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA HELLO KITTY POEMA</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY POEMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464111 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN LOGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464128 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN CITY</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464319 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN ICON</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPERMAN ICON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464326 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486663 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486694 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497496013 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML BLUEY</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501205 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE IT´S A MICKEY THING</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX IT´S A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501748 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR MICKEY COOL SUMMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506040 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML BLUEY</t>
+    <t>TAZA MICRO 390 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506064 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML BLUEY</t>
+    <t>VASO EASY GRANDE 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506071 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506101 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML BLUEY AS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506170 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506187 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) (CUCHARA Y TENEDOR) BLUEY</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) (SPOON AND FORK) SET BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506194 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL BLUEY</t>
+    <t>EASY OFFSET PLACEMAT BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506200 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506224 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 ML BLUEY</t>
+    <t>ROBOT PARED SENCILLA 465 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506255 </t>
   </si>
   <si>
-    <t>EASY HOLD SPORT BOTTLE 380 ML BLUEY</t>
+    <t>BOTELLA SPORT EASY HOLD 380 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506262 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506279 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506323 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML BLUEY</t>
+    <t>SPORT BOTTLE 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506347 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML BLUEY</t>
+    <t>ALUMINIUM BOTTLE 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506354 </t>
   </si>
   <si>
     <t>ROBOT ESPACIAL 280 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506361 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506378 </t>
   </si>
   <si>
-    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX BLUEY</t>
+    <t>SANDWICHERA MULTIPLE SUPREMA BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506415 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506422 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506439 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506460 </t>
   </si>
   <si>
-    <t>CUENCO MICRO  BLUEY</t>
+    <t>MICRO BOWL BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506477 </t>
   </si>
   <si>
     <t>PLATO MICRO  BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506514 </t>
   </si>
   <si>
     <t>BOTELLA SIPPER 350 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506521 </t>
   </si>
   <si>
-    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML BLUEY</t>
+    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506538 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506545 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506583 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506606 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506620 </t>
   </si>
   <si>
-    <t>BOTELLA PP GRANDE DISCOVERY 640 ML BLUEY</t>
+    <t>DISCOVERY LARGE PP BOTTLE 640 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506644 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML BLUEY CANDY</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML BLUEY CANDY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506668 </t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506699 </t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML BLUEY</t>
+    <t>ROBOT POP UP 450 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506736 </t>
   </si>
   <si>
-    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  BLUEY</t>
+    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA REGALO BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506750 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506828 </t>
   </si>
   <si>
     <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506903 </t>
   </si>
   <si>
-    <t>SANDWICHERA BENTOPRO BLUEY</t>
+    <t>BENTOPRO SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506910 </t>
   </si>
   <si>
-    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR BLUEY</t>
+    <t>NON SLIP BICOLOR PREMIUM BOWL BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506927 </t>
   </si>
   <si>
     <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506958 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506972 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML BLUEY</t>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510078 </t>
   </si>
   <si>
     <t>EASY TUMBLER 260 ML FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510207 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX FROZEN II ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510740 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511174 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP MINNIE FEEL GOOD</t>
+    <t>2 PCS PP CUTLERY SET IN POLYBAG MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511204 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE MINNIE SO EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511495 </t>
   </si>
   <si>
     <t>SET MICRO 3 PCS MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511747 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX MINNIE FEEL GOOD</t>
+    <t>SANDWICHERA RECTANGULAR MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512041 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512065 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512072 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512201 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PRINCESS BRIGHT &amp; BOLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512324 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML DISNEY PRINCESS TRUE</t>
+    <t>SPORT BOTTLE 400 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512744 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513048 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513079 </t>
   </si>
   <si>
-    <t>EASY TUMBLER 260 ML SPIDERMAN STREETS</t>
+    <t>VASO EASY PEQUEÑO 260 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513208 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513307 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513499 </t>
   </si>
   <si>
     <t>3 PCS KIDS MICRO SET IN STANDARD BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513741 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515042 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML CARS LETS RACE</t>
+    <t>MICRO MUG 390 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515073 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515202 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515301 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML CARS LETS RACE</t>
+    <t>VASO CAÑA EASY 430 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515325 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515349 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515745 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497577200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS ROLLING THUNDER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497577743 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR AVENGERS ROLLING THUNDER</t>
+    <t>FUNNY SANDWICH BOX AVENGERS COMIC HEROES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497590445 </t>
   </si>
   <si>
     <t>VASO CON CAÑA Y TAPA 3D 535 ML MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497595440 </t>
   </si>
   <si>
     <t>VASO CON CAÑA Y TAPA 3D 535 ML MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605514 </t>
   </si>
   <si>
-    <t>RECTANGULAR DIVIDED PLATE ST BLUEY</t>
+    <t>PLATO DIVIDIDO RECTANGULAR ST BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605620 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605712 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML BLUEY PLAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605729 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605743 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605767 </t>
   </si>
   <si>
-    <t>TAZA MICRO EASY HOLD 400 ML MINNIE SUNSHINE</t>
+    <t>EASY HOLD MICRO MUG 400 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605774 </t>
   </si>
   <si>
     <t>TAZA MICRO EASY HOLD 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605828 </t>
   </si>
   <si>
     <t>TAZA MICRO EASY HOLD 400 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605835 </t>
   </si>
   <si>
-    <t>EASY HOLD MICRO MUG 400 ML STITCH DRAWING</t>
+    <t>TAZA MICRO EASY HOLD 400 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497606252 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497606702 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742141 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742233 </t>
   </si>
   <si>
     <t>LARGE ECOZEN HYDRO BOTTLE 540 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742424 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML FROZEN TRUST THE JOURNEY</t>
+    <t>ACTIVE CANTEEN 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742554 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT EASY HOLD 380 ML FROZEN ICE MAGIC</t>
+    <t>EASY HOLD SPORT BOTTLE 380 ML FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742677 </t>
   </si>
   <si>
     <t>TAZA ANTIVUELCO PP 410 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742745 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX FROZEN ICE MAGIC</t>
+    <t>SANDWICHERA RECTANGULAR FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742790 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742875 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743674 </t>
   </si>
   <si>
-    <t>TAZA ANTIVUELCO PP 410 ML MICKEY MOUSE COOL STUFF</t>
+    <t>DROP SAFE PP MUG 410 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743742 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX MICKEY MOUSE BETTER TOGETHER</t>
+    <t>SANDWICHERA RECTANGULAR MICKEY MOUSE BETTER TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743797 </t>
   </si>
   <si>
-    <t>DROP SAFE PP TUMBLER 470 ML MICKEY MOUSE COOL STUFF</t>
+    <t>VASO ANTIVUELCO PP 470 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743872 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744046 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML MINNIE MOUSE SPRING LOOK</t>
+    <t>MICRO MUG 390 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744077 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML MINNIE MOUSE SPRING LOOK</t>
+    <t>EASY PP TUMBLER 260 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744152 </t>
   </si>
   <si>
     <t>SET EASY 5 PCS (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) EN ESTUCHE MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744381 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX MINNIE MOUSE SPRING LOOK</t>
+    <t>SANDWICHERA URBAN MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744428 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML MINNIE MOUSE BEING MORE MINNIE</t>
+    <t>BOTELLA ACTIVE 510 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744671 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744749 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744794 </t>
   </si>
   <si>
-    <t>VASO ANTIVUELCO PP 470 ML MINNIE MOUSE FLOWER POWER</t>
+    <t>DROP SAFE PP TUMBLER 470 ML MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744855 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE PREMIUM BICOLOR (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) EN CAJA MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744879 </t>
   </si>
   <si>
-    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML  MINNIE MOUSE FLOWER POWER</t>
+    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744978 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745043 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745074 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745326 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML PAW PATROL GIRL SKETCH ESSENCE</t>
+    <t>SPORT BOTTLE 400 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745746 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR PAW PATROL GIRL SKETCH ESSENCE</t>
+    <t>FUNNY SANDWICH BOX PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746040 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746064 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL PUP POWER</t>
+    <t>VASO EASY GRANDE 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746071 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML PAW PATROL PUP POWER</t>
+    <t>VASO EASY PEQUEÑO 260 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746187 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY SET PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746361 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746675 </t>
   </si>
   <si>
-    <t>TAZA ANTIVUELCO PP 410 ML PAW PATROL BOY HI THERE</t>
+    <t>DROP SAFE PP MUG 410 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746422 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746743 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX PAW PATROL PUP POWER</t>
+    <t>SANDWICHERA RECTANGULAR PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746507 </t>
   </si>
   <si>
-    <t>5 PCS  MICRO SET PAW PATROL PUP POWER</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748938 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749096 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749119 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS PARADISE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749492 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML DRAGON BALL</t>
+    <t>AQUA BOTTLE 980 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749683 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO DRAGON BALL</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749881 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO GROGU MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750047 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML STITCH PALMS</t>
+    <t>TAZA MICRO 390 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750061 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML STITCH PALMS</t>
+    <t>VASO EASY GRANDE 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750078 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750092 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750108 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750115 </t>
   </si>
   <si>
     <t>EASY PP BOWL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750122 </t>
   </si>
   <si>
-    <t>PLATO EASY PP STITCH PALMS</t>
+    <t>EASY PP PLATE STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750146 </t>
   </si>
   <si>
     <t>BOTELLA SQUARE 510 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750177 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750191 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT STITCH</t>
+    <t>MANTEL INDIVIDUAL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750207 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750221 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750252 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750566 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750580 </t>
   </si>
   <si>
-    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML STITCH DRAWING</t>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750603 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML STITCH PALMS</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750672 </t>
   </si>
   <si>
     <t>TAZA ANTIVUELCO PP 410 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750689 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET STITCH DRAWING</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750696 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750726 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750733 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750740 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR STITCH PALMS</t>
+    <t>FUNNY SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750795 </t>
   </si>
   <si>
-    <t>VASO ANTIVUELCO PP 470 ML STITCH ALOHA</t>
+    <t>DROP SAFE PP TUMBLER 470 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750832 </t>
   </si>
   <si>
-    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML STITCH</t>
+    <t>BOTELLA AVENTURA ECOZEN 650 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750856 </t>
   </si>
   <si>
-    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX STITCH</t>
+    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750870 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750900 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750917 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750924 </t>
   </si>
   <si>
-    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR STITCH</t>
+    <t>NON SLIP BICOLOR PREMIUM PLATE STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750948 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML STITCH TROUBLEMAKER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750955 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750979 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML STITCH</t>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755783 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750993 </t>
   </si>
   <si>
     <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755851 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755899 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756186 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINECRAFT SQUARED PATTERN</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756438 </t>
   </si>
   <si>
-    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MINECRAFT SQUARED PATTERN</t>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757053 </t>
   </si>
   <si>
     <t>BOLSA AISLANTE FRIENDLY MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757091 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 755 ML MMINNIE MOUSE GARDENING</t>
+    <t>BOTELLA ALUMINIO TREND 755 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757152 </t>
   </si>
   <si>
-    <t>2 PCS GLASS CASUAL TUMBLER 490 ML MINNIE MOUSE GARDENING</t>
+    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757183 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757251 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757268 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757312 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML MINNIE MOUSE GARDENING</t>
+    <t>HYDRO BOTTLE 850 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757343 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757367 </t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757893 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML POKEMON</t>
+    <t>BOTELLA AQUA 980 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757930 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML POKEMON THUNDERSTRUCK</t>
+    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757961 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757985 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758364 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SQUISHMALLOWS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SQUISHMALLOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758555 </t>
   </si>
   <si>
     <t>BOLSA AISLANTE FRIENDLY STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758593 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 755 ML STITCH</t>
+    <t>BOTELLA ALUMINIO TREND 755 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758654 </t>
   </si>
   <si>
-    <t>2 PCS GLASS CASUAL TUMBLER 490 ML STITCH</t>
+    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758685 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758869 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758883 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ANTIVUELCO 300 ML STITCH OHANA</t>
+    <t>CERAMIC DROP SAFE MUG 10 OZ STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758890 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758937 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML STITCH</t>
+    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759156 </t>
   </si>
   <si>
-    <t>2 PCS GLASS CASUAL TUMBLER 490 ML SUPER MARIO</t>
+    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759187 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759378 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO BRAND NEW DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759439 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759460 </t>
   </si>
   <si>
-    <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML SUPER MARIO POWER</t>
+    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787593 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 3D 420 ML EN CAJA REGALO STITCH COCONUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759484 </t>
   </si>
   <si>
-    <t>CERAMIC DROP SAFE MUG 10 OZ SUPER MARIO POWER</t>
+    <t>TAZA CERAMICA ANTIVUELCO 300 ML SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759491 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497807208 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808540 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML POKEMON COLOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810031 </t>
   </si>
   <si>
-    <t>BOTELLA PP INFANTIL 560 ML FROZEN SNOWY TALE</t>
+    <t>DAILY PP BOTTLE 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810048 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML FROZEN AUTUM LEAVES</t>
+    <t>MICRO MUG 390 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810062 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810079 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML FROZEN AUTUM LEAVES</t>
+    <t>VASO EASY PEQUEÑO 260 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810093 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX WITH CUTLERY FROZEN SNOWY TALE</t>
+    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810109 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810116 </t>
   </si>
   <si>
     <t>PP EASY BOWL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810123 </t>
   </si>
   <si>
     <t>EASY PP PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810147 </t>
   </si>
   <si>
-    <t>BOTELLA SQUARE 510 ML FROZEN SNOWY TALE</t>
+    <t>SQUARE WATER BOTTLE 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810154 </t>
   </si>
   <si>
-    <t>SET EASY 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA FROZEN AUTUM LEAVES</t>
+    <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810178 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810185 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET FROZEN SNOWY TALE</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810192 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT FROZEN AUTUM LEAVES</t>
+    <t>MANTEL INDIVIDUAL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810208 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810222 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810253 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810260 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810277 </t>
   </si>
   <si>
-    <t>BOTELLA SPRAY 575 ML FROZEN SNOWY TALE</t>
+    <t>SPRAYER DRINK BOTTLE 575 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810307 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810314 </t>
   </si>
   <si>
     <t>BOTELLA PP PLAYGROUND 410 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810321 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML FROZEN AUTUM LEAVES</t>
+    <t>BOTELLA SPORT 400 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810345 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810352 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810369 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810376 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810383 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN FROZEN AUTUM LEAVES</t>
+    <t>URBAN SANDWICH BOX FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810406 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML FROZEN SNOWY TALE</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810413 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PEQUEÑA 475 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810420 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA ACTIVE 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810437 </t>
   </si>
   <si>
-    <t>ASKER LUNCH BOX FROZEN SNOWY TALE</t>
+    <t>SANDWICHERA ASKER FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810451 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810468 </t>
   </si>
   <si>
     <t>MICRO BOWL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810475 </t>
   </si>
   <si>
     <t>MICRO PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810505 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA FROZEN AUTUM LEAVES</t>
+    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810512 </t>
   </si>
   <si>
-    <t>BOTELLA SIPPER 350 ML FROZEN SNOWY TALE</t>
+    <t>CHARACTER SIPPER BOTTLE 350 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810529 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810536 </t>
   </si>
   <si>
-    <t>RECTANGULAR INSULATED BAG FROZEN AUTUM LEAVES</t>
+    <t>BOLSA MERIENDA AISLANTE RECTANGULAR FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810543 </t>
   </si>
   <si>
-    <t>3D ECOZEN FIGURINE BOTTLE 560 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA FIGURITA 3D 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810550 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810567 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810581 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810604 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810666 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML FROZEN SNOWY TALE</t>
+    <t>3D FIGURINE TUMBLER 360 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810697 </t>
   </si>
   <si>
     <t>ROBOT POP UP 450 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810727 </t>
   </si>
   <si>
     <t>BOTELLA PP GRANDE DISCOVERY 640 ML FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810734 </t>
   </si>
   <si>
-    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  FROZEN AUTUM LEAVES</t>
+    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810741 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810833 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810857 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810895 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810901 </t>
   </si>
   <si>
-    <t>SANDWICHERA BENTOPRO FROZEN</t>
+    <t>BENTOPRO SANDWICH BOX FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810918 </t>
   </si>
   <si>
-    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR FROZEN SNOWY TALE</t>
+    <t>NON SLIP BICOLOR PREMIUM BOWL FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810925 </t>
   </si>
   <si>
     <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810949 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML FROZEN FLOWING</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML FROZEN FLOWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810956 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML FROZEN SNOWY TALE</t>
+    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810970 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811342 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811359 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811366 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811373 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA MICKEY TRUE CHAMPIONS</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811380 </t>
   </si>
   <si>
     <t>SANDWICHERA URBAN MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811403 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO INFANTIL 600 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811410 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811427 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811434 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811458 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811465 </t>
   </si>
   <si>
     <t>MICRO BOWL MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811472 </t>
   </si>
   <si>
-    <t>PLATO MICRO MICKEY HAS FUN</t>
+    <t>MICRO PLATE MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811496 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML MICKEY HURRAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811502 </t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811519 </t>
   </si>
   <si>
-    <t>CHARACTER SIPPER BOTTLE 350 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA SIPPER 350 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811526 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811533 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811540 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811557 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811564 </t>
   </si>
   <si>
-    <t>TAZA RAMBLER PP 530 ML MICKEY TRUE CHAMPIONS</t>
+    <t>PP COOL MUG 530 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812073 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML MINNIE BOLD FLORALS</t>
+    <t>EASY PP TUMBLER 260 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812097 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812103 </t>
   </si>
   <si>
-    <t>SCHOOL BOTTLE 370 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA SCHOOL 370 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812110 </t>
   </si>
   <si>
-    <t>PP EASY BOWL MINNIE BOLD FLORALS</t>
+    <t>CUENCO EASY PP MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812127 </t>
   </si>
   <si>
     <t>EASY PP PLATE MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812141 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812158 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812172 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) MINNIE BOLD FLORALS</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812189 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) MINNIE SUNSHINE</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812196 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812202 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX MINNIE SUNSHINE</t>
+    <t>SANDWICHERA MULTIPLE MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812226 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 ML MINNIE BOLD FLORALS</t>
+    <t>ROBOT PARED SENCILLA 465 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812257 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812264 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812271 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812301 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812318 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML MINNIE SUNSHINE</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812325 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812349 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812356 </t>
   </si>
   <si>
-    <t>SPACE CANTEEN 280 ML MINNIE SUNSHINE</t>
+    <t>ROBOT ESPACIAL 280 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812363 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML  MINNIE SUNSHINE</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812370 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812387 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812400 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812417 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PEQUEÑA 475 ML MINNIE SUNSHINE</t>
+    <t>SMALL ECOZEN BOTTLE 475 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812424 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML MINNIE SUNSHINE</t>
+    <t>ACTIVE CANTEEN 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812431 </t>
   </si>
   <si>
     <t>SANDWICHERA ASKER MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812455 </t>
   </si>
   <si>
-    <t>DRAWSTRING LUNCH BAG MINNIE BOLD FLORALS</t>
+    <t>BOLSA MERIENDA MINNIE  BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812462 </t>
   </si>
   <si>
-    <t>MICRO BOWL MINNIE BOLD FLORALS</t>
+    <t>CUENCO MICRO MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812479 </t>
   </si>
   <si>
     <t>MICRO PLATE MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812493 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML MINNIE DOTTY CUTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812509 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812516 </t>
   </si>
   <si>
-    <t>BOTELLA SIPPER 350 ML MINNIE SUNSHINE</t>
+    <t>CHARACTER SIPPER BOTTLE 350 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812523 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML MINNIE SUNSHINE</t>
+    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812530 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA AISLANTE RECTANGULAR MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812547 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812554 </t>
   </si>
   <si>
-    <t>EASY HOLD SPORT BOTTLE 380 ML MINNIE BOLD FLORALS</t>
+    <t>BOTELLA SPORT EASY HOLD 380 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812561 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812585 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812608 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812660 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812691 </t>
   </si>
   <si>
-    <t>ROBOT POP UP 450 ML MINNIE BOLD FLORALS</t>
+    <t>POP UP CANTEEN 450 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812738 </t>
   </si>
   <si>
     <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812745 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812752 </t>
   </si>
   <si>
-    <t>4 PCS CHARACTER KIDS SHAPED PP SET (BOWL, PLATE AND CUTLERY) IN GIFT BOX MINNIE MOUSE SUNSHINE</t>
+    <t>SET 4 PCS VAJILLA PP FORMA (PLATO, CUENTCO Y CUBIERTOS) EN CAJA MINNIE MOUSE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812837 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812851 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812899 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812905 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812912 </t>
   </si>
   <si>
-    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR MINNIE SUNSHINE</t>
+    <t>NON SLIP BICOLOR PREMIUM BOWL MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812929 </t>
   </si>
   <si>
-    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR MINNIE SUNSHINE</t>
+    <t>NON SLIP BICOLOR PREMIUM PLATE MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812950 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812974 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812981 </t>
   </si>
   <si>
-    <t>DISCOVERY LARGE PP BOTTLE 640 ML MINNIE</t>
+    <t>BOTELLA PP GRANDE DISCOVERY 640 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812998 </t>
   </si>
   <si>
     <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816033 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816064 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816071 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>EASY PP TUMBLER 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816095 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816101 </t>
   </si>
   <si>
-    <t>SCHOOL BOTTLE 370 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA SCHOOL 370 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816118 </t>
   </si>
   <si>
-    <t>PP EASY BOWL PAW PATROL BOY RESCUE PUPS</t>
+    <t>CUENCO EASY PP PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816125 </t>
   </si>
   <si>
     <t>EASY PP PLATE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816149 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816156 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816170 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PAW PATROL BOY RESCUE PUPS</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816187 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) PAW PATROL BOY RESCUE PUPS</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816194 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816200 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
+    <t>SANDWICHERA MULTIPLE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816224 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 ML PAW PATROL BOY RESCUE PUPSS</t>
+    <t>ROBOT PARED SENCILLA 465 ML PAW PATROL BOY RESCUE PUPSS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816255 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816262 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816279 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816316 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816323 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816347 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816354 </t>
   </si>
   <si>
-    <t>SPACE CANTEEN 280 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>ROBOT ESPACIAL 280 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816361 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816378 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816408 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816415 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PEQUEÑA 475 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>SMALL ECOZEN BOTTLE 475 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816422 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>ACTIVE CANTEEN 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816439 </t>
   </si>
   <si>
     <t>SANDWICHERA ASKER PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816453 </t>
   </si>
   <si>
-    <t>DRAWSTRING LUNCH BAG PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOLSA MERIENDA PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816460 </t>
   </si>
   <si>
-    <t>MICRO BOWL PAW PATROL BOY RESCUE PUPS</t>
+    <t>CUENCO MICRO PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816477 </t>
   </si>
   <si>
     <t>MICRO PLATE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816507 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816514 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816521 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816538 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA AISLANTE RECTANGULAR PAW PATROL BOY RESCUE PUPS</t>
+    <t>RECTANGULAR INSULATED BAG PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816545 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816552 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816569 </t>
   </si>
   <si>
-    <t>PP COOL MUG 530 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>TAZA RAMBLER PP 530 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816583 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816606 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816668 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816699 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816729 </t>
   </si>
   <si>
-    <t>BOTELLA PP GRANDE DISCOVERY 640 ML PAW PATROL BOY</t>
+    <t>DISCOVERY LARGE PP BOTTLE 640 ML PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816736 </t>
   </si>
   <si>
     <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816743 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816828 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA AVENTURA ECOZEN 460 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816859 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816897 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816903 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816910 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816927 </t>
   </si>
   <si>
-    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR PAW PATROL BOY RESCUE PUPS</t>
+    <t>NON SLIP BICOLOR PREMIUM PLATE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816941 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML PAW PATROL UNIVERSE SKY</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML PAW PATROL UNIVERSE SKY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816958 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816972 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816996 </t>
   </si>
   <si>
-    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
+    <t>SANDWICHERA MULTIPLE XL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817047 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817078 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817207 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817306 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML HELLO KITTY</t>
+    <t>EASY SPORT TUMBLER 430 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817344 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML HELLO KITTY</t>
+    <t>ALUMINIUM BOTTLE 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817429 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817467 </t>
   </si>
   <si>
-    <t>MICRO BOWL HELLO KITTY</t>
+    <t>CUENCO MICRO HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817474 </t>
   </si>
   <si>
-    <t>MICRO PLATE HELLO KITTY</t>
+    <t>PLATO MICRO HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817535 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817603 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817610 </t>
   </si>
   <si>
     <t>FLEXI HANDLE ALUMINIUM BOTTLE 760 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817665 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817849 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR HELLO KITTY</t>
+    <t>FUNNY SANDWICH BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817948 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML HELLO KITTY PHOTOGENIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818044 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818068 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>VASO EASY GRANDE 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818075 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818174 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818198 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818204 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818303 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>EASY SPORT TUMBLER 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818310 </t>
   </si>
   <si>
     <t>BOTELLA PP PLAYGROUND 410 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818327 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818341 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818365 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818389 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818402 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818464 </t>
   </si>
   <si>
     <t>MICRO BOWL PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818471 </t>
   </si>
   <si>
-    <t>PLATO MICRO PAW PATROL GIRL SUPERPOWERS</t>
+    <t>MICRO PLATE PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818501 </t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818549 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818600 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818662 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818747 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818945 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML PAW PATROL GIRL COOL GIRL TIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820030 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820047 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML PRINCESS BEYOU TIFUL</t>
+    <t>MICRO MUG 390 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820061 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820078 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820177 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PRINCESS BEYOU TIFUL</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820184 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820191 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820207 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820306 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820313 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML PRINCESS COURAGEOUS HEART</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820320 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820344 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML PRINCESS COURAGEOUS HEART</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820368 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820382 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820405 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820467 </t>
   </si>
   <si>
     <t>MICRO BOWL PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820474 </t>
   </si>
   <si>
-    <t>PLATO MICRO KIDS PRINCESS BEYOU TIFUL</t>
+    <t>MICRO PLATE PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820504 </t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820603 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820665 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML PRINCESS COURAGEOUS HEART</t>
+    <t>VASO FIGURITA 3D 360 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820696 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820740 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828043 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828074 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828203 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE HELLO KITTY AND FRIENDS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828302 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828326 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828340 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML HELLO KITTY AND FRIENDS</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828845 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835034 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835041 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835065 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835072 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML SPIDERMAN MOB RULES</t>
+    <t>EASY PP TUMBLER 260 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835096 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835102 </t>
   </si>
   <si>
     <t>BOTELLA SCHOOL 370 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835119 </t>
   </si>
   <si>
-    <t>PP EASY BOWL SPIDERMAN MOB RULES</t>
+    <t>CUENCO EASY PP SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835126 </t>
   </si>
   <si>
     <t>EASY PP PLATE SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835140 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835157 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835171 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835188 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) SPIDERMAN MOVING TARGET</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835195 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835201 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835225 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 ML SPIDERMAN MOB RULESS</t>
+    <t>ROBOT PARED SENCILLA 465 ML SPIDERMAN MOB RULESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835256 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835263 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835270 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835300 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835317 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML SPIDERMAN MOVING TARGET</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835324 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML SPIDERMAN MOB RULES</t>
+    <t>SPORT BOTTLE 400 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835348 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835355 </t>
   </si>
   <si>
-    <t>SPACE CANTEEN 280 ML SPIDERMAN MOVING TARGET</t>
+    <t>ROBOT ESPACIAL 280 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835362 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835379 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835386 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835409 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835416 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835423 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML SPIDERMAN MOVING TARGET</t>
+    <t>ACTIVE CANTEEN 510 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835430 </t>
   </si>
   <si>
     <t>SANDWICHERA ASKER SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835454 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835461 </t>
   </si>
   <si>
-    <t>MICRO BOWL SPIDERMAN MOB RULES</t>
+    <t>CUENCO MICRO SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835478 </t>
   </si>
   <si>
     <t>MICRO PLATE SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835508 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835515 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835522 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835539 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA AISLANTE RECTANGULAR SPIDERMAN MOB RULES</t>
+    <t>RECTANGULAR INSULATED BAG SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835546 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML SPIDERMAN MOVING TARGET</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835553 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835560 </t>
   </si>
   <si>
-    <t>PP COOL MUG 530 ML SPIDERMAN MOVING TARGET</t>
+    <t>TAZA RAMBLER PP 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835584 </t>
   </si>
   <si>
-    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835607 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835669 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835690 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835720 </t>
   </si>
   <si>
-    <t>BOTELLA PP GRANDE DISCOVERY 640 ML SPIDERMAN</t>
+    <t>DISCOVERY LARGE PP BOTTLE 640 ML SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835737 </t>
   </si>
   <si>
-    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO SPIDERMAN MOB RULES</t>
+    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835744 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835836 </t>
   </si>
   <si>
-    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA AVENTURA ECOZEN 650 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835850 </t>
   </si>
   <si>
-    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX SPIDERMAN MOVING TARGET</t>
+    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835898 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835904 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835911 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835928 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835942 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML SPIDERMAN JUMPER</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML SPIDERMAN JUMPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835959 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835973 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835997 </t>
   </si>
   <si>
-    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX SPIDERMAN MOVING TARGET</t>
+    <t>SANDWICHERA MULTIPLE XL SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855087 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855209 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855759 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497857678 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CHUCKY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858040 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML HOTWHEELS BLUE FIRE</t>
+    <t>MICRO MUG 390 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858071 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML HOTWHEELS BLUE FIRE</t>
+    <t>EASY PP TUMBLER 260 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858200 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858309 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858323 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858743 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX HOTWHEELS BLUE FIRE</t>
+    <t>SANDWICHERA RECTANGULAR HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497867745 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX PAW PATROL GIRLS</t>
+    <t>SANDWICHERA RECTANGULAR PAW PATROL GIRLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497874682 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX UNICORN ACADEMY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875511 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875559 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SIMPSONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875764 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SIMPSONS HOMER FACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875795 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO POKEMON SIMPSONS HOMER</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875870 </t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO SIMPSONS HOMER FACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879076 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879144 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML NARUTO</t>
+    <t>TAZA MICRO 390 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879366 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879403 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879427 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879519 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879847 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR NARUTO</t>
+    <t>FUNNY SANDWICH BOX NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880218 </t>
   </si>
   <si>
     <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880225 </t>
   </si>
   <si>
     <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880249 </t>
   </si>
   <si>
-    <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  MINNIE</t>
+    <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880270 </t>
   </si>
   <si>
     <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880287 </t>
   </si>
   <si>
     <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880355 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX POKEMON HAPPY FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880416 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX GABBYS DOLLHOUSE DOTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880447 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE DE REGALO GABBY\'S DOLLHOUSE</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX GABBY\'S´S DOLLHOUSE DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880539 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880553 </t>
   </si>
   <si>
     <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880577 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX BLUEY WALK</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE DE REGALO BLUEY WALK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880645 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX AVENGERS COMIC HEROES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880737 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880942 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881048 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE SO EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881246 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SPIDERMAN URBAN WEB</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881284 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH PINEAPLE ADAPTATION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881307 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH HAWAIAN FLOWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881338 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS EMPIRE ICONS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA STAR WARS EMPIRE ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881369 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH LEAVES PATTERN CNPL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881536 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BARBIE BB22</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881659 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882038 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882137 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA FROZEN SNOWY TALE</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882151 </t>
   </si>
   <si>
     <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882243 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882250 </t>
   </si>
   <si>
-    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX MICKEY TRUE CHAMPIONS</t>
+    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882342 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882359 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882434 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883073 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML KUROMI</t>
+    <t>EASY PP TUMBLER 260 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883202 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883301 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883325 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML KUROMI</t>
+    <t>BOTELLA SPORT 400 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883745 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883943 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497900947 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML BLUEY COOL DAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497934881 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH SAFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497934928 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO STITCH &amp; ANGEL OHANA</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH &amp; ANGEL OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497938483 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 3D 320 ML EN CAJA REGALO BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497947140 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO BOWSER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497949311 </t>
   </si>
   <si>
-    <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML STITCH WITHYOU CSF</t>
+    <t>TAZA ENTRENAMIENTO FANCY 270 ML CON BOQUILLA DE SILICONA STITCH WITHYOU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497955008 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL SUPER UPDATED DNLS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA DRAGON BALL SUPER UPDATED DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973583 </t>
   </si>
   <si>
     <t>DESKTOP PAD XL SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973804 </t>
   </si>
   <si>
     <t>TODDLER TRAINING SEAT MICKEY NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973811 </t>
   </si>
   <si>
     <t>TODDLER TRAINING SEAT MINNIE NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973828 </t>
   </si>
   <si>
     <t>TODDLER TRAINING SEAT STITCH NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986903 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986910 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) FROZEN</t>
+    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986927 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986934 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986941 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) SPIDERMAN</t>
+    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986958 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986965 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986972 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986989 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986996 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) STITCH | Stor Brand</t>
+    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) STITCH | Stor Brand</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987009 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987016 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987023 </t>
   </si>
   <si>
-    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) FROZEN</t>
+    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987054 </t>
   </si>
   <si>
     <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987061 </t>
   </si>
   <si>
     <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) PAW PATROL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987115 </t>
   </si>
   <si>
     <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987122 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987139 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) HELLO KITTY</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987146 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987153 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987160 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) SONIC</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987177 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987184 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987191 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987207 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987214 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) ONE PIECE ANIME</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987221 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987238 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988327 </t>
   </si>
   <si>
-    <t>DROP SAFE INSULATED SS BOTTLE 515 ML STITCH GREEN PARTY</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE ANTIVUELCO 515 ML STITCH GREEN PARTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988334 </t>
   </si>
   <si>
     <t>DROP SAFE INSULATED SS BOTTLE 515 ML STITCH TEAM READY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988341 </t>
   </si>
   <si>
     <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX STITCH SUNNY LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988358 </t>
   </si>
   <si>
-    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO POKEMON BLACK LOGOS</t>
+    <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX POKEMON BLACK LOGOS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988365 </t>
   </si>
   <si>
     <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO SUPER MARIO PROTAGONISTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990047 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990054 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX JURASSIC WORLD</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA JURASSIC WORLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990573 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990641 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990658 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990672 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN II DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990689 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA FROZEN II DESIGN 2</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN II DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990733 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PRINCESAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990825 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS CAPTAIN AMERICA SHIELD ATTACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990832 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS HULK FIST STRENGTH</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS HULK FIST STRENGTH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990849 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS IRONMAN FLYING STAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990856 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS GROUP COLLAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990863 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS GROUP BLUE LETS GO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990924 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990979 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML HELLO KITTY</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991150 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML BLUEY PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991167 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML BLUEY TUTTI FRUTTI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991181 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX ITALIAN BRAINROT</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991334 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991341 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992409 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992423 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992478 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SPIDERMAN DESIGN 1</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SPIDERMAN DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992485 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SPIDERMAN DESIGN 2</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SPIDERMAN DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992560 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992799 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX LOONEY TUNES DESIGN 1</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA LOONEY TUNES DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992805 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX LOONEY TUNES DESIGN 2</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA LOONEY TUNES DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993635 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993642 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993796 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN ON OUR WAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993802 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO DESIGN WAY AHEAD</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN WAY AHEAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994403 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY PUP IT OUT</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY PUP IT OUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994410 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY FRIENDSHIP BADGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994427 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY PATCHED TOGETHER</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY PATCHED TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994458 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOXPAW PATROL GIRL BUTTERFLY BEATS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL GIRL BUTTERFLY BEATS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994663 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY CLASSICS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994670 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY CLASSICS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994823 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON PICACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994830 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 1</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994847 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 2</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994854 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 3</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995004 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX STITCH SHAKEIT</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH SHAKEIT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995301 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX STITCH SEAWORLD</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH SEAWORLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995516 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL BULMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995523 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FAMILY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995530 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL 7 BALLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995547 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML DRAGON BALL FIGHT</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FIGHT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996230 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML HARRY POTTER GRYFFINDOR</t>
+    <t>HYDRO BOTTLE 850 ML HARRY POTTER GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998180 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA DONALD DAISY GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998197 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY AND FRIENDS MUSICAL</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY AND FRIENDS MUSICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998203 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY MINNIE BREAKFAST</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY MINNIE BREAKFAST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998210 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY PLUTO FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750306 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750320 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750313 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML STITCH PALMS</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750344 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML STITCH PALMS</t>
+    <t>ALUMINIUM BOTTLE 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750351 </t>
   </si>
   <si>
     <t>ROBOT ESPACIAL 280 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750375 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SUPREMA STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750382 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX STITCH PALMS</t>
+    <t>SANDWICHERA URBAN STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750405 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750412 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750429 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750436 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750467 </t>
   </si>
   <si>
-    <t>CUENCO MICRO STITCH PALMS</t>
+    <t>MICRO BOWL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750474 </t>
   </si>
   <si>
     <t>PLATO MICRO STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750504 </t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750511 </t>
   </si>
   <si>
-    <t>CHARACTER SIPPER BOTTLE 350 ML STITCH</t>
+    <t>BOTELLA SIPPER 350 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750528 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750535 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750542 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG STITCH BLUE LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750559 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750368 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML STITCH PALMS</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033942 </t>
   </si>
   <si>
     <t>03394</t>
   </si>
   <si>
-    <t>CAJA CLICK 7 L SPIDERMAN URBAN WEB</t>
+    <t>STORAGE CLICK BOX 7 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033959 </t>
   </si>
   <si>
     <t>03395</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033966 </t>
   </si>
   <si>
     <t>03396</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L SPIDERMAN URBAN WEB</t>
+    <t>CAJA CLICK 23 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497035816 </t>
   </si>
   <si>
     <t>03581</t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML SUPER MARIO</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036646 </t>
   </si>
   <si>
     <t>03664</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036653 </t>
   </si>
   <si>
     <t>03665</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036660 </t>
   </si>
   <si>
     <t>03666</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497040766 </t>
   </si>
   <si>
     <t>04076</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SQUID GAME</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SQUID GAME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497041169 </t>
   </si>
   <si>
     <t>04116</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA NIGHTMARE BEFORE CHRISTMAS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX NIGHTMARE BEFORE CHRISTMAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497049103 </t>
   </si>
   <si>
     <t>04910</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA LORD OF THE RINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497051717 </t>
   </si>
   <si>
     <t>05171</t>
   </si>
   <si>
-    <t>OFFSET MINI WC WITH HANDLES PEPPA PIG</t>
+    <t>MINI WC CON ASAS PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497066407 </t>
   </si>
   <si>
     <t>06640</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HARRY POTTER MAGIC SYMBOLS</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO HARRY POTTER MAGIC SYMBOLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497070909 </t>
   </si>
   <si>
     <t>07090</t>
   </si>
   <si>
     <t>DUSTBIN PAW PATROL BOY FRIENDSHIP FUN ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071296 </t>
   </si>
   <si>
     <t>07129</t>
   </si>
   <si>
     <t>DUSTBIN SPIDERMAN CITY ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071388 </t>
   </si>
   <si>
     <t>07138</t>
   </si>
   <si>
     <t>DUSTBIN BLUEY ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497072330 </t>
   </si>
   <si>
     <t>07233</t>
   </si>
   <si>
-    <t>CAJONERA 5 CAJONES 9L HARRY POTTER DNLS</t>
+    <t>5 DRAWERS 9L CHEST HARRY POTTER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075065 </t>
   </si>
   <si>
     <t>07506</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO POKEMON 4 DANCERS  DNLS</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX POKEMON 4 DANCERS DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075119 </t>
   </si>
   <si>
     <t>07511</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON CONFETTI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075225 </t>
   </si>
   <si>
     <t>07522</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX SUPER MARIO GROUP DNLS</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SUPER MARIO GROUP  DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497078561 </t>
   </si>
   <si>
     <t>07856</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX HARRY POTTER CHIBI HOUSES DNLS YA</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO HARRY POTTER CHIBI HOUSES DNLS YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080106 </t>
   </si>
   <si>
     <t>08010</t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080137 </t>
   </si>
   <si>
     <t>08013</t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080175 </t>
   </si>
   <si>
     <t>08017</t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080182 </t>
   </si>
   <si>
     <t>08018</t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) POKEMON</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080199 </t>
   </si>
   <si>
     <t>08019</t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL POKEMON DISTORTION DUN</t>
+    <t>EASY OFFSET PLACEMAT POKEMON DISTORSION DUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080205 </t>
   </si>
   <si>
     <t>08020</t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080304 </t>
   </si>
   <si>
     <t>08030</t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML POKEMON DISTORSION</t>
+    <t>VASO CAÑA EASY 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080328 </t>
   </si>
   <si>
     <t>08032</t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML POKEMON DISTORSION</t>
+    <t>BOTELLA SPORT 400 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080342 </t>
   </si>
   <si>
     <t>08034</t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080366 </t>
   </si>
   <si>
     <t>08036</t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080380 </t>
   </si>
   <si>
     <t>08038</t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080397 </t>
   </si>
   <si>
     <t>08039</t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML POKEMON DISTORTION</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080403 </t>
   </si>
   <si>
     <t>08040</t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML UNICORN RANGE</t>
+    <t>SPORT BOTTLE 400 ML UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080410 </t>
   </si>
   <si>
     <t>08041</t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080465 </t>
   </si>
   <si>
     <t>08046</t>
   </si>
   <si>
-    <t>MICRO BOWL POKEMON DISTORSION</t>
+    <t>CUENCO MICRO POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080748 </t>
   </si>
   <si>
     <t>08074</t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX POKEMON DISTORSION</t>
+    <t>SANDWICHERA RECTANGULAR POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080878 </t>
   </si>
   <si>
     <t>08087</t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080892 </t>
   </si>
   <si>
     <t>08089</t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080908 </t>
   </si>
   <si>
     <t>08090</t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML POKEMON DISTORSION</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497083558 </t>
   </si>
   <si>
     <t>08355</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA SONIC ROLLING WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084616 </t>
   </si>
   <si>
     <t>08461</t>
   </si>
   <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC JAPAN YA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497084623 </t>
+  </si>
+  <si>
+    <t>08462</t>
+  </si>
+  <si>
+    <t>BOTELLA PP INFANTIL 560 ML STITCH BEACH WH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497084654 </t>
+  </si>
+  <si>
+    <t>08465</t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC GAME ON WH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497086153 </t>
+  </si>
+  <si>
+    <t>08615</t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497087341 </t>
+  </si>
+  <si>
+    <t>08734</t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY CHRISTMAS DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497087389 </t>
+  </si>
+  <si>
+    <t>08738</t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MINNIE CHRISTMAS DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497094479 </t>
+  </si>
+  <si>
+    <t>09447</t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX ANIMAL CROSSING GROUP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095612 </t>
+  </si>
+  <si>
+    <t>09561</t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR UNICORN RANGE RTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095940 </t>
+  </si>
+  <si>
+    <t>09594</t>
+  </si>
+  <si>
+    <t>CAJA CLICK 7 L SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095957 </t>
+  </si>
+  <si>
+    <t>09595</t>
+  </si>
+  <si>
+    <t>CAJA CLICK 13 L SUPER MARIO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095964 </t>
+  </si>
+  <si>
+    <t>09596</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 23 L SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497095995 </t>
+  </si>
+  <si>
+    <t>09599</t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML UNICORN RANGE RTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497096503 </t>
+  </si>
+  <si>
+    <t>09650</t>
+  </si>
+  <si>
+    <t>URBAN SANDWICH BOX SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497097104 </t>
+  </si>
+  <si>
+    <t>09710</t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML UNICORN RANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497097111 </t>
+  </si>
+  <si>
+    <t>09711</t>
+  </si>
+  <si>
+    <t>ALUMINIUM BOTTLE 400 ML UNICORN RANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497097227 </t>
+  </si>
+  <si>
+    <t>09722</t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE UNICORN RANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497097302 </t>
+  </si>
+  <si>
+    <t>09730</t>
+  </si>
+  <si>
+    <t>VASO FIGURITA 3D 360 ML UNICORN RANGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101016 </t>
+  </si>
+  <si>
+    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101023 </t>
+  </si>
+  <si>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS HULK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101030 </t>
+  </si>
+  <si>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101092 </t>
+  </si>
+  <si>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497101276 </t>
+  </si>
+  <si>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102013 </t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102020 </t>
+  </si>
+  <si>
+    <t>VASO FIGURITA 3D 360 ML AVENGERS SEVEN WONDERS HULK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102037 </t>
+  </si>
+  <si>
+    <t>VASO FIGURITA 3D 360 ML AVENGERS SEVEN WONDERS IRON MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102235 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON ALL POKEBALLS EVER DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102266 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SQUID GAME BAD PEOPLE DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102310 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO FACE DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102518 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS CENTRAL PERK DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102525 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS CHIBI DNLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104017 </t>
+  </si>
+  <si>
+    <t>BABY 5 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104024 </t>
+  </si>
+  <si>
+    <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104031 </t>
+  </si>
+  <si>
+    <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104048 </t>
+  </si>
+  <si>
+    <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES CON ASAS MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104079 </t>
+  </si>
+  <si>
+    <t>BABY 3 PCS SET IN GIFT BOX (TRAINING MUG, BOWL, SPOON) MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104116 </t>
+  </si>
+  <si>
+    <t>BABY SHAPED WATER FILLED TEETHER IN BLISTER MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104239 </t>
+  </si>
+  <si>
+    <t>BABY PACIFIER HOLDER MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104260 </t>
+  </si>
+  <si>
+    <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML  MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104291 </t>
+  </si>
+  <si>
+    <t>TODDLER SILICONE BIB MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104512 </t>
+  </si>
+  <si>
+    <t>ALIMENTADOR ANTIAHOGO MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104659 </t>
+  </si>
+  <si>
+    <t>SET 2 CHUPETES TETINA REVERSIBLE SILICONA +6 M CON FUNDA MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104666 </t>
+  </si>
+  <si>
+    <t>ESTUCHE TODDLER 2 CUCHARAS PP MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104673 </t>
+  </si>
+  <si>
+    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE +6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104697 </t>
+  </si>
+  <si>
+    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE 0-6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497104710 </t>
+  </si>
+  <si>
+    <t>OFFSET MINI WC WITH HANDLES MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107650 </t>
+  </si>
+  <si>
+    <t>BABY 2 PCS SET SYMMETRICAL PACIFIER SILICONE +6 M WITH COVER MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107667 </t>
+  </si>
+  <si>
+    <t>TODDLER 2 PCS PP SPOONS TRAVEL SET MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107674 </t>
+  </si>
+  <si>
+    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA +6 M CON FUNDA MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107698 </t>
+  </si>
+  <si>
+    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA 0 A 6 M CON FUNDA MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497107711 </t>
+  </si>
+  <si>
+    <t>MINI WC CON ASAS MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497122356 </t>
+  </si>
+  <si>
+    <t>TODDLER DIVIDED SILICONE PLATE MINNIE MOUSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497133048 </t>
+  </si>
+  <si>
+    <t>TODDLER 360 TRAINING TUMBLER 13 OZ MICKEY MOUSE FULL OF SMILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497133147 </t>
+  </si>
+  <si>
+    <t>TODDLER 360 TRAINING TUMBLER 13 OZ MINNIE MOUSE HEART FULL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497144679 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PACK-MAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147045 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147076 </t>
+  </si>
+  <si>
+    <t>VASO EASY PEQUEÑO 260 ML LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147205 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147304 </t>
+  </si>
+  <si>
+    <t>VASO CAÑA EASY 430 ML LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147328 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497147649 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX LA GRANJA DE ZENON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497151714 </t>
+  </si>
+  <si>
+    <t>STACKABLE TUMBLER 170 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497151752 </t>
+  </si>
+  <si>
+    <t>STOR VASO APILABLE PP TRANSPARENTE 170 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152018 </t>
+  </si>
+  <si>
+    <t>SMALL GLASS 23 CL TRANSPARENT POLYCARBONATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152315 </t>
+  </si>
+  <si>
+    <t>VASO APILABLE TRANSPARENTE 230 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152353 </t>
+  </si>
+  <si>
+    <t>VASO APILABLE PP TRANSPARENTE 230 ML.    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152513 </t>
+  </si>
+  <si>
+    <t>VASO AGUA 300 ML. PC TRANSPARENTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152605 </t>
+  </si>
+  <si>
+    <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 260 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152810 </t>
+  </si>
+  <si>
+    <t>STACKABLE TUMBLER 280 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497152858 </t>
+  </si>
+  <si>
+    <t>STACKABLE TRANSPARENT PP TUMBLER 280 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497153213 </t>
+  </si>
+  <si>
+    <t>STACKABLE TUMBLER 340 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497153251 </t>
+  </si>
+  <si>
+    <t>STACKABLE TRANSPARENT PP TUMBLER 340 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497153312 </t>
+  </si>
+  <si>
+    <t>VASO PC TUBO 350 ML. TRANSPARENTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497155385 </t>
+  </si>
+  <si>
+    <t>BOTELLA AVENTURA ECOZEN 460 ML PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497155507 </t>
+  </si>
+  <si>
+    <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 550 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497155514 </t>
+  </si>
+  <si>
+    <t>STACKABLE TUMBLER 500 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497155552 </t>
+  </si>
+  <si>
+    <t>STOR VASO APILABLE PP TRANSPARENTE 500 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158003 </t>
+  </si>
+  <si>
+    <t>PITCHER POLICARBONATE 1500 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158102 </t>
+  </si>
+  <si>
+    <t>BUFFET PC GLASS 260 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158133 </t>
+  </si>
+  <si>
+    <t>GOBLET PC 465 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158195 </t>
+  </si>
+  <si>
+    <t>COPA CHAMPAGNE PC 155 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158201 </t>
+  </si>
+  <si>
+    <t>COPA CHAMPAGNE PC 150 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158300 </t>
+  </si>
+  <si>
+    <t>VASO ALTO PC 400 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158362 </t>
+  </si>
+  <si>
+    <t>WINE GLASS PC 375 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158409 </t>
+  </si>
+  <si>
+    <t>SMALL TUMBLER POLICARBONATE 300 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158508 </t>
+  </si>
+  <si>
+    <t>LIQUOR TUMBLER PC 60 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158607 </t>
+  </si>
+  <si>
+    <t>SHOT GLASS PC 40 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158706 </t>
+  </si>
+  <si>
+    <t>CIDER GLASS PC 50 CL.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497158751 </t>
+  </si>
+  <si>
+    <t>VASO PC MOJITO 230 ML.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497201679 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA CAPIBARA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497201747 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR CAPIBARA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497207749 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR DRAGON BALL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497744329 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML MINNIE MOUSE SPRING LOOK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497746798 </t>
+  </si>
+  <si>
+    <t>DROP SAFE PP TUMBLER 470 ML PAW PATROL BOY HI THERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497746873 </t>
+  </si>
+  <si>
+    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML PAW PATROL BOY HI THERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747047 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML SPIDERMAN MIDNIGHT FLYER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747078 </t>
+  </si>
+  <si>
+    <t>VASO EASY PEQUEÑO 260 ML SPIDERMAN MIDNIGHT FLYER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747146 </t>
+  </si>
+  <si>
+    <t>BOTELLA SQUARE 510 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747184 </t>
+  </si>
+  <si>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY SET SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747238 </t>
+  </si>
+  <si>
+    <t>LARGE ECOZEN HYDRO BOTTLE 540 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747405 </t>
+  </si>
+  <si>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747429 </t>
+  </si>
+  <si>
+    <t>ACTIVE CANTEEN 510 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747603 </t>
+  </si>
+  <si>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML SPIDERMAN ARACHNID GRID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747672 </t>
+  </si>
+  <si>
+    <t>TAZA ANTIVUELCO PP 410 ML SPIDERMAN DIMENSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747740 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR SPIDERMAN MIDNIGHT FLYER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747795 </t>
+  </si>
+  <si>
+    <t>DROP SAFE PP TUMBLER 470 ML SPIDERMAN DIMENSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497747870 </t>
+  </si>
+  <si>
+    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML SPIDERMAN DIMENSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497748495 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML SONIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497748525 </t>
+  </si>
+  <si>
+    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS INVINCIBLE FORCE HULK.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497748600 </t>
+  </si>
+  <si>
+    <t>BOTELLA FIGURITA 3D 560 ML STITCH FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497748693 </t>
+  </si>
+  <si>
+    <t>VASO FIGURITA 3D 360 ML STITCH FLOWERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497750276 </t>
+  </si>
+  <si>
+    <t>SPRAYER DRINK BOTTLE 575 ML STITCH DRAWING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752102 </t>
+  </si>
+  <si>
+    <t>SCHOOL BOTTLE 370 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752409 </t>
+  </si>
+  <si>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752508 </t>
+  </si>
+  <si>
+    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752553 </t>
+  </si>
+  <si>
+    <t>EASY HOLD SPORT BOTTLE 380 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497752607 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO ALTA 530 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753055 </t>
+  </si>
+  <si>
+    <t>BOLSA AISLANTE FRIENDLY HARRY POTTER GOLDEN MAGIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753154 </t>
+  </si>
+  <si>
+    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML HARRY POTTER GOLDEN MAGIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753185 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX HARRY POTTER GOLDEN MAGIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753437 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML HARRY POTTER GOLDEN MAGIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753468 </t>
+  </si>
+  <si>
+    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML HARRY POTTER INTERESTELLAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753482 </t>
+  </si>
+  <si>
+    <t>CERAMIC DROP SAFE MUG 10 OZ HARRY POTTER INTERESTELLAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753499 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML HARRY POTTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753512 </t>
+  </si>
+  <si>
+    <t>BOTELLA HIDRO 850 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753550 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753581 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753642 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754052 </t>
+  </si>
+  <si>
+    <t>INSULATED FRIENDLY DRAWSTRING BAG MARVEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754090 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 755 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754151 </t>
+  </si>
+  <si>
+    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754182 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754250 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754267 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MARVEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754311 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754342 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754366 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754373 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754380 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MARVEL PATTERN YA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754434 </t>
+  </si>
+  <si>
+    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MARVEL PATTERN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754465 </t>
+  </si>
+  <si>
+    <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML MARVEL AVENGERS COMIC ENERGY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754489 </t>
+  </si>
+  <si>
+    <t>CERAMIC DROP SAFE MUG 10 OZ MARVEL AVENGERS COMIC ENERGY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497754496 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML MARVEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755431 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MICKEY MOUSE CHILL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755554 </t>
+  </si>
+  <si>
+    <t>BOLSA AISLANTE FRIENDLY MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755592 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO TREND 755 ML MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755653 </t>
+  </si>
+  <si>
+    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755660 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755684 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755714 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755745 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497755769 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757381 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINNIE MOUSE GARDENING YA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757435 </t>
+  </si>
+  <si>
+    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MINNIE MOUSE GARDENING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757497 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757558 </t>
+  </si>
+  <si>
+    <t>INSULATED FRIENDLY DRAWSTRING BAG POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757596 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 755 ML POKEMON THUNDERSTRUCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497757657 </t>
+  </si>
+  <si>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML POKEMON THUNDERSTRUCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759668 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759712 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759743 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML WEDNESDAY EN CAJA DE REGALO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759767 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA DE REGALO WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759781 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759859 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759897 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759934 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML WEDNESDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497762460 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX WICKED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497764372 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MASTERS OF THE UNIVERSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497767267 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO PAW PATROL BOY ICONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497767366 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY ICONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497767557 </t>
+  </si>
+  <si>
+    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS PAW PATROL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497781317 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY COLOR FLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497783250 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SPIDERMAN STREETS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497783755 </t>
+  </si>
+  <si>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX SPIDERMAN STREETS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787395 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX HARRY POTTER  INLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787418 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX DRAGON BALL Z INLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787432 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO ONE PIECE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787449 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO SIMPSONS HOMER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788552 </t>
+  </si>
+  <si>
+    <t>ALFOMBRILLA XL HARRY POTTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788606 </t>
+  </si>
+  <si>
+    <t>DESKTOP PAD XL STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788637 </t>
+  </si>
+  <si>
+    <t>DESKTOP PAD XL STAR WARS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788781 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX SUPER MARIO QUESTION MARK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788965 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX SONIC HEAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789078 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789436 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D EN CAJA REGALO GROGU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789924 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D EN CAJA REGALO ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497790036 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA DISNEY PRIDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798254 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE FROZEN IN GIFT BOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798285 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE GROGU EN ESTUCHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798292 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE MARIE IN GIFT BOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798308 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE MICKEY IN GIFT BOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798315 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE MINNIE IN GIFT BOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798322 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE STITCH EN CAJA DE REGALO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798339 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE HARRY POTTER EN CAJA DE REGALO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798377 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE SPIDERMAN EN CAJA DE REGALO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798452 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE ANGEL EN ESTUCHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497798483 </t>
+  </si>
+  <si>
+    <t>GLASS SNOW GLOBE PLUTO EN ESTUCHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801046 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801077 </t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801091 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801190 </t>
+  </si>
+  <si>
+    <t>MANTEL INDIVIDUAL AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801206 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801305 </t>
+  </si>
+  <si>
+    <t>VASO CAÑA EASY 430 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801312 </t>
+  </si>
+  <si>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801329 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801343 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM BOTTLE 400 ML AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801381 </t>
+  </si>
+  <si>
+    <t>URBAN SANDWICH BOX AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801466 </t>
+  </si>
+  <si>
+    <t>MICRO BOWL AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801473 </t>
+  </si>
+  <si>
+    <t>PLATO MICRO AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801541 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML AVENGERS ASSEMBLED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801558 </t>
+  </si>
+  <si>
+    <t>BOTELLA SPORT EASY HOLD 380 ML AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801602 </t>
+  </si>
+  <si>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML AVENGERS SEVEN WONDERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497801749 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX AVENGERS BOMBERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497810994 </t>
+  </si>
+  <si>
+    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX FROZEN SNOWY TALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811038 </t>
+  </si>
+  <si>
+    <t>DAILY PP BOTTLE 560 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811045 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811069 </t>
+  </si>
+  <si>
+    <t>VASO EASY GRANDE 430 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811076 </t>
+  </si>
+  <si>
+    <t>VASO EASY PEQUEÑO 260 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811090 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811106 </t>
+  </si>
+  <si>
+    <t>SCHOOL BOTTLE 370 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811113 </t>
+  </si>
+  <si>
+    <t>PP EASY BOWL MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811120 </t>
+  </si>
+  <si>
+    <t>EASY PP PLATE MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811144 </t>
+  </si>
+  <si>
+    <t>SQUARE WATER BOTTLE 510 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811151 </t>
+  </si>
+  <si>
+    <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811175 </t>
+  </si>
+  <si>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811182 </t>
+  </si>
+  <si>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811199 </t>
+  </si>
+  <si>
+    <t>MANTEL INDIVIDUAL MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811205 </t>
+  </si>
+  <si>
+    <t>MULTI COMPARTMENT SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811229 </t>
+  </si>
+  <si>
+    <t>SINGLE WALL CANTEEN 465 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811250 </t>
+  </si>
+  <si>
+    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811267 </t>
+  </si>
+  <si>
+    <t>RECTANGULAR DIVIDED PLATE ST MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811274 </t>
+  </si>
+  <si>
+    <t>SPRAYER DRINK BOTTLE 575 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811304 </t>
+  </si>
+  <si>
+    <t>VASO CAÑA EASY 430 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811311 </t>
+  </si>
+  <si>
+    <t>BOTELLA PP PLAYGROUND 410 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811328 </t>
+  </si>
+  <si>
+    <t>BOTELLA SPORT 400 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811588 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811601 </t>
+  </si>
+  <si>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811663 </t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811694 </t>
+  </si>
+  <si>
+    <t>POP UP CANTEEN 450 ML MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811731 </t>
+  </si>
+  <si>
+    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811748 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA RECTANGULAR MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811755 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VAJILLA PP FORMA (PLATO, CUENTCO Y CUBIERTOS) EN CAJA MICKEY MOUSE TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811830 </t>
+  </si>
+  <si>
+    <t>BOTELLA AVENTURA ECOZEN 650 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811854 </t>
+  </si>
+  <si>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811892 </t>
+  </si>
+  <si>
+    <t>SNACK SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811908 </t>
+  </si>
+  <si>
+    <t>BENTOPRO SANDWICH BOX MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811915 </t>
+  </si>
+  <si>
+    <t>NON SLIP BICOLOR PREMIUM BOWL MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811922 </t>
+  </si>
+  <si>
+    <t>NON SLIP BICOLOR PREMIUM PLATE MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811953 </t>
+  </si>
+  <si>
+    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811977 </t>
+  </si>
+  <si>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811984 </t>
+  </si>
+  <si>
+    <t>BOTELLA PP GRANDE DISCOVERY 640 ML MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811991 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE XL MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812035 </t>
+  </si>
+  <si>
+    <t>DAILY PP BOTTLE 560 ML MINNIE SUNSHINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812042 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML MINNIE BOLD FLORALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812066 </t>
+  </si>
+  <si>
+    <t>LARGE EASY PP TUMBLER 430 ML MINNIE BOLD FLORALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497987030 </t>
+  </si>
+  <si>
+    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497987047 </t>
+  </si>
+  <si>
+    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497203208 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE AVENGERS PANELS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497204045 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML ITALIAN BRAINROT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497204069 </t>
+  </si>
+  <si>
+    <t>VASO EASY GRANDE 430 ML ITALIAN BRAINROT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497204076 </t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML ITALIAN BRAINROT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497204106 </t>
+  </si>
+  <si>
+    <t>MULTI COMPARTMENT SANDWICH BOX ITALIAN BRAINROT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080014 </t>
+  </si>
+  <si>
+    <t>08001</t>
+  </si>
+  <si>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080045 </t>
+  </si>
+  <si>
+    <t>08004</t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080069 </t>
+  </si>
+  <si>
+    <t>08006</t>
+  </si>
+  <si>
+    <t>LARGE EASY PP TUMBLER 430 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080076 </t>
+  </si>
+  <si>
+    <t>08007</t>
+  </si>
+  <si>
+    <t>EASY PP TUMBLER 260 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080540 </t>
+  </si>
+  <si>
+    <t>08054</t>
+  </si>
+  <si>
+    <t>BOLSA MERIENDA POKEMON FACES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080571 </t>
+  </si>
+  <si>
+    <t>08057</t>
+  </si>
+  <si>
+    <t>TAZA ANTIVUELCO PP 410 ML POKEMON DOODLE GRIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080663 </t>
+  </si>
+  <si>
+    <t>08066</t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080700 </t>
+  </si>
+  <si>
+    <t>08070</t>
+  </si>
+  <si>
+    <t>SCHOOL BOTTLE 370 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102655 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX ET WO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102662 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX JAWS WO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102679 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BACK TO THE FUTURE WO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497102778 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BABY GROGU GOOD SIDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787609 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 3D EN CAJA DE REGALO STITCH PINEAPPLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787852 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO FROZEN II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788019 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 6 OZ IN GIFT BOX BEAUTY AND THE BEAST CHIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788507 </t>
+  </si>
+  <si>
+    <t>DESKTOP PAD XL AVENGERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813049 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813070 </t>
+  </si>
+  <si>
+    <t>STOR EASY TUMBLER 260 ML LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813209 </t>
+  </si>
+  <si>
+    <t>STOR MULTI COMPARTMENT SANDWICH BOX LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813308 </t>
+  </si>
+  <si>
+    <t>EASY SPORT TUMBLER 430 ML LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813360 </t>
+  </si>
+  <si>
+    <t>STOR SMALL ECOZEN HYDRO BOTTLE 430 ML LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497813742 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX LEGO NINJAGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788095 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE MARIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788101 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788118 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788132 </t>
+  </si>
+  <si>
+    <t>GLOBO DE NIEVE HARRY POTTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497021086 </t>
+  </si>
+  <si>
+    <t>02108</t>
+  </si>
+  <si>
+    <t>PAPELERA DRAGON BALL SUPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497022380 </t>
+  </si>
+  <si>
+    <t>02238</t>
+  </si>
+  <si>
+    <t>PAPELERA CARS FORMULA RACER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497022625 </t>
+  </si>
+  <si>
+    <t>02262</t>
+  </si>
+  <si>
+    <t>DUSTBIN HARRY POTTER SCHOOL SHIELDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497023639 </t>
+  </si>
+  <si>
+    <t>02363</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 7 L KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497023646 </t>
+  </si>
+  <si>
+    <t>02364</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 13 L KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497023653 </t>
+  </si>
+  <si>
+    <t>02365</t>
+  </si>
+  <si>
+    <t>STORAGE CLICK BOX 23 L KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497070855 </t>
+  </si>
+  <si>
+    <t>07085</t>
+  </si>
+  <si>
+    <t>DUSTBIN MINECRAFT PIXEL ZWD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080229 </t>
+  </si>
+  <si>
+    <t>08022</t>
+  </si>
+  <si>
+    <t>SINGLE WALL CANTEEN 465 M POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497080496 </t>
+  </si>
+  <si>
+    <t>08049</t>
+  </si>
+  <si>
+    <t>POP UP CANTEEN 450 ML POKEMON DISTORSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111817 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPOON SET  BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111831 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPOON SET FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111855 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPOON SET MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111879 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111886 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111909 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111916 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111947 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111961 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUCHARAS  PP JOY STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497111978 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPOON SET SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112043 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112050 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112067 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112111 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112128 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112135 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112173 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112180 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112197 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112241 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUENCO PP JOY MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112258 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS PLATO PP JOY MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112265 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASO PP JOY 285 ML MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112272 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUENCO PP JOY PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112289 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS PLATO PP JOY PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112296 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASO PP JOY 285 ML PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112340 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112357 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112364 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112371 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112388 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112395 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112470 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112487 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP PLATE SET SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112494 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112517 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS PP BOWL SET STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112524 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS PLATO PP JOY STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112531 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASO PP JOY 285 ML STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112548 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS CUENCO PP JOY SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112555 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS PLATO PP JOY SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112562 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASO PP JOY 285 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112814 </t>
+  </si>
+  <si>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112838 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET FROZEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112852 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET MICKEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112876 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET MINNIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112883 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112906 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112913 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET  POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112944 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112968 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET STITCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497112975 </t>
+  </si>
+  <si>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497138227 </t>
+  </si>
+  <si>
+    <t>SINGLE WALL CANTEEN 465 M PEPPA PIG MORE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497201648 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497214228 </t>
+  </si>
+  <si>
+    <t>ROBOT PARED SENCILLA 465 ML SUPERMARIO PARTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218141 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218202 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218370 </t>
+  </si>
+  <si>
+    <t>VASO EASY PEQUEÑO 260 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218394 </t>
+  </si>
+  <si>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218400 </t>
+  </si>
+  <si>
+    <t>EASY SPORT TUMBLER 430 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218424 </t>
+  </si>
+  <si>
+    <t>SPORT BOTTLE 400 ML TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497218646 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX TOY STORY 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310012 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310067 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310074 </t>
+  </si>
+  <si>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310081 </t>
+  </si>
+  <si>
+    <t>GROOVED PP STRAW TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310098 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310104 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310128 </t>
+  </si>
+  <si>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310197 </t>
+  </si>
+  <si>
+    <t>SET VASO CON DOS PAJITAS 480 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310227 </t>
+  </si>
+  <si>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310272 </t>
+  </si>
+  <si>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310289 </t>
+  </si>
+  <si>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310432 </t>
+  </si>
+  <si>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310494 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310517 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310593 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310630 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310661 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310760 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310791 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310845 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310883 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497310906 </t>
+  </si>
+  <si>
+    <t>3D TWIN STAINLESS STEEL STRAW SET HARRY POTTER MAGIC &amp; MAYHEM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311019 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311064 </t>
+  </si>
+  <si>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311071 </t>
+  </si>
+  <si>
+    <t>VASO DE CAFE RELIEVE PP 790 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311088 </t>
+  </si>
+  <si>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311095 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311101 </t>
+  </si>
+  <si>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311125 </t>
+  </si>
+  <si>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311194 </t>
+  </si>
+  <si>
+    <t>GLASS &amp; TWIN STRAWS SET 480 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311217 </t>
+  </si>
+  <si>
+    <t>COOL EASY XL CHARACTER HANDLE DW MUG 770 ML SPIDERMAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311279 </t>
+  </si>
+  <si>
+    <t>HARMONY DW MUG WITH LID 470 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311286 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311323 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311439 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311491 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311514 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311552 </t>
+  </si>
+  <si>
+    <t>FRIENDLY INSULATED DRAWSTRING BAG MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311590 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311637 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311668 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311767 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311798 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311842 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311880 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497311903 </t>
+  </si>
+  <si>
+    <t>3D TWIN STAINLESS STEEL STRAW SET MARVEL GOLDEN TREASURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312016 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312061 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312078 </t>
+  </si>
+  <si>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312085 </t>
+  </si>
+  <si>
+    <t>GROOVED PP STRAW TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312092 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312108 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312122 </t>
+  </si>
+  <si>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312191 </t>
+  </si>
+  <si>
+    <t>GLASS &amp; TWIN STRAW SET 480 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312221 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312276 </t>
+  </si>
+  <si>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312283 </t>
+  </si>
+  <si>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312436 </t>
+  </si>
+  <si>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312498 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312511 </t>
+  </si>
+  <si>
+    <t>BOTELLA HIDRO 850 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312597 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO TREND 740 ML MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312634 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312764 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312795 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312849 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312887 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497312900 </t>
+  </si>
+  <si>
+    <t>3D TWIN STAINLESS STEEL STRAW SET MICKEY MOUSE SIGNATURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313013 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313068 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313075 </t>
+  </si>
+  <si>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313082 </t>
+  </si>
+  <si>
+    <t>GROOVED PP STRAW TUMBLER 790 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313099 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINECRAFT ICONICMONO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313105 </t>
+  </si>
+  <si>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313129 </t>
+  </si>
+  <si>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313198 </t>
+  </si>
+  <si>
+    <t>SET VASO CON DOS PAJITAS 480 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313228 </t>
+  </si>
+  <si>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313273 </t>
+  </si>
+  <si>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313280 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313433 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313495 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313518 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313631 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313662 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313761 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313792 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313846 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313884 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497313907 </t>
+  </si>
+  <si>
+    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MINECRAFT ICONICMONO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314010 </t>
+  </si>
+  <si>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314065 </t>
+  </si>
+  <si>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314072 </t>
+  </si>
+  <si>
+    <t>VASO DE CAFE RELIEVE PP 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314089 </t>
+  </si>
+  <si>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314096 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314102 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314126 </t>
+  </si>
+  <si>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314195 </t>
+  </si>
+  <si>
+    <t>GLASS &amp; TWIN STRAW SET 480 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314225 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314287 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314379 </t>
+  </si>
+  <si>
+    <t>HARMONY DW MUG WITH LID 470 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314430 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314492 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314515 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314591 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314638 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314799 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314843 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314867 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314881 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497314904 </t>
+  </si>
+  <si>
+    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MINNIE MOUSE CHERRYLICIOUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316014 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316069 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316076 </t>
+  </si>
+  <si>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316083 </t>
+  </si>
+  <si>
+    <t>GROOVED PP STRAW TUMBLER 790 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316090 </t>
+  </si>
+  <si>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316106 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316120 </t>
+  </si>
+  <si>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316199 </t>
+  </si>
+  <si>
+    <t>GLASS &amp; TWIN STRAW SET 480 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316229 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316274 </t>
+  </si>
+  <si>
+    <t>HARMONY DW MUG WITH LID 470 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316281 </t>
+  </si>
+  <si>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316434 </t>
+  </si>
+  <si>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316496 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316519 </t>
+  </si>
+  <si>
+    <t>BOTELLA HIDRO 850 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316595 </t>
+  </si>
+  <si>
+    <t>BOTELLA ALUMINIO TREND 740 ML POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316632 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316649 </t>
+  </si>
+  <si>
+    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316663 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316762 </t>
+  </si>
+  <si>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316793 </t>
+  </si>
+  <si>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316847 </t>
+  </si>
+  <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316885 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497316908 </t>
+  </si>
+  <si>
+    <t>3D TWIN STAINLESS STEEL STRAW SET POKEMON METAL MELTDOWN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317011 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317066 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317073 </t>
+  </si>
+  <si>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317080 </t>
+  </si>
+  <si>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317097 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317103 </t>
+  </si>
+  <si>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317127 </t>
+  </si>
+  <si>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317196 </t>
+  </si>
+  <si>
+    <t>SET VASO CON DOS PAJITAS 480 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317202 </t>
+  </si>
+  <si>
+    <t>TAZA COOL EASY DOBLE PARED XL Y ASA CHARACTER 770 ML STITCH ALOHA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317226 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317271 </t>
+  </si>
+  <si>
+    <t>HARMONY DW MUG WITH LID 470 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317288 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317431 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317493 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317516 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317554 </t>
+  </si>
+  <si>
+    <t>FRIENDLY INSULATED DRAWSTRING BAG STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317592 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317639 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317646 </t>
+  </si>
+  <si>
+    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317790 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317844 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317868 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317882 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317905 </t>
+  </si>
+  <si>
+    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497317950 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO STITCH ALOHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318018 </t>
+  </si>
+  <si>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318063 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318100 </t>
+  </si>
+  <si>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318223 </t>
+  </si>
+  <si>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497318636 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497335695 </t>
+  </si>
+  <si>
+    <t>AQUA BOTTLE 980 ML TOY STORY 3 LOTSO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497404698 </t>
+  </si>
+  <si>
+    <t>POP UP CANTEEN 450 ML MINECRAFT ISOMETRIC CRSK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497406227 </t>
+  </si>
+  <si>
+    <t>SINGLE WALL CANTEEN 465 ML MINECRAFT CORE24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497406296 </t>
+  </si>
+  <si>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET PAW PATROL GIRL GO SKYE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497406432 </t>
+  </si>
+  <si>
+    <t>ASKER LUNCH BOX MINECRAFT CORE24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497406975 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE SUPREMA MINECRAFT CORE24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412372 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE SUPREMA PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412433 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA ASKER PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412709 </t>
+  </si>
+  <si>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412778 </t>
+  </si>
+  <si>
+    <t>SET 4 BOLSAS CON CIERRE ZIP PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497412792 </t>
+  </si>
+  <si>
+    <t>LUNCH BAG AISLANTE PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497495016 </t>
+  </si>
+  <si>
+    <t>STOR PLAYGROUND SIPPER BOTTLE 420 ML CARS STICKERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497506675 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497506705 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497506798 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497515363 </t>
+  </si>
+  <si>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML CARS STICKERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497515660 </t>
+  </si>
+  <si>
+    <t>3D FIGURINE TUMBLER 360 ML CARS STICKERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497605576 </t>
+  </si>
+  <si>
+    <t>RECTANGULAR DIVIDED PLATE PEPPA PIG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497742042 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML FROZEN ICE MAGIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497743049 </t>
+  </si>
+  <si>
+    <t>MICRO MUG 390 ML MICKEY MOUSE BETTER TOGETHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497750573 </t>
+  </si>
+  <si>
+    <t>SET 4 BOLSAS CON CIERRE ZIP STITCH DRAWING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497750597 </t>
+  </si>
+  <si>
+    <t>LUNCH BAG AISLANTE STITCH DRAWING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497750702 </t>
+  </si>
+  <si>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML STITCH DRAWING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751143 </t>
+  </si>
+  <si>
+    <t>TAZA MICRO 390 ML ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751273 </t>
+  </si>
+  <si>
+    <t>VASO EASY PEQUEÑO 260 ML ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751327 </t>
+  </si>
+  <si>
+    <t>BOTELLA SPORT 400 ML ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751402 </t>
+  </si>
+  <si>
+    <t>EASY SPORT TUMBLER 430 ML ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751709 </t>
+  </si>
+  <si>
+    <t>MULTI COMPARTMENT SANDWICH BOX ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497751846 </t>
+  </si>
+  <si>
+    <t>FUNNY SANDWICH BOX ANGEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497753260 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497759095 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497767540 </t>
+  </si>
+  <si>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET PAW PATROL BOY ICONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497787401 </t>
+  </si>
+  <si>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX SUPER MARIO INLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497788989 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG IN GIFT BOX HELLO KITTY 17 OZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789566 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 16 OZ IN GIFT BOX PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497789580 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 16 OZ IN GIFT BOX PAW PATROL GIRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806010 </t>
+  </si>
+  <si>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806096 </t>
+  </si>
+  <si>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806232 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML KPOP SAJA BOYS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806355 </t>
+  </si>
+  <si>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806430 </t>
+  </si>
+  <si>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806492 </t>
+  </si>
+  <si>
+    <t>BOTELLA AQUA 980 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806515 </t>
+  </si>
+  <si>
+    <t>HYDRO BOTTLE 850 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806546 </t>
+  </si>
+  <si>
+    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806591 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM TREND BOTTLE 740 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806737 </t>
+  </si>
+  <si>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX  KPOP SAJA BOYS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806782 </t>
+  </si>
+  <si>
+    <t>STOR MEDIUM ECOZEN PREMIUM BOTTLE 620 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806836 </t>
+  </si>
+  <si>
+    <t>CERAMIC 3D MUG 12 OZ IN GIFT BOX SUSSIE HEAD KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806843 </t>
+  </si>
+  <si>
+    <t>STAINLESS STEEL BOTTLE 780 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806850 </t>
+  </si>
+  <si>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806867 </t>
+  </si>
+  <si>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806881 </t>
+  </si>
+  <si>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806942 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497806966 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML KPOP DEMON HUNTERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808373 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE SUPREMA POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808434 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA ASKER POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808472 </t>
+  </si>
+  <si>
+    <t>SET 4 BOLSAS CON CIERRE ZIP POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808601 </t>
+  </si>
+  <si>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML POKEMON BLUE TEAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497808793 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS POKEMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497810499 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS FROZEN AUTUMN LEAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497810673 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET FROZEN SNOWY TALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497810703 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML FROZEN SNOWY TALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811670 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811700 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497811878 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS MICKEY HAS FUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812677 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET MINNIE SUNSHINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812707 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML MINNIE SUNSHINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497812875 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS MINNIE BOLD FLORALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814374 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA MULTIPLE SUPREMA SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814435 </t>
+  </si>
+  <si>
+    <t>SANDWICHERA ASKER SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814671 </t>
+  </si>
+  <si>
+    <t>SET 4 BOLSAS CON CIERRE ZIP SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814701 </t>
+  </si>
+  <si>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497814794 </t>
+  </si>
+  <si>
+    <t>LUNCH BAG AISLANTE SUPER MARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497816675 </t>
+  </si>
+  <si>
+    <t>SET 4 BOLSAS CON CIERRE ZIP PAW PATROL BOY RESCUE PUPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497816705 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML PAW PATROL BOY RESCUE PUPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497816798 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS PAW PATROL BOY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497817580 </t>
+  </si>
+  <si>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497817696 </t>
+  </si>
+  <si>
+    <t>POP UP CANTEEN 450 ML HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497817795 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS HELLO KITTY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497820221 </t>
+  </si>
+  <si>
+    <t>SINGLE WALL CANTEEN 465 M PRINCESS BEYOU TIFULS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497820375 </t>
+  </si>
+  <si>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PRINCESS COURAGEOUS HEART</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497835492 </t>
+  </si>
+  <si>
+    <t>INSULATED LUNCH BAG WITH STRAPS SPIDERMAN MOB RULES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497835676 </t>
+  </si>
+  <si>
+    <t>4 ZIPPER BAGS SET SPIDERMAN MOVING TARGET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497835706 </t>
+  </si>
+  <si>
+    <t>COOL EASY DW SIPPER MUG 640 ML SPIDERMAN MOVING TARGET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497880461 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML GABBY\'S DOLLHOUSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497880478 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML HARRY POTTER CHIBI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497880522 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML BLUEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497881444 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML MINECRAFT CORE 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497881864 </t>
+  </si>
+  <si>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML SUPERMAN ICON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497980499 </t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA THE SIMPSONS FAMILY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497980505 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE SIMPSONS FAMILY CLOUDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497988716 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE LION KING JUNGLE ROAR GLFUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497988723 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE LION KING NIGHT STARS GLFUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497989973 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY SPACE DISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497989997 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY FRAME DISES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497996438 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX CARS HAPPY SQUAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497996872 </t>
+  </si>
+  <si>
+    <t>CERAMIC SB MUG 11 OZ IN BOX CARS RACING FRIENDS</t>
+  </si>
+  <si>
+    <t>08461-cp2</t>
+  </si>
+  <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC JAPAN</t>
-  </si>
-[...3787 lines deleted...]
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC JAPAN YA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -11538,51 +11538,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D1772"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="143" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="142" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>