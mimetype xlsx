--- v2 (2026-06-04)
+++ v3 (2026-06-04)
@@ -41,1587 +41,1587 @@
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">8412497002986 </t>
   </si>
   <si>
     <t>00298</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX GROOT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003419 </t>
   </si>
   <si>
     <t>00341</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML HARRY POTTER</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003761 </t>
   </si>
   <si>
     <t>00376</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO  SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003785 </t>
   </si>
   <si>
     <t>00378</t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003815 </t>
   </si>
   <si>
     <t>00381</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SUPER MARIO</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003907 </t>
   </si>
   <si>
     <t>00390</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003914 </t>
   </si>
   <si>
     <t>00391</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003969 </t>
   </si>
   <si>
     <t>00396</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004010 </t>
   </si>
   <si>
     <t>00401</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX  DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004058 </t>
   </si>
   <si>
     <t>00405</t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO DRAGON BALL</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004072 </t>
   </si>
   <si>
     <t>00407</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004157 </t>
   </si>
   <si>
     <t>00415</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA ZELDA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004287 </t>
   </si>
   <si>
     <t>00428</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT TNT BOOM</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT TNT BOOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004324 </t>
   </si>
   <si>
     <t>00432</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT ADAPTATION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004362 </t>
   </si>
   <si>
     <t>00436</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004416 </t>
   </si>
   <si>
     <t>00441</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004478 </t>
   </si>
   <si>
     <t>00447</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004485 </t>
   </si>
   <si>
     <t>00448</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINECRAFT</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004553 </t>
   </si>
   <si>
     <t>00455</t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004621 </t>
   </si>
   <si>
     <t>00462</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004683 </t>
   </si>
   <si>
     <t>00468</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON DISTORSION</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004720 </t>
   </si>
   <si>
     <t>00472</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX  POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004744 </t>
   </si>
   <si>
     <t>00474</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004751 </t>
   </si>
   <si>
     <t>00475</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON FACE PARTNERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004782 </t>
   </si>
   <si>
     <t>00478</t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004867 </t>
   </si>
   <si>
     <t>00486</t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML SONIC</t>
+    <t>HYDRO BOTTLE 850 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004911 </t>
   </si>
   <si>
     <t>00491</t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004973 </t>
   </si>
   <si>
     <t>00497</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004980 </t>
   </si>
   <si>
     <t>00498</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SONIC</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004997 </t>
   </si>
   <si>
     <t>00499</t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005154 </t>
   </si>
   <si>
     <t>00515</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005208 </t>
   </si>
   <si>
     <t>00520</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005215 </t>
   </si>
   <si>
     <t>00521</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005222 </t>
   </si>
   <si>
     <t>00522</t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML ONE PIECE</t>
+    <t>HYDRO BOTTLE 850 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005239 </t>
   </si>
   <si>
     <t>00523</t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005291 </t>
   </si>
   <si>
     <t>00529</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE MARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005376 </t>
   </si>
   <si>
     <t>00537</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE SKULLS ANIME</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE SKULLS ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005505 </t>
   </si>
   <si>
     <t>00550</t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005550 </t>
   </si>
   <si>
     <t>00555</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE CREW BATTLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005666 </t>
   </si>
   <si>
     <t>00566</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARLEY QUINN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005673 </t>
   </si>
   <si>
     <t>00567</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005703 </t>
   </si>
   <si>
     <t>00570</t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML ONE PIECE ANIME</t>
+    <t>HYDRO BOTTLE 850 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005765 </t>
   </si>
   <si>
     <t>00576</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA JOKER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005796 </t>
   </si>
   <si>
     <t>00579</t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006311 </t>
   </si>
   <si>
     <t>00631</t>
   </si>
   <si>
-    <t>6 PCS COLOR PICNIC BOWLS SET</t>
+    <t>SET DE 6 CUENCOS PICNIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006328 </t>
   </si>
   <si>
     <t>00632</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC PLATES SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006335 </t>
   </si>
   <si>
     <t>00633</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC TUMBLERS SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006359 </t>
   </si>
   <si>
     <t>00635</t>
   </si>
   <si>
     <t>18 PCS FLAT HANDLE COLOR PICNIC CUTLERY SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006748 </t>
   </si>
   <si>
     <t>00674</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STRANGER THINGS UPSIDE DOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006823 </t>
   </si>
   <si>
     <t>00682</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA FRIENDS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006861 </t>
   </si>
   <si>
     <t>00686</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006908 </t>
   </si>
   <si>
     <t>00690</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML STRANGER THINGS YOUNG ADULT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006915 </t>
   </si>
   <si>
     <t>00691</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STRANGER THINGS</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STRANGER THINGS YOUNG ADULT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006922 </t>
   </si>
   <si>
     <t>00692</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL COFFEE TUMBLER 425 ML STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497007691 </t>
   </si>
   <si>
     <t>00769</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX THE WITCHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008773 </t>
   </si>
   <si>
     <t>00877</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008797 </t>
   </si>
   <si>
     <t>00879</t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008902 </t>
   </si>
   <si>
     <t>00890</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA THE CHILD MANDALORIAN SPEED</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE CHILD MANDALORIAN SPEED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497009749 </t>
   </si>
   <si>
     <t>00974</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PEANUTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497010943 </t>
   </si>
   <si>
     <t>01094</t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013401 </t>
   </si>
   <si>
     <t>01340</t>
   </si>
   <si>
-    <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX ONE PIECE CLASSIC</t>
+    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO ONE PIECE CLASSIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013616 </t>
   </si>
   <si>
     <t>01361</t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013623 </t>
   </si>
   <si>
     <t>01362</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013647 </t>
   </si>
   <si>
     <t>01364</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013661 </t>
   </si>
   <si>
     <t>01366</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497014323 </t>
   </si>
   <si>
     <t>01432</t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML STAR WARS</t>
+    <t>HYDRO BOTTLE 850 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015504 </t>
   </si>
   <si>
     <t>01550</t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015603 </t>
   </si>
   <si>
     <t>01560</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015894 </t>
   </si>
   <si>
     <t>01589</t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML STAR WARS</t>
+    <t>BOTELLA AQUA 980 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497019229 </t>
   </si>
   <si>
     <t>01922</t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PJ MASKS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020249 </t>
   </si>
   <si>
     <t>02024</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020256 </t>
   </si>
   <si>
     <t>02025</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020263 </t>
   </si>
   <si>
     <t>02026</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020287 </t>
   </si>
   <si>
     <t>02028</t>
   </si>
   <si>
-    <t>PAPELERA POKEMON ROCK</t>
+    <t>DUSTBIN POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022083 </t>
   </si>
   <si>
     <t>02208</t>
   </si>
   <si>
     <t>PAPELERA MICKEY FRESH AIR FUN AND HAPPY DAYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022663 </t>
   </si>
   <si>
     <t>02266</t>
   </si>
   <si>
     <t>PAPELERA FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022694 </t>
   </si>
   <si>
     <t>02269</t>
   </si>
   <si>
-    <t>DUSTBIN STITCH PALMS</t>
+    <t>PAPELERA STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022885 </t>
   </si>
   <si>
     <t>02288</t>
   </si>
   <si>
     <t>DUSTBIN MINNIE MAD ABOUT SHOPPING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024346 </t>
   </si>
   <si>
     <t>02434</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024353 </t>
   </si>
   <si>
     <t>02435</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024360 </t>
   </si>
   <si>
     <t>02436</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024544 </t>
   </si>
   <si>
     <t>02454</t>
   </si>
   <si>
-    <t>CAJA CLICK 7 L GABBY\'S DOLLHOUSE</t>
+    <t>STORAGE CLICK BOX 7 L GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024551 </t>
   </si>
   <si>
     <t>02455</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024568 </t>
   </si>
   <si>
     <t>02456</t>
   </si>
   <si>
     <t>CAJA CLICK 23 L GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028313 </t>
   </si>
   <si>
     <t>02831</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX AVENGERS DUST</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO AVENGERS DUST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028443 </t>
   </si>
   <si>
     <t>02844</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028450 </t>
   </si>
   <si>
     <t>02845</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028467 </t>
   </si>
   <si>
     <t>02846</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033140 </t>
   </si>
   <si>
     <t>03314</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033157 </t>
   </si>
   <si>
     <t>03315</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L MINNIE EDGY BOWS</t>
+    <t>STORAGE CLICK BOX 13 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033164 </t>
   </si>
   <si>
     <t>03316</t>
   </si>
   <si>
     <t>CAJA CLICK 23 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033447 </t>
   </si>
   <si>
     <t>03344</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033454 </t>
   </si>
   <si>
     <t>03345</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L ITS A MICKEY THING</t>
+    <t>CAJA CLICK 13 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033461 </t>
   </si>
   <si>
     <t>03346</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033546 </t>
   </si>
   <si>
     <t>03354</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033553 </t>
   </si>
   <si>
     <t>03355</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080007 </t>
   </si>
   <si>
     <t>08000</t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033560 </t>
   </si>
   <si>
     <t>03356</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L FROZEN ELEMENTS</t>
+    <t>STORAGE CLICK BOX 23 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080472 </t>
   </si>
   <si>
     <t>08047</t>
   </si>
   <si>
     <t>PLATO MICRO POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033645 </t>
   </si>
   <si>
     <t>03364</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033652 </t>
   </si>
   <si>
     <t>03365</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L HELLO KITTY</t>
+    <t>CAJA CLICK 13 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102556 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER CHIBI DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033669 </t>
   </si>
   <si>
     <t>03366</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104789 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104857 </t>
   </si>
   <si>
     <t>TODDLER TRAINING MUG 250 ML MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104956 </t>
   </si>
   <si>
-    <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE MICKEY MOUSE FULL OF SMILES</t>
+    <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET IN GIFT BOX MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104963 </t>
   </si>
   <si>
     <t>SET TODDLER 4 PCS VAJILLA PP (PLATO, CUENCO Y CUBIERTOS) EN CAJA MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497105045 </t>
   </si>
   <si>
     <t>TAZA MICRO 350 ML BING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107018 </t>
   </si>
   <si>
-    <t>BABY 5 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MINNIE MOUSE HEART FULL</t>
+    <t>BIBERON CUELLO ANCHO 150 ML TETINA SILICONA 3 POSICIONES MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107025 </t>
   </si>
   <si>
     <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONSS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107032 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107049 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS WITH HANDLES MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107070 </t>
   </si>
   <si>
     <t>BABY 3 PCS SET IN GIFT BOX (TRAINING MUG, BOWL, SPOON) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107117 </t>
   </si>
   <si>
-    <t>MORDEDOR RELLENO DE AGUA MINNIE MOUSE HEART FULL</t>
+    <t>BABY SHAPED WATER FILLED TEETHER IN BLISTER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107230 </t>
   </si>
   <si>
     <t>SUJETA CHUPETES MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107261 </t>
   </si>
   <si>
     <t>TAZA ENTRENAMIENTO FANCY 270 ML CON BOQUILLA DE SILICONA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107292 </t>
   </si>
   <si>
-    <t>TODDLER SILICONE BIB MINNIE MOUSE HEART FULL</t>
+    <t>BABERO DE SILICONA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107513 </t>
   </si>
   <si>
     <t>BABY FRUIT FEEDER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107780 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107858 </t>
   </si>
   <si>
     <t>TODDLER TRAINING MUG 250 ML MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107957 </t>
   </si>
   <si>
     <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET IN GIFT BOX MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107964 </t>
   </si>
   <si>
-    <t>SET TODDLER 4 PCS VAJILLA PP (PLATO, CUENCO Y CUBIERTOS) EN CAJA MINNIE MOUSE HEART FULL</t>
+    <t>TODDLER 4 PCS CHARACTER SHAPED PP SET IN GIFT BOX MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109029 </t>
   </si>
   <si>
     <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109036 </t>
   </si>
   <si>
     <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109241 </t>
   </si>
   <si>
     <t>VASO 360 ENTRENAMIENTO 395 ML STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109661 </t>
   </si>
   <si>
-    <t>TODDLER 2 PCS PP SPOONS TRAVEL SET STITCH CUDDLE ME</t>
+    <t>ESTUCHE TODDLER CON 2 CUCHARAS PP STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109753 </t>
   </si>
   <si>
-    <t>OFFSET MINI WC WITH HANDLES STITCH CUDDLE ME</t>
+    <t>MINI WC CON ASAS STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109951 </t>
   </si>
   <si>
-    <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET STITCH CUDDLE ME</t>
+    <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497110018 </t>
   </si>
   <si>
     <t>WHITE ADAPTABLE DISH MAT (40 CM X 30CM)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497117321 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX LADYBUG PINKCELL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119264 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX VENOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119653 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DEADPOOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122059 </t>
   </si>
   <si>
-    <t>CUENCO CUADRADO DE SILICONA CON VENTOSA MICKEY MOUSE</t>
+    <t>TODDLER SQUARE SILICONE BOWL SUCTION SYSTEM MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122158 </t>
   </si>
   <si>
     <t>CUENCO CUADRADO DE SILICONA CON VENTOSA MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122257 </t>
   </si>
   <si>
     <t>PLATO DIVIDIDO SILICONA MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133154 </t>
   </si>
   <si>
-    <t>TODDLER 2 PCS CHARACTER SHAPED PP CUTLERY SET (SPOON AND FORK) MICKEY MOUSE</t>
+    <t>SET DE 2 CUBIERTOS PP FORMA (CUCHARA Y TENEDOR) MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133253 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS CHARACTER SHAPED PP CUTLERY SET (SPOON AND FORK) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497134854 </t>
   </si>
   <si>
     <t>TODDLER TRAINING MUG 250 ML PEPPA PIG LITTLE ONE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135073 </t>
   </si>
   <si>
     <t>EASY TUMBLER 260 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135202 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE BABY SHARK</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139095 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139149 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139200 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX PEPPA PIG CORE</t>
+    <t>SANDWICHERA MULTIPLE PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139255 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139361 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139521 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML PEPPA PIG CORE 2022</t>
+    <t>ACTIVE CANTEEN 510 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139606 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML  PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139842 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML PEPPA PIG FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139972 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML PEPPA PIG HAZE CRFE</t>
+    <t>BOTELLA ECOZENPREMIUM MEDIANA 620 ML PEPPA PIG HAZE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141074 </t>
   </si>
   <si>
     <t>EASY TUMBLER 260 ML HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497144372 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DEMON SLAYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141203 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154005 </t>
   </si>
   <si>
     <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 400 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154210 </t>
   </si>
   <si>
-    <t>VASO APILABLE TRANSPARENTE 420 ML.</t>
+    <t>STACKABLE TUMBLER 420 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154258 </t>
   </si>
   <si>
     <t>VASO APILABLE PP TRANSPARENTE 420 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154302 </t>
   </si>
   <si>
     <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 430 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141746 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX HARRY POTTER SCHOOL SHIELDS</t>
+    <t>SANDWICHERA RECTANGULAR HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158805 </t>
   </si>
   <si>
     <t>MOJITO TUMBLER PC 450 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160648 </t>
   </si>
   <si>
     <t>SMALL SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160655 </t>
   </si>
   <si>
     <t>MEDIUM SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160662 </t>
   </si>
   <si>
     <t>LARGE SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160679 </t>
   </si>
   <si>
-    <t>PLATO POSTRE TERRA</t>
+    <t>DESSERT PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160686 </t>
   </si>
   <si>
     <t>PLATO LLANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160693 </t>
   </si>
   <si>
     <t>BAJOPLATO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160709 </t>
   </si>
   <si>
-    <t>LITTE SALAD BOWL TERRA</t>
+    <t>ENSALADERA PEQUEÑA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160716 </t>
   </si>
   <si>
     <t>LARGE SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160723 </t>
   </si>
   <si>
     <t>LITTLE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160730 </t>
   </si>
   <si>
     <t>MEDIUM BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160747 </t>
   </si>
   <si>
     <t>LARGE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160754 </t>
   </si>
   <si>
-    <t>PLATO HONDO TERRA</t>
+    <t>DEEP PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160761 </t>
   </si>
   <si>
     <t>PLATO ALA ANCHA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160778 </t>
   </si>
   <si>
     <t>BOL OVALADO PEQUEÑO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160785 </t>
   </si>
   <si>
-    <t>MEDIUM OVAL BOWL TERRA</t>
+    <t>BOL OVALADO MEDIANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160792 </t>
   </si>
   <si>
     <t>LARGE OVAL BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160808 </t>
   </si>
   <si>
     <t>OVAL SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160815 </t>
   </si>
   <si>
     <t>LITTLE SQUARED PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160822 </t>
   </si>
   <si>
     <t>MEDIUM SQUARED PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160839 </t>
   </si>
   <si>
-    <t>PLATO CUADRADO GRANDE TERRA</t>
+    <t>LARGE SQUARED PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160846 </t>
   </si>
   <si>
     <t>FUENTE RECTANGULAR PEQUEÑA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160853 </t>
   </si>
   <si>
     <t>FUENTE RECTANGULAR GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160860 </t>
   </si>
   <si>
-    <t>MOCHA CUP TERRA</t>
+    <t>TAZA MOCA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160877 </t>
   </si>
   <si>
     <t>COFFE CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160884 </t>
   </si>
   <si>
     <t>TEA CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160891 </t>
   </si>
   <si>
     <t>SAUCER TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160907 </t>
   </si>
   <si>
     <t>INDIVIDUAL SAUCE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160914 </t>
   </si>
   <si>
-    <t>SALSERA DOBLE TERRA</t>
+    <t>DOUBLE SAUCE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160921 </t>
   </si>
   <si>
     <t>SALSERA TRIPLE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160938 </t>
   </si>
   <si>
     <t>BANDEJA RECTANGULAR PEQUEÑA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160945 </t>
   </si>
   <si>
-    <t>LARGE RECTANGULAR TRAY TERRA</t>
+    <t>BANDEJA RECTANGULAR GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160952 </t>
   </si>
   <si>
     <t>SMALL SQUARED TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160969 </t>
   </si>
   <si>
     <t>LARGE SQUARED TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160976 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 60 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160983 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 90 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497161706 </t>
   </si>
   <si>
-    <t>VASO ATLANTA PC 42 CL.</t>
+    <t>ATLANTA TUMBLER PC 42 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162000 </t>
   </si>
   <si>
     <t>TAZA MICRO PP 360 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162017 </t>
   </si>
   <si>
     <t>PLATO LLANO PC BLANCO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162024 </t>
   </si>
   <si>
-    <t>PC SOUP PLATE</t>
+    <t>PLATO HONDO PC BLANCO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162031 </t>
   </si>
   <si>
     <t>PC DESSERT PLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162406 </t>
   </si>
   <si>
     <t>FIESTA PITCHER PC 1.9 L.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162628 </t>
   </si>
   <si>
     <t>PILSNER BEER GLASS  PC 420 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162635 </t>
   </si>
   <si>
     <t>PILSNER BEER TUMBLER PC 300 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162666 </t>
   </si>
   <si>
-    <t>JARRA CERVEZA BREMEN PC 550 ML.</t>
+    <t>BEER BREMEN PITCHER PC 550 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162758 </t>
   </si>
   <si>
     <t>COPA DE GIN TONIC PC 780 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162864 </t>
   </si>
   <si>
     <t>COPA MARTINI PC 28 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162888 </t>
   </si>
   <si>
-    <t>MARGARITA PC GLASS 360 ML</t>
+    <t>COPA MARGARITA PC 360 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162918 </t>
   </si>
   <si>
     <t>STOR COPA COCTEL TROPICAL PC TRANSPARENTE 425 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163779 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO PEQUEÑO TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163786 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO MEDIANO TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163793 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO GRANDE TERRA NEGRO</t>
   </si>
@@ -1673,7599 +1673,7599 @@
   <si>
     <t>STOR BANDEJA RECTANGULAR GRANDE TERRA NEGRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163977 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 60 ML TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163984 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 90 ML TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497164509 </t>
   </si>
   <si>
     <t>CUENCO PC BLANCO 120X55 MM.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497164554 </t>
   </si>
   <si>
-    <t>PC WHITE  BOWL 140 MM</t>
+    <t>CUENCO PC BLANCO 140X65 MM.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497165155 </t>
   </si>
   <si>
     <t>TABLE PITCHER PC 2,2 L</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167357 </t>
   </si>
   <si>
     <t>WHITE WATER MELAMINE ASHTRAY (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167364 </t>
   </si>
   <si>
     <t>BLACK WATER MELAMINE ASHTRAY (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167654 </t>
   </si>
   <si>
     <t>WHITE ROUND MELAMINE ASHTRAY (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167661 </t>
   </si>
   <si>
-    <t>CENICERO MELAMINA REDONDO NEGRO (105X33 MM.)</t>
+    <t>BLACK ROUND MELAMINE ASHTRAY (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168071 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168200 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168743 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX LOL SURPRISE ROCK ON</t>
+    <t>SANDWICHERA RECTANGULAR LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497179206 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX FROZEN IRIDESCENT AQUA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497181179 </t>
   </si>
   <si>
     <t>NODO PC PLATE COVER DIAM. 31,8</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183111 </t>
   </si>
   <si>
     <t>PC SCOOP 300 CC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183128 </t>
   </si>
   <si>
     <t>PC SCOOP 600 CC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183142 </t>
   </si>
   <si>
-    <t>PALA 1500 CC.</t>
+    <t>PC SCOOP 1500 CC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497187201 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE CARS RACE READY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497188208 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE MINNIE ELECTRIC DOLL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189045 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML PAW PATROL COMIC</t>
+    <t>TAZA MICRO 390 ML PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189205 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189496 </t>
   </si>
   <si>
     <t>3 PCS KIDS MICRO SET IN STANDARD BOX PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200009 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX AVENGERS  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200023 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX POKEMON UNIVERSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200030 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO STITCH &amp; ANGEL  GTTR</t>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX STITCH &amp; ANGEL  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200184 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200511 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200818 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200832 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER HOUSES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200887 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201075 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201129 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PEPPA PIG PINK FLAMINGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201204 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE CAPIBARA</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201303 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML CAPIBARA</t>
+    <t>EASY SPORT TUMBLER 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201327 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201365 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201495 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204113 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX RICK &amp; MORTY FACES</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA RICK &amp; MORTY FACES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204120 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX RICK &amp; MORTY PICKLET</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA RICK &amp; MORTY PICKLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204304 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204328 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204748 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204946 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML SUBLIMATION ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207077 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML DRAGON BALL</t>
+    <t>EASY PP TUMBLER 260 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207206 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE DRAGON BALL</t>
+    <t>MULTI COMPARTIMENT SANDWICH BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207305 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207329 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML DRAGON BALL</t>
+    <t>BOTELLA SPORT 400 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207343 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML DRAGON BALL</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207404 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207541 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML DRAGON BALL GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211272 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211364 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML UNICORN RAINBOW</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML UNICORN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211463 </t>
   </si>
   <si>
-    <t>CUENCO MICRO UNICORN RAINBOW</t>
+    <t>MICRO BOWL UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211470 </t>
   </si>
   <si>
     <t>PLATO MICRO UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212040 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML GABBY\'S´S DOLLHOUSE</t>
+    <t>TAZA MICRO 390 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212071 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML GABBY\'S´S DOLLHOUSE</t>
+    <t>VASO EASY PEQUEÑO 260 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212101 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML GABBYS DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212200 </t>
   </si>
   <si>
     <t>MULTI COMPARTIMENT SANDWICH BOX GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212279 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212309 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML GABBY\'S DOLLHOUSE</t>
+    <t>EASY SPORT TUMBLER 430 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212316 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML GABBY\'S DOLLHOUSE</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212323 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212347 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML GABBY\'S´S DOLLHOUSE</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212361 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML GABBY\'S´S DOLLHOUSE</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212460 </t>
   </si>
   <si>
     <t>MICRO BOWL GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212477 </t>
   </si>
   <si>
     <t>MICRO PLATE GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212507 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) GABBY\'S DOLLHOUSE BAB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212668 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML GABBY\'S DOLLHOUSE</t>
+    <t>3D FIGURINE TUMBLER 360 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212743 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR GABBY\'S DOLLHOUSE</t>
+    <t>FUNNY SANDWICH BOX GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212941 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML GABBY DOLLHOUSE PARTY AGAIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212972 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML GABBY\'S´S DOLLHOUSE</t>
+    <t>BOTELLA ECOZENPREMIUM MEDIANA 620 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214006 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML SUPER MARIO</t>
+    <t>BOTELLA PP INFANTIL 560 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214013 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214068 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214075 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML SUPER MARIO</t>
+    <t>EASY PP TUMBLER 260 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214174 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) SUPER MARIO</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214198 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214204 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX SUPER MARIO BOX</t>
+    <t>SANDWICHERA MULTIPLE SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214303 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML SUPER MARIO</t>
+    <t>VASO CAÑA EASY 430 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214327 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214341 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214365 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SUPER MARIO &amp; FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214372 </t>
   </si>
   <si>
-    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML SUPER MARIO FUN EMOTION</t>
+    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214464 </t>
   </si>
   <si>
     <t>CUENCO MICRO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214471 </t>
   </si>
   <si>
-    <t>MICRO PLATE SUPER MARIO</t>
+    <t>PLATO MICRO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214747 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX SUPER MARIO</t>
+    <t>SANDWICHERA RECTANGULAR SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214778 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214792 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214860 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML SUPER MARIO</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214945 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML SUPER MARIO COLORFUL TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262045 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML DINOSAUR</t>
+    <t>TAZA MICRO 390 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262076 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML DINOSAUR</t>
+    <t>VASO EASY PEQUEÑO 260 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262205 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262304 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML DINO RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262328 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262342 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML DINOSAUR</t>
+    <t>ALUMINIUM BOTTLE 400 ML DINO RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262366 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML DINOSAUR</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML DINO RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262540 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262663 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML DINOSAUR</t>
+    <t>VASO FIGURITA 3D 360 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262748 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX DINOSAUR</t>
+    <t>SANDWICHERA RECTANGULAR DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497290543 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497315017 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335206 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE TOY STORY 3 LOTSO</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335305 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML TOY STORY LOTSO</t>
+    <t>EASY SPORT TUMBLER 430 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335329 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML TOY STORY 3 LOTSO</t>
+    <t>SPORT BOTTLE 400 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335367 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335497 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335510 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335572 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX TOY STORY 3 LOTSO</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335749 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX TOY STORY 3 LOTSO</t>
+    <t>SANDWICHERA RECTANGULAR TOY STORY LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335916 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML TOY STORY 3 LOTSO</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497350209 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX FROZEN II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497379200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404001 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404018 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404025 </t>
   </si>
   <si>
-    <t>BOTELLA ROBOT CON CIERRE 550 ML MINECRAFT</t>
+    <t>SAFETY LOCK SQUARE BOTTLE 550 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404063 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404070 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404131 </t>
   </si>
   <si>
-    <t>3D ECOZEN FIGURINE BOTTLE 560 ML MINECRAFT</t>
+    <t>BOTELLA FIGURITA 3D 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404193 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404209 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404308 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404322 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404360 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML MINECRAFT</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404384 </t>
   </si>
   <si>
     <t>SANDWICHERA URBAN MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404407 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO INFANTIL 600 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404544 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML MINECRAFT OVERVIEW</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML MINECRAFT OVERVIEW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404605 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404667 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404742 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404834 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404872 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 3D 440 ML EN CAJA REGALO MINECRAFT</t>
+    <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404971 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405039 </t>
   </si>
   <si>
     <t>BOTELLA PP INFANTIL 560 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405046 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML SONIC</t>
+    <t>TAZA MICRO 390 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405060 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML SONIC</t>
+    <t>VASO EASY GRANDE 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405176 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405190 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405206 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SONIC</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405305 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML SONIC</t>
+    <t>EASY SPORT TUMBLER 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405312 </t>
   </si>
   <si>
     <t>BOTELLA PP PLAYGROUND 410 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405329 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML SONIC</t>
+    <t>BOTELLA SPORT 400 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405343 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML SONIC</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405367 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405381 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405404 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405466 </t>
   </si>
   <si>
-    <t>CUENCO MICRO SONIC</t>
+    <t>MICRO BOWL SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405473 </t>
   </si>
   <si>
-    <t>PLATO MICRO SONIC</t>
+    <t>MICRO PLATE SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405503 </t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405701 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML SONIC</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405749 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX SONIC</t>
+    <t>SANDWICHERA RECTANGULAR SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405947 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML SONIC REAL SPEED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406357 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL GIRL GO SKYE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497407347 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML MINECRAFT CREEPER GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408047 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML MINECRAFT CREEPER GREEN</t>
+    <t>MICRO MUG 390 ML MINECRAFT CREEPER GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409358 </t>
   </si>
   <si>
-    <t>HUCHA METALICA ONE PIECE</t>
+    <t>METALLIC MONEY BANK ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409457 </t>
   </si>
   <si>
     <t>HUCHA METALICA BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412044 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>TAZA MICRO 390 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412051 </t>
   </si>
   <si>
-    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX PEPPA PIG CORE</t>
+    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412068 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412075 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412143 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML PEPPA PIG CORE 202</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412174 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PEPPA PIG KINDNESS COUNTS</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412181 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) PEPPA PIG</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412198 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412303 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>VASO CAÑA EASY 430 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412310 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412341 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412464 </t>
   </si>
   <si>
     <t>MICRO BOWL PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412471 </t>
   </si>
   <si>
     <t>MICRO PLATE PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412600 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PEPPA CORE 2022</t>
+    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PEPPA CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497414352 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT THE MOVIE</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT THE MOVIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497442201 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE MICKEY WATERCOLORS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497446742 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 17 OZ IN GIFT BOX POKEMON PIKACHU</t>
+    <t>TAZA CERAMICA 3D 500 ML EN CAJA REGALO POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497446759 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX POKEMON POKEBALL</t>
+    <t>TAZA CERAMICA 3D 490 ML EN CAJA REGALO POKEMON POKEBALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447459 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447756 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447954 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK SUPERMARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448258 </t>
   </si>
   <si>
-    <t>HUCHA METALICA POKEMON DISTORTION</t>
+    <t>METALLIC MONEY BANK POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448456 </t>
   </si>
   <si>
-    <t>HUCHA METALICA DRAGON BALL SUPER</t>
+    <t>METALLIC MONEY BANK DRAGON BALL SUPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448654 </t>
   </si>
   <si>
     <t>HUCHA METALICA UNICORN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448753 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK SONIC</t>
+    <t>HUCHA METALICA SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448951 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK STITCH PALMS</t>
+    <t>HUCHA METALICA STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449057 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449255 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449354 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449453 </t>
   </si>
   <si>
-    <t>HUCHA METALICA MICKEY HAS FUN</t>
+    <t>METALLIC MONEY BANK MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449552 </t>
   </si>
   <si>
-    <t>HUCHA METALICA MINNIE BOLD FLORALS</t>
+    <t>METALLIC MONEY BANK MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449651 </t>
   </si>
   <si>
     <t>HUCHA METALICA PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449859 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK PRINCESS BE YOUTIFUL</t>
+    <t>HUCHA METALICA PRINCESS BE YOUTIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450053 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK HELLO KITTY</t>
+    <t>HUCHA METALICA HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450152 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450251 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497461004 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462353 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY INK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462551 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY POEMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464111 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN LOGO</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN LOGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464128 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464319 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA SUPERMAN ICON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464326 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN CITY</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPERMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486663 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486694 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497496013 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501205 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX IT´S A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501748 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR MICKEY COOL SUMMER</t>
+    <t>FUNNY SANDWICH BOX MICKEY COOL SUMMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506040 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506064 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506071 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML BLUEY</t>
+    <t>VASO EASY PEQUEÑO 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506101 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML BLUEY AS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506170 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506187 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) (SPOON AND FORK) SET BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506194 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506200 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE BLUEY</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506224 </t>
   </si>
   <si>
     <t>ROBOT PARED SENCILLA 465 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506255 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506262 </t>
   </si>
   <si>
-    <t>PP COOL MUG 530 ML BLUEY</t>
+    <t>TAZA RAMBLER PP 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506279 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506347 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506354 </t>
   </si>
   <si>
-    <t>ROBOT ESPACIAL 280 ML BLUEY</t>
+    <t>SPACE CANTEEN 280 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506361 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML BLUEY</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506378 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SUPREMA BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506385 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX BLUEY</t>
+    <t>SANDWICHERA URBAN BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506415 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML BLUEY</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506422 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506439 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506460 </t>
   </si>
   <si>
     <t>MICRO BOWL BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506477 </t>
   </si>
   <si>
-    <t>PLATO MICRO  BLUEY</t>
+    <t>MICRO PLATE BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506514 </t>
   </si>
   <si>
-    <t>BOTELLA SIPPER 350 ML BLUEY</t>
+    <t>CHARACTER SIPPER BOTTLE 350 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506521 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506538 </t>
   </si>
   <si>
-    <t>RECTANGULAR INSULATED BAG BLUEY</t>
+    <t>BOLSA MERIENDA AISLANTE RECTANGULAR BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506545 </t>
   </si>
   <si>
-    <t>DRAWSTRING LUNCH BAG BLUEY</t>
+    <t>BOLSA MERIENDA BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506583 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506606 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506620 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506644 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML BLUEY CANDY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506668 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML BLUEY</t>
+    <t>3D FIGURINE TUMBLER 360 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506699 </t>
   </si>
   <si>
     <t>ROBOT POP UP 450 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506736 </t>
   </si>
   <si>
     <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA REGALO BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506743 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX BLUEY</t>
+    <t>SANDWICHERA RECTANGULAR BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506750 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506828 </t>
   </si>
   <si>
     <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506903 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506910 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506927 </t>
   </si>
   <si>
-    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR BLUEY</t>
+    <t>NON SLIP BICOLOR PREMIUM PLATE BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506958 </t>
   </si>
   <si>
-    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML BLUEY</t>
+    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506972 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510078 </t>
   </si>
   <si>
-    <t>EASY TUMBLER 260 ML FROZEN II BLUE FOREST</t>
+    <t>VASO EASY PEQUEÑO 260 ML FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510207 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX FROZEN II ELEMENTS</t>
+    <t>SANDWICHERA MULTIPLE FROZEN II ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510740 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511174 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY SET IN POLYBAG MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511204 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE MINNIE SO EDGY BOWS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX MINNIE SO EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511495 </t>
   </si>
   <si>
-    <t>SET MICRO 3 PCS MINNIE FEEL GOOD</t>
+    <t>3 PCS KIDS MICRO SET IN STANDARD BOX MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511747 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512041 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML DISNEY PRINCESS TRUE</t>
+    <t>TAZA MICRO 390 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512065 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML DISNEY PRINCESS TRUE</t>
+    <t>VASO EASY GRANDE 430 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512072 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512201 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PRINCESS BRIGHT &amp; BOLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512324 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512744 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR DISNEY PRINCESS TRUE</t>
+    <t>FUNNY SANDWICH BOX DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513048 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML SPIDERMAN STREETS</t>
+    <t>MICRO MUG 390 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513079 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513208 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN URBAN WEB</t>
+    <t>SANDWICHERA MULTIPLE SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513307 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML SPIDERMAN STREETS</t>
+    <t>VASO CAÑA EASY 430 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513499 </t>
   </si>
   <si>
     <t>3 PCS KIDS MICRO SET IN STANDARD BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513741 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515073 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML CARS LETS RACE</t>
+    <t>EASY PP TUMBLER 260 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515202 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE CARS STICKERS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515301 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515325 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML CARS LETS RACE</t>
+    <t>BOTELLA SPORT 400 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515349 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML CARS STICKERS</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515745 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497577200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS ROLLING THUNDER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497577743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX AVENGERS COMIC HEROES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497590445 </t>
   </si>
   <si>
-    <t>VASO CON CAÑA Y TAPA 3D 535 ML MICKEY MOUSE</t>
+    <t>3D LID STRAW TUMBLER 535 ML MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497595440 </t>
   </si>
   <si>
-    <t>VASO CON CAÑA Y TAPA 3D 535 ML MINNIE MOUSE</t>
+    <t>3D LID STRAW TUMBLER 535 ML MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605514 </t>
   </si>
   <si>
     <t>PLATO DIVIDIDO RECTANGULAR ST BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605620 </t>
   </si>
   <si>
-    <t>RECTANGULAR DIVIDED PLATE ST STITCH</t>
+    <t>PLATO DIVIDIDO RECTANGULAR ST STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605712 </t>
   </si>
   <si>
-    <t>EASY HOLD MICRO MUG 400 ML BLUEY PLAY</t>
+    <t>TAZA MICRO EASY HOLD 400 ML BLUEY PLAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605729 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605743 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605767 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605774 </t>
   </si>
   <si>
-    <t>TAZA MICRO EASY HOLD 400 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>EASY HOLD MICRO MUG 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605828 </t>
   </si>
   <si>
-    <t>TAZA MICRO EASY HOLD 400 ML SPIDERMAN MOVING TARGET</t>
+    <t>EASY HOLD MICRO MUG 400 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605835 </t>
   </si>
   <si>
     <t>TAZA MICRO EASY HOLD 400 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497606252 </t>
   </si>
   <si>
-    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML BLUEY</t>
+    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497606702 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML BLUEY</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742141 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742233 </t>
   </si>
   <si>
     <t>LARGE ECOZEN HYDRO BOTTLE 540 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742424 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742554 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742677 </t>
   </si>
   <si>
-    <t>TAZA ANTIVUELCO PP 410 ML FROZEN VIOLET</t>
+    <t>DROP SAFE PP MUG 410 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742745 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742790 </t>
   </si>
   <si>
-    <t>DROP SAFE PP TUMBLER 470 ML FROZEN VIOLET</t>
+    <t>VASO ANTIVUELCO PP 470 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742875 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743674 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743742 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR MICKEY MOUSE BETTER TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743797 </t>
   </si>
   <si>
     <t>VASO ANTIVUELCO PP 470 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743872 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744152 </t>
   </si>
   <si>
-    <t>SET EASY 5 PCS (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) EN ESTUCHE MINNIE MOUSE SPRING LOOK</t>
+    <t>5 PCS EASY SET (PLATE, BOWL, 260 ML TUMBLER AND CUTLERY) IN BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744381 </t>
   </si>
   <si>
     <t>SANDWICHERA URBAN MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744428 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744671 </t>
   </si>
   <si>
-    <t>DROP SAFE PP MUG 410 ML FLOWER POWER</t>
+    <t>TAZA ANTIVUELCO PP 410 ML MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744749 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744794 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744855 </t>
   </si>
   <si>
-    <t>SET 5 PCS ANTIDESLIZANTE PREMIUM BICOLOR (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) EN CAJA MINNIE MOUSE BEING MORE MINNIE</t>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET IN STANDARD BOX MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744879 </t>
   </si>
   <si>
     <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744978 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINNIE MOUSE BEING MORE MINNIE</t>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745043 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745074 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745326 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745746 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746040 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML PAW PATROL PUP POWER</t>
+    <t>MICRO MUG 390 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746064 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746071 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746187 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY SET PAW PATROL PUP POWER</t>
+    <t>SET DE 2 CUBIERTOS METALICOS PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746361 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746675 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746422 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML PAW PATROL PUP POWER</t>
+    <t>ACTIVE CANTEEN 510 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746743 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746507 </t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748938 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML SONIC</t>
+    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749096 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749119 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS PARADISE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749492 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749683 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749881 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO GROGU MANDALORIAN</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX GROGU MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750047 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750061 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750078 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML STITCH PALMS</t>
+    <t>VASO EASY PEQUEÑO 260 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750092 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750108 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750115 </t>
   </si>
   <si>
     <t>EASY PP BOWL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750122 </t>
   </si>
   <si>
     <t>EASY PP PLATE STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750146 </t>
   </si>
   <si>
-    <t>BOTELLA SQUARE 510 ML STITCH</t>
+    <t>SQUARE WATER BOTTLE 510 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750177 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) STITCH PALMS</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750191 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750207 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX STITCH PALMS</t>
+    <t>SANDWICHERA MULTIPLE STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750221 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 ML STITCH DRAWING</t>
+    <t>ROBOT PARED SENCILLA 465 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750252 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750566 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750580 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750603 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750672 </t>
   </si>
   <si>
-    <t>TAZA ANTIVUELCO PP 410 ML STITCH ALOHA</t>
+    <t>DROP SAFE PP MUG 410 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750689 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750696 </t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML STITCH PALMS</t>
+    <t>ROBOT POP UP 450 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750726 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750733 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750740 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750795 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750832 </t>
   </si>
   <si>
     <t>BOTELLA AVENTURA ECOZEN 650 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750856 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750870 </t>
   </si>
   <si>
-    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML STITCH ALOHA</t>
+    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750900 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750917 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750924 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750948 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML STITCH TROUBLEMAKER</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML STITCH TROUBLEMAKER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750955 </t>
   </si>
   <si>
-    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML STITCH</t>
+    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750979 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755783 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MICKEY MOUSE VINTAGE YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750993 </t>
   </si>
   <si>
-    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX STITCH PALMS</t>
+    <t>SANDWICHERA MULTIPLE XL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755851 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755899 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756186 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756438 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757053 </t>
   </si>
   <si>
-    <t>BOLSA AISLANTE FRIENDLY MINNIE MOUSE GARDENING</t>
+    <t>INSULATED FRIENDLY DRAWSTRING BAG MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757091 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO TREND 755 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757152 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757183 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757251 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757268 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757312 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757343 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757367 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757893 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757930 </t>
   </si>
   <si>
     <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757961 </t>
   </si>
   <si>
-    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML POKEMON CRAZY MESS</t>
+    <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757985 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758364 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SQUISHMALLOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758555 </t>
   </si>
   <si>
-    <t>BOLSA AISLANTE FRIENDLY STITCH</t>
+    <t>INSULATED FRIENDLY DRAWSTRING BAG STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758593 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO TREND 755 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758654 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758685 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX STITCH</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758869 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758883 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758890 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML STITCH</t>
+    <t>AQUA BOTTLE 980 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758937 </t>
   </si>
   <si>
     <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759156 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759187 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX SUPER MARIO</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759378 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO BRAND NEW DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759439 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759460 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787593 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 3D 420 ML EN CAJA REGALO STITCH COCONUT</t>
+    <t>CERAMIC 3D MUG 14 OZ IN GIFT BOX STITCH COCONUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759484 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ANTIVUELCO 300 ML SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759491 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML SUPER MARIO</t>
+    <t>BOTELLA AQUA 980 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497807208 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808540 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML POKEMON COLOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810031 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810048 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810062 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML FROZEN AUTUM LEAVES</t>
+    <t>LARGE EASY PP TUMBLER 430 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810079 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810093 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810109 </t>
   </si>
   <si>
-    <t>SCHOOL BOTTLE 370 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA SCHOOL 370 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810116 </t>
   </si>
   <si>
     <t>PP EASY BOWL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810123 </t>
   </si>
   <si>
     <t>EASY PP PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810147 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810154 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810178 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) FROZEN AUTUM LEAVES</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810185 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810192 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810208 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX FROZEN SNOWY TALE</t>
+    <t>SANDWICHERA MULTIPLE FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810222 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810253 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810260 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810277 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810307 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML FROZEN AUTUM LEAVES</t>
+    <t>EASY SPORT TUMBLER 430 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810314 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML FROZEN SNOWY TALE</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810321 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810345 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810352 </t>
   </si>
   <si>
-    <t>SPACE CANTEEN 280 ML FROZEN AUTUM LEAVES</t>
+    <t>ROBOT ESPACIAL 280 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810369 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810376 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810383 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810406 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810413 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PEQUEÑA 475 ML FROZEN SNOWY TALE</t>
+    <t>SMALL ECOZEN BOTTLE 475 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810420 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810437 </t>
   </si>
   <si>
     <t>SANDWICHERA ASKER FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810451 </t>
   </si>
   <si>
-    <t>DRAWSTRING LUNCH BAG FROZEN AUTUMN LEAVES</t>
+    <t>BOLSA MERIENDA FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810468 </t>
   </si>
   <si>
     <t>MICRO BOWL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810475 </t>
   </si>
   <si>
     <t>MICRO PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810505 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810512 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810529 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML FROZEN SNOWY TALE</t>
+    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810536 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA AISLANTE RECTANGULAR FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810543 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810550 </t>
   </si>
   <si>
-    <t>EASY HOLD SPORT BOTTLE 380 ML FROZEN AUTUM LEAVES</t>
+    <t>BOTELLA SPORT EASY HOLD 380 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810567 </t>
   </si>
   <si>
-    <t>PP COOL MUG 530 ML FROZEN SNOWY TALE</t>
+    <t>TAZA RAMBLER PP 530 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810581 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810604 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810666 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810697 </t>
   </si>
   <si>
-    <t>ROBOT POP UP 450 ML FROZEN AUTUM LEAVES</t>
+    <t>POP UP CANTEEN 450 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810727 </t>
   </si>
   <si>
-    <t>BOTELLA PP GRANDE DISCOVERY 640 ML FROZEN</t>
+    <t>DISCOVERY LARGE PP BOTTLE 640 ML FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810734 </t>
   </si>
   <si>
     <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810741 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX FROZEN AUTUM LEAVES</t>
+    <t>SANDWICHERA RECTANGULAR FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810833 </t>
   </si>
   <si>
-    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA AVENTURA ECOZEN 650 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810857 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810895 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810901 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810918 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810925 </t>
   </si>
   <si>
-    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR FROZEN SNOWY TALE</t>
+    <t>NON SLIP BICOLOR PREMIUM PLATE FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810949 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML FROZEN FLOWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810956 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810970 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811342 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811359 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811366 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811373 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811380 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN MICKEY HAS FUN</t>
+    <t>URBAN SANDWICH BOX MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811403 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML MICKEY TRUE CHAMPIONS</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811410 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PEQUEÑA 475 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811427 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA ACTIVE 510 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811434 </t>
   </si>
   <si>
-    <t>ASKER LUNCH BOX MICKEY TRUE CHAMPIONS</t>
+    <t>SANDWICHERA ASKER MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811458 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811465 </t>
   </si>
   <si>
     <t>MICRO BOWL MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811472 </t>
   </si>
   <si>
     <t>MICRO PLATE MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811496 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML MICKEY HURRAY</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML MICKEY HURRAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811502 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA MICKEY HAS FUN</t>
+    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811519 </t>
   </si>
   <si>
     <t>BOTELLA SIPPER 350 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811526 </t>
   </si>
   <si>
-    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811533 </t>
   </si>
   <si>
-    <t>RECTANGULAR INSULATED BAG MICKEY HAS FUN</t>
+    <t>BOLSA MERIENDA AISLANTE RECTANGULAR MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811540 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811557 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811564 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812073 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812097 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS MINNIE SUNSHINE</t>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812103 </t>
   </si>
   <si>
     <t>BOTELLA SCHOOL 370 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812110 </t>
   </si>
   <si>
     <t>CUENCO EASY PP MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812127 </t>
   </si>
   <si>
-    <t>EASY PP PLATE MINNIE BOLD FLORALS</t>
+    <t>PLATO EASY PP MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812141 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812158 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812172 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812189 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812196 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL MINNIE BOLD FLORALS</t>
+    <t>EASY OFFSET PLACEMAT MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812202 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812226 </t>
   </si>
   <si>
     <t>ROBOT PARED SENCILLA 465 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812257 </t>
   </si>
   <si>
-    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812264 </t>
   </si>
   <si>
-    <t>RECTANGULAR DIVIDED PLATE ST MINNIE BOLD FLORALS</t>
+    <t>PLATO DIVIDIDO RECTANGULAR ST MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812271 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812301 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812318 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812325 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML MINNIE BOLD FLORALS</t>
+    <t>SPORT BOTTLE 400 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812349 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML MINNIE SUNSHINE</t>
+    <t>ALUMINIUM BOTTLE 400 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812356 </t>
   </si>
   <si>
     <t>ROBOT ESPACIAL 280 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812363 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812370 </t>
   </si>
   <si>
-    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MINNIE SUNSHINE</t>
+    <t>SANDWICHERA MULTIPLE SUPREMA MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812387 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812400 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812417 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812424 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812431 </t>
   </si>
   <si>
-    <t>SANDWICHERA ASKER MINNIE SUNSHINE</t>
+    <t>ASKER LUNCH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812455 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA MINNIE  BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812462 </t>
   </si>
   <si>
     <t>CUENCO MICRO MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812479 </t>
   </si>
   <si>
-    <t>MICRO PLATE MINNIE BOLD FLORALS</t>
+    <t>PLATO MICRO MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812493 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML MINNIE DOTTY CUTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812509 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812516 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812523 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812530 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA AISLANTE RECTANGULAR MINNIE BOLD FLORALS</t>
+    <t>RECTANGULAR INSULATED BAG MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812547 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML MINNIE SUNSHINE</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812554 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812561 </t>
   </si>
   <si>
-    <t>PP COOL MUG 530 ML MINNIE SUNSHINE</t>
+    <t>TAZA RAMBLER PP 530 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812585 </t>
   </si>
   <si>
-    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812608 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812660 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812691 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812738 </t>
   </si>
   <si>
-    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO MINNIE BOLD FLORALS</t>
+    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812745 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR MINNIE BOLD FLORALS</t>
+    <t>FUNNY SANDWICH BOX MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812752 </t>
   </si>
   <si>
     <t>SET 4 PCS VAJILLA PP FORMA (PLATO, CUENTCO Y CUBIERTOS) EN CAJA MINNIE MOUSE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812837 </t>
   </si>
   <si>
-    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA AVENTURA ECOZEN 650 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812851 </t>
   </si>
   <si>
-    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX MINNIE SUNSHINE</t>
+    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812899 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812905 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812912 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812929 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812950 </t>
   </si>
   <si>
-    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML MINNIE SUNSHINE</t>
+    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812974 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812981 </t>
   </si>
   <si>
     <t>BOTELLA PP GRANDE DISCOVERY 640 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812998 </t>
   </si>
   <si>
-    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX MINNIE SUNSHINE</t>
+    <t>SANDWICHERA MULTIPLE XL MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816033 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816064 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816071 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816095 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS PAW PATROL BOY RESCUE PUPS</t>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816101 </t>
   </si>
   <si>
     <t>BOTELLA SCHOOL 370 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816118 </t>
   </si>
   <si>
     <t>CUENCO EASY PP PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816125 </t>
   </si>
   <si>
-    <t>EASY PP PLATE PAW PATROL BOY RESCUE PUPS</t>
+    <t>PLATO EASY PP PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816149 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816156 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816170 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816187 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816194 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL PAW PATROL BOY RESCUE PUPS</t>
+    <t>EASY OFFSET PLACEMAT PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816200 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816224 </t>
   </si>
   <si>
     <t>ROBOT PARED SENCILLA 465 ML PAW PATROL BOY RESCUE PUPSS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816255 </t>
   </si>
   <si>
-    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816262 </t>
   </si>
   <si>
-    <t>RECTANGULAR DIVIDED PLATE ST PAW PATROL BOY RESCUE PUPS</t>
+    <t>PLATO DIVIDIDO RECTANGULAR ST PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816279 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816316 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816323 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>SPORT BOTTLE 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816347 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>ALUMINIUM BOTTLE 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816354 </t>
   </si>
   <si>
     <t>ROBOT ESPACIAL 280 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816361 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816378 </t>
   </si>
   <si>
-    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
+    <t>SANDWICHERA MULTIPLE SUPREMA PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816408 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816415 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816422 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816439 </t>
   </si>
   <si>
-    <t>SANDWICHERA ASKER PAW PATROL BOY RESCUE PUPS</t>
+    <t>ASKER LUNCH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816453 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816460 </t>
   </si>
   <si>
     <t>CUENCO MICRO PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816477 </t>
   </si>
   <si>
-    <t>MICRO PLATE PAW PATROL BOY RESCUE PUPS</t>
+    <t>PLATO MICRO PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816507 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816514 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816521 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816538 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816545 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816552 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT EASY HOLD 380 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>EASY HOLD SPORT BOTTLE 380 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816569 </t>
   </si>
   <si>
     <t>TAZA RAMBLER PP 530 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816583 </t>
   </si>
   <si>
-    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816606 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816668 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816699 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816729 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816736 </t>
   </si>
   <si>
-    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO PAW PATROL BOY RESCUE PUPS</t>
+    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816743 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR PAW PATROL BOY RESCUE PUPS</t>
+    <t>FUNNY SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816828 </t>
   </si>
   <si>
     <t>BOTELLA AVENTURA ECOZEN 460 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816859 </t>
   </si>
   <si>
-    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX PAW PATROL BOY RESCUE PUPS</t>
+    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816897 </t>
   </si>
   <si>
-    <t>SNACK SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
+    <t>SANDWICHERA SNACK PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816903 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816910 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816927 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816941 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML PAW PATROL UNIVERSE SKY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816958 </t>
   </si>
   <si>
-    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816972 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816996 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE XL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817047 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML HELLO KITTY</t>
+    <t>TAZA MICRO 390 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817078 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817207 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817306 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817344 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817429 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML HELLO KITTY</t>
+    <t>SPORT BOTTLE 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817467 </t>
   </si>
   <si>
     <t>CUENCO MICRO HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817474 </t>
   </si>
   <si>
     <t>PLATO MICRO HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817535 </t>
   </si>
   <si>
-    <t>RECTANGULAR INSULATED BAG HELLO KITTY</t>
+    <t>BOLSA MERIENDA AISLANTE RECTANGULAR HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817603 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML HELLO KITTY</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817610 </t>
   </si>
   <si>
     <t>FLEXI HANDLE ALUMINIUM BOTTLE 760 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817665 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817849 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817948 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML HELLO KITTY PHOTOGENIC</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML HELLO KITTY PHOTOGENIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818044 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>MICRO MUG 390 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818068 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818075 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>VASO EASY PEQUEÑO 260 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818174 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PAW PATROL GIRL SUPERPOWERS</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818198 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818204 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818303 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818310 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818327 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>SPORT BOTTLE 400 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818341 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818365 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818389 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
+    <t>SANDWICHERA URBAN PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818402 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818464 </t>
   </si>
   <si>
     <t>MICRO BOWL PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818471 </t>
   </si>
   <si>
     <t>MICRO PLATE PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818501 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PAW PATROL GIRL SUPERPOWERS</t>
+    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818549 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818600 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818662 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>VASO FIGURITA 3D 360 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818747 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
+    <t>SANDWICHERA RECTANGULAR PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818945 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML PAW PATROL GIRL COOL GIRL TIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820030 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820047 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820061 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML PRINCESS BEYOU TIFUL</t>
+    <t>LARGE EASY PP TUMBLER 430 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820078 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML PRINCESS BEYOU TIFUL</t>
+    <t>EASY PP TUMBLER 260 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820177 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820184 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PRINCESS COURAGEOUS HEART</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820191 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT PRINCESS BEYOU TIFUL</t>
+    <t>MANTEL INDIVIDUAL PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820207 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820306 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820313 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820320 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML PRINCESS BEYOU TIFUL</t>
+    <t>SPORT BOTTLE 400 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820344 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820368 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PRINCESS COURAGEOUS HEART</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820382 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX PRINCESS BEYOU TIFUL</t>
+    <t>SANDWICHERA URBAN PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820405 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820467 </t>
   </si>
   <si>
     <t>MICRO BOWL PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820474 </t>
   </si>
   <si>
     <t>MICRO PLATE PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820504 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PRINCESS BEYOU TIFUL</t>
+    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820603 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML PRINCESS COURAGEOUS HEART</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820665 </t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820696 </t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML PRINCESS BEYOU TIFUL</t>
+    <t>ROBOT POP UP 450 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820740 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX PRINCESS BEYOU TIFUL</t>
+    <t>SANDWICHERA RECTANGULAR PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828043 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828074 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828203 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828302 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML HELLO KITTY AND FRIENDS</t>
+    <t>EASY SPORT TUMBLER 430 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828326 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML HELLO KITTY AND FRIENDS</t>
+    <t>SPORT BOTTLE 400 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828340 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828845 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX HELLO KITTY AND FRIENDS</t>
+    <t>SANDWICHERA RECTANGULAR HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835034 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA PP INFANTIL 560 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835041 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835065 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835072 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835096 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS SPIDERMAN MOVING TARGET</t>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835102 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML SPIDERMAN MOVING TARGET</t>
+    <t>SCHOOL BOTTLE 370 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835119 </t>
   </si>
   <si>
     <t>CUENCO EASY PP SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835126 </t>
   </si>
   <si>
-    <t>EASY PP PLATE SPIDERMAN MOB RULES</t>
+    <t>PLATO EASY PP SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835140 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA SQUARE 510 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835157 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835171 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835188 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835195 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL SPIDERMAN MOB RULES</t>
+    <t>EASY OFFSET PLACEMAT SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835201 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SPIDERMAN MOVING TARGET</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835225 </t>
   </si>
   <si>
     <t>ROBOT PARED SENCILLA 465 ML SPIDERMAN MOB RULESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835256 </t>
   </si>
   <si>
-    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835263 </t>
   </si>
   <si>
-    <t>RECTANGULAR DIVIDED PLATE ST SPIDERMAN MOB RULES</t>
+    <t>PLATO DIVIDIDO RECTANGULAR ST SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835270 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835300 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835317 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835324 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835348 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML SPIDERMAN MOVING TARGET</t>
+    <t>ALUMINIUM BOTTLE 400 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835355 </t>
   </si>
   <si>
     <t>ROBOT ESPACIAL 280 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835362 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835379 </t>
   </si>
   <si>
-    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX SPIDERMAN MOVING TARGET</t>
+    <t>SANDWICHERA MULTIPLE SUPREMA SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835386 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX SPIDERMAN MOB RULES</t>
+    <t>SANDWICHERA URBAN SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835409 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835416 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835423 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835430 </t>
   </si>
   <si>
-    <t>SANDWICHERA ASKER SPIDERMAN MOVING TARGET</t>
+    <t>ASKER LUNCH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835454 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA SPIDERMAN MOB RULES</t>
+    <t>DRAWSTRING LUNCH BAG SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835461 </t>
   </si>
   <si>
     <t>CUENCO MICRO SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835478 </t>
   </si>
   <si>
-    <t>MICRO PLATE SPIDERMAN MOB RULES</t>
+    <t>PLATO MICRO SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835508 </t>
   </si>
   <si>
-    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SPIDERMAN MOB RULES</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835515 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835522 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835539 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835546 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835553 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT EASY HOLD 380 ML SPIDERMAN MOB RULES</t>
+    <t>EASY HOLD SPORT BOTTLE 380 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835560 </t>
   </si>
   <si>
     <t>TAZA RAMBLER PP 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835584 </t>
   </si>
   <si>
     <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835607 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835669 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835690 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835720 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835737 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835744 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR SPIDERMAN MOB RULES</t>
+    <t>FUNNY SANDWICH BOX SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835836 </t>
   </si>
   <si>
     <t>BOTELLA AVENTURA ECOZEN 650 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835850 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835898 </t>
   </si>
   <si>
-    <t>SNACK SANDWICH BOX SPIDERMAN MOVING TARGET</t>
+    <t>SANDWICHERA SNACK SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835904 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835911 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835928 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835942 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML SPIDERMAN JUMPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835959 </t>
   </si>
   <si>
-    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML SPIDERMAN MOVING TARGET</t>
+    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835973 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML SPIDERMAN MOVING TARGET</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835997 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE XL SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855087 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML BATMAN SYMBOL</t>
+    <t>VASO EASY PEQUEÑO 260 ML BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855209 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX BATMAN SYMBOL</t>
+    <t>SANDWICHERA MULTIPLE BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855759 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497857678 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CHUCKY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858071 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858200 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE HOTWHEELS BLUE FIRE</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858309 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML HOTWHEELS BLUE FIRE</t>
+    <t>EASY SPORT TUMBLER 430 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858323 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML HOTWHEELS BLUE FIRE</t>
+    <t>SPORT BOTTLE 400 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858743 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497867745 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR PAW PATROL GIRLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497874682 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX UNICORN ACADEMY</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA UNICORN ACADEMY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875511 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML SIMPSONS HOMER</t>
+    <t>BOTELLA HIDRO 850 ML SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875559 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SIMPSONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875764 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SIMPSONS HOMER FACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875795 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875870 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO SIMPSONS HOMER FACE</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SIMPSONS HOMER FACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879076 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML NARUTO</t>
+    <t>EASY PP TUMBLER 260 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879144 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879366 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML NARUTO</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879403 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML NARUTO</t>
+    <t>VASO CAÑA EASY 430 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879427 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879519 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879847 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880218 </t>
   </si>
   <si>
-    <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO FROZEN</t>
+    <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880225 </t>
   </si>
   <si>
-    <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO MICKEY</t>
+    <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880249 </t>
   </si>
   <si>
     <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880270 </t>
   </si>
   <si>
-    <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  SPIDERMAN</t>
+    <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880287 </t>
   </si>
   <si>
-    <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  STITCH</t>
+    <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880355 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX POKEMON HAPPY FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880416 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX GABBYS DOLLHOUSE DOTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880447 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX GABBY\'S´S DOLLHOUSE DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880539 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA BLUEY</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880553 </t>
   </si>
   <si>
-    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS BLUEY</t>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880577 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE DE REGALO BLUEY WALK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880645 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX AVENGERS COMIC HEROES</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO AVENGERS COMIC HEROES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880737 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX CARS STICKERS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880942 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881048 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE SO EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881246 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881284 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH PINEAPLE ADAPTATION</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STITCH PINEAPLE ADAPTATION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881307 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH HAWAIAN FLOWER</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STITCH HAWAIAN FLOWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881338 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA STAR WARS EMPIRE ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881369 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH LEAVES PATTERN CNPL</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO STITCH LEAVES PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881536 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX BARBIE BB22</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BARBIE BB22</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881659 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882038 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882137 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882151 </t>
   </si>
   <si>
-    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS FROZEN</t>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882243 </t>
   </si>
   <si>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497882250 </t>
+  </si>
+  <si>
+    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS MICKEY TRUE CHAMPIONS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8412497882342 </t>
+  </si>
+  <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
-    <t xml:space="preserve">8412497882250 </t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">8412497882359 </t>
   </si>
   <si>
-    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX MINNIE SUNSHINE</t>
+    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882434 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883073 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883202 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE KUROMI</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883301 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML KUROMI</t>
+    <t>EASY SPORT TUMBLER 430 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883325 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883745 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX KUROMI</t>
+    <t>SANDWICHERA RECTANGULAR KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883943 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML KUROMI</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497900947 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML BLUEY COOL DAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497934881 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH SAFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497934928 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH &amp; ANGEL OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497938483 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 3D 320 ML EN CAJA REGALO BLUEY</t>
+    <t>CERAMIC 3D MUG 9 OZ IN GIFT BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497947140 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO BOWSER DNLS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO BOWSER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497949311 </t>
   </si>
   <si>
     <t>TAZA ENTRENAMIENTO FANCY 270 ML CON BOQUILLA DE SILICONA STITCH WITHYOU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497955008 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA DRAGON BALL SUPER UPDATED DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973583 </t>
   </si>
   <si>
-    <t>DESKTOP PAD XL SUPER MARIO</t>
+    <t>ALFOMBRILLA XL SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973804 </t>
   </si>
   <si>
     <t>TODDLER TRAINING SEAT MICKEY NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973811 </t>
   </si>
   <si>
     <t>TODDLER TRAINING SEAT MINNIE NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973828 </t>
   </si>
   <si>
     <t>TODDLER TRAINING SEAT STITCH NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986903 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986910 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986927 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) MINNIE</t>
+    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986934 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) PAW PATROL BOY</t>
+    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986941 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986958 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) STITCH</t>
+    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986965 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) FROZEN</t>
+    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986972 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986989 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986996 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) STITCH | Stor Brand</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987009 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) PAW PATROL BOY</t>
+    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987016 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) BLUEY</t>
+    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987023 </t>
   </si>
   <si>
     <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987054 </t>
   </si>
   <si>
-    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) MINNIE</t>
+    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987061 </t>
   </si>
   <si>
-    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) PAW PATROL</t>
+    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) PAW PATROL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987115 </t>
   </si>
   <si>
     <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987122 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987139 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987146 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) MINECRAFT</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987153 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) ONE PIECE ANIME</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987160 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987177 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) STITCH</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987184 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) DRAGON BALL</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987191 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987207 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987214 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987221 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) SONIC</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987238 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) STITCH</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988327 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE ANTIVUELCO 515 ML STITCH GREEN PARTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988334 </t>
   </si>
   <si>
-    <t>DROP SAFE INSULATED SS BOTTLE 515 ML STITCH TEAM READY</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE ANTIVUELCO 515 ML POKEMON TEAM READY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988341 </t>
   </si>
   <si>
     <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX STITCH SUNNY LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988358 </t>
   </si>
   <si>
     <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX POKEMON BLACK LOGOS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988365 </t>
   </si>
   <si>
-    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO SUPER MARIO PROTAGONISTS</t>
+    <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX SUPER MARIO PROTAGONISTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990047 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML HELLO KITTY AND FRIENDS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990054 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA JURASSIC WORLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990573 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX PEPPA PIG</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990641 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER DESIGN 1</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990658 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990672 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN II DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990689 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN II DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990733 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PRINCESAS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PRINCESAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990825 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS CAPTAIN AMERICA SHIELD ATTACK</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS CAPTAIN AMERICA SHIELD ATTACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990832 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS HULK FIST STRENGTH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990849 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS IRONMAN FLYING STAR</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS IRONMAN FLYING STAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990856 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS GROUP COLLAGE</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS GROUP COLLAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990863 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS GROUP BLUE LETS GO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990924 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990979 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991150 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML BLUEY PALMS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BLUEY PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991167 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML BLUEY TUTTI FRUTTI</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BLUEY TUTTI FRUTTI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991181 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991334 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991341 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT GIRL</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992409 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992423 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992478 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SPIDERMAN DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992485 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SPIDERMAN DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992560 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MANDALORIAN</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992799 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA LOONEY TUNES DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992805 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA LOONEY TUNES DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993635 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993642 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993796 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN ON OUR WAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993802 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN WAY AHEAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994403 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY PUP IT OUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994410 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY FRIENDSHIP BADGE</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOXPAW PATROL BOY FRIENDSHIP BADGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994427 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY PATCHED TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994458 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL GIRL BUTTERFLY BEATS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994663 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY CLASSICS DESIGN 1</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA CLASICOS DISNEY DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994670 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY CLASSICS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994823 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON PICACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994830 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994847 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994854 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 3</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 3</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995004 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH SHAKEIT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995301 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH SEAWORLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995516 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL BULMA</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA DRAGON BALL BULMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995523 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FAMILY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995530 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL 7 BALLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995547 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FIGHT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996230 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML HARRY POTTER GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998180 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA DONALD DAISY GRAFFITI</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DONALD DAISY GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998197 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY AND FRIENDS MUSICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998203 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY MINNIE BREAKFAST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998210 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY PLUTO FRIENDS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY PLUTO FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750306 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750320 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750313 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750344 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750351 </t>
   </si>
   <si>
-    <t>ROBOT ESPACIAL 280 ML STITCH DRAWING</t>
+    <t>SPACE CANTEEN 280 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750375 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA STITCH DRAWING</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750382 </t>
   </si>
   <si>
     <t>SANDWICHERA URBAN STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750405 </t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML STITCH</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750412 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML STITCH DRAWING</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750429 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750436 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750467 </t>
   </si>
   <si>
     <t>MICRO BOWL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750474 </t>
   </si>
   <si>
-    <t>PLATO MICRO STITCH PALMS</t>
+    <t>MICRO PLATE STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750504 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA STITCH PALMS</t>
+    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750511 </t>
   </si>
   <si>
     <t>BOTELLA SIPPER 350 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750528 </t>
   </si>
   <si>
-    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML STITCH DRAWING</t>
+    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750535 </t>
   </si>
   <si>
-    <t>RECTANGULAR INSULATED BAG STITCH PALMS</t>
+    <t>BOLSA MERIENDA AISLANTE RECTANGULAR STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750542 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG STITCH BLUE LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750559 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750368 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033942 </t>
   </si>
   <si>
     <t>03394</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033959 </t>
   </si>
   <si>
     <t>03395</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L SPIDERMAN URBAN WEB</t>
+    <t>STORAGE CLICK BOX 13 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033966 </t>
   </si>
   <si>
     <t>03396</t>
   </si>
   <si>
     <t>CAJA CLICK 23 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497035816 </t>
   </si>
   <si>
     <t>03581</t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036646 </t>
   </si>
   <si>
     <t>03664</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 7 L BLUEY</t>
+    <t>CAJA CLICK 7 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036653 </t>
   </si>
   <si>
     <t>03665</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036660 </t>
   </si>
   <si>
     <t>03666</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497040766 </t>
   </si>
   <si>
     <t>04076</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SQUID GAME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497041169 </t>
   </si>
   <si>
     <t>04116</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX NIGHTMARE BEFORE CHRISTMAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497049103 </t>
   </si>
   <si>
     <t>04910</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA LORD OF THE RINGS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX LORD OF THE RINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497051717 </t>
   </si>
   <si>
     <t>05171</t>
   </si>
   <si>
     <t>MINI WC CON ASAS PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497066407 </t>
   </si>
   <si>
     <t>06640</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO HARRY POTTER MAGIC SYMBOLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497070909 </t>
   </si>
   <si>
     <t>07090</t>
   </si>
   <si>
-    <t>DUSTBIN PAW PATROL BOY FRIENDSHIP FUN ZWD</t>
+    <t>PAPELERA PAW PATROL BOY FRIENDSHIP FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071296 </t>
   </si>
   <si>
     <t>07129</t>
   </si>
   <si>
     <t>DUSTBIN SPIDERMAN CITY ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071388 </t>
   </si>
   <si>
     <t>07138</t>
   </si>
   <si>
     <t>DUSTBIN BLUEY ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497072330 </t>
   </si>
   <si>
     <t>07233</t>
   </si>
   <si>
     <t>5 DRAWERS 9L CHEST HARRY POTTER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075065 </t>
   </si>
   <si>
     <t>07506</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX POKEMON 4 DANCERS DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075119 </t>
   </si>
   <si>
     <t>07511</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON CONFETTI</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON CONFETTI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075225 </t>
   </si>
   <si>
     <t>07522</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SUPER MARIO GROUP  DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497078561 </t>
   </si>
   <si>
     <t>07856</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO HARRY POTTER CHIBI HOUSES DNLS YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080106 </t>
   </si>
   <si>
     <t>08010</t>
   </si>
   <si>
-    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) POKEMON DISTORTION</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080137 </t>
   </si>
   <si>
     <t>08013</t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080175 </t>
   </si>
   <si>
     <t>08017</t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080182 </t>
   </si>
   <si>
     <t>08018</t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080199 </t>
   </si>
   <si>
     <t>08019</t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT POKEMON DISTORSION DUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080205 </t>
   </si>
   <si>
     <t>08020</t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE POKEMON</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080304 </t>
   </si>
   <si>
     <t>08030</t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080328 </t>
   </si>
   <si>
     <t>08032</t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080342 </t>
   </si>
   <si>
     <t>08034</t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML POKEMON</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080366 </t>
   </si>
   <si>
     <t>08036</t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080380 </t>
   </si>
   <si>
     <t>08038</t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080397 </t>
   </si>
   <si>
     <t>08039</t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080403 </t>
   </si>
   <si>
     <t>08040</t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080410 </t>
   </si>
   <si>
     <t>08041</t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML UNICORN RANGE</t>
+    <t>EASY SPORT TUMBLER 430 ML UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080465 </t>
   </si>
   <si>
     <t>08046</t>
   </si>
   <si>
     <t>CUENCO MICRO POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080748 </t>
   </si>
   <si>
     <t>08074</t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080878 </t>
   </si>
   <si>
     <t>08087</t>
   </si>
   <si>
-    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML POKEMON DOODLE GRIP</t>
+    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080892 </t>
   </si>
   <si>
     <t>08089</t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080908 </t>
   </si>
   <si>
     <t>08090</t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497083558 </t>
   </si>
   <si>
     <t>08355</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SONIC ROLLING WH</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SONIC ROLLING WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084616 </t>
   </si>
   <si>
     <t>08461</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC JAPAN YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084623 </t>
   </si>
   <si>
     <t>08462</t>
   </si>
   <si>
     <t>BOTELLA PP INFANTIL 560 ML STITCH BEACH WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084654 </t>
   </si>
   <si>
     <t>08465</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC GAME ON WH</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SONIC GAME ON WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497086153 </t>
   </si>
   <si>
     <t>08615</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497087341 </t>
   </si>
   <si>
     <t>08734</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY CHRISTMAS DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497087389 </t>
   </si>
   <si>
     <t>08738</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINNIE CHRISTMAS DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497094479 </t>
   </si>
   <si>
     <t>09447</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX ANIMAL CROSSING GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095612 </t>
   </si>
   <si>
     <t>09561</t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR UNICORN RANGE RTD</t>
+    <t>FUNNY SANDWICH BOX UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095940 </t>
   </si>
   <si>
     <t>09594</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095957 </t>
   </si>
   <si>
     <t>09595</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L SUPER MARIO </t>
   </si>
   <si>
     <t xml:space="preserve">8412497095964 </t>
   </si>
   <si>
     <t>09596</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L SUPER MARIO</t>
+    <t>CAJA CLICK 23 L SUPER MARIO </t>
   </si>
   <si>
     <t xml:space="preserve">8412497095995 </t>
   </si>
   <si>
     <t>09599</t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497096503 </t>
   </si>
   <si>
     <t>09650</t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097104 </t>
   </si>
   <si>
     <t>09710</t>
   </si>
   <si>
     <t>MICRO MUG 390 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097111 </t>
   </si>
   <si>
     <t>09711</t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097227 </t>
   </si>
   <si>
     <t>09722</t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE UNICORN RANGE</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097302 </t>
   </si>
   <si>
     <t>09730</t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101016 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101023 </t>
   </si>
   <si>
-    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS HULK</t>
+    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS SEVEN WONDERS HULK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101030 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101092 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101276 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102013 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102020 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML AVENGERS SEVEN WONDERS HULK</t>
+    <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS HULK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102037 </t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML AVENGERS SEVEN WONDERS IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102235 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON ALL POKEBALLS EVER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102266 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SQUID GAME BAD PEOPLE DNLS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SQUID GAME BAD PEOPLE DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102310 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO FACE DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102518 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS CENTRAL PERK DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102525 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS CHIBI DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104017 </t>
   </si>
   <si>
     <t>BABY 5 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104024 </t>
   </si>
   <si>
-    <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104031 </t>
   </si>
   <si>
     <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104048 </t>
   </si>
   <si>
     <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES CON ASAS MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104079 </t>
   </si>
   <si>
-    <t>BABY 3 PCS SET IN GIFT BOX (TRAINING MUG, BOWL, SPOON) MICKEY MOUSE FULL OF SMILES</t>
+    <t>SET 3PCS (VASO ENTRENAMIENTO 250 ML, PLATO Y CUCHARA) MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104116 </t>
   </si>
   <si>
     <t>BABY SHAPED WATER FILLED TEETHER IN BLISTER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104239 </t>
   </si>
   <si>
     <t>BABY PACIFIER HOLDER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104260 </t>
   </si>
   <si>
     <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML  MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104291 </t>
   </si>
   <si>
     <t>TODDLER SILICONE BIB MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104512 </t>
   </si>
   <si>
-    <t>ALIMENTADOR ANTIAHOGO MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABY FRUIT FEEDER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104659 </t>
   </si>
   <si>
     <t>SET 2 CHUPETES TETINA REVERSIBLE SILICONA +6 M CON FUNDA MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104666 </t>
   </si>
   <si>
     <t>ESTUCHE TODDLER 2 CUCHARAS PP MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104673 </t>
   </si>
   <si>
-    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE +6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
+    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA +6 M CON FUNDA MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104697 </t>
   </si>
   <si>
     <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE 0-6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104710 </t>
   </si>
   <si>
     <t>OFFSET MINI WC WITH HANDLES MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107650 </t>
   </si>
   <si>
     <t>BABY 2 PCS SET SYMMETRICAL PACIFIER SILICONE +6 M WITH COVER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107667 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS PP SPOONS TRAVEL SET MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107674 </t>
   </si>
   <si>
-    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA +6 M CON FUNDA MINNIE MOUSE HEART FULL</t>
+    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE +6 M WITH COVER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107698 </t>
   </si>
   <si>
     <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA 0 A 6 M CON FUNDA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107711 </t>
   </si>
   <si>
     <t>MINI WC CON ASAS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122356 </t>
   </si>
   <si>
-    <t>TODDLER DIVIDED SILICONE PLATE MINNIE MOUSE</t>
+    <t>PLATO DIVIDIDO SILICONA MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133048 </t>
   </si>
   <si>
     <t>TODDLER 360 TRAINING TUMBLER 13 OZ MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133147 </t>
   </si>
   <si>
     <t>TODDLER 360 TRAINING TUMBLER 13 OZ MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497144679 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PACK-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147045 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147076 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML LA GRANJA DE ZENON</t>
+    <t>EASY PP TUMBLER 260 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147205 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147304 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147328 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML LA GRANJA DE ZENON</t>
+    <t>BOTELLA SPORT 400 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147649 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497151714 </t>
   </si>
   <si>
     <t>STACKABLE TUMBLER 170 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497151752 </t>
   </si>
   <si>
     <t>STOR VASO APILABLE PP TRANSPARENTE 170 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152018 </t>
   </si>
   <si>
     <t>SMALL GLASS 23 CL TRANSPARENT POLYCARBONATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152315 </t>
   </si>
   <si>
-    <t>VASO APILABLE TRANSPARENTE 230 ML.</t>
+    <t>STACKABLE TUMBLER 230 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152353 </t>
   </si>
   <si>
     <t>VASO APILABLE PP TRANSPARENTE 230 ML.    </t>
   </si>
   <si>
     <t xml:space="preserve">8412497152513 </t>
   </si>
   <si>
     <t>VASO AGUA 300 ML. PC TRANSPARENTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152605 </t>
   </si>
   <si>
     <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 260 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152810 </t>
   </si>
   <si>
     <t>STACKABLE TUMBLER 280 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152858 </t>
   </si>
   <si>
     <t>STACKABLE TRANSPARENT PP TUMBLER 280 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497153213 </t>
   </si>
   <si>
     <t>STACKABLE TUMBLER 340 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497153251 </t>
   </si>
   <si>
     <t>STACKABLE TRANSPARENT PP TUMBLER 340 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497153312 </t>
   </si>
   <si>
-    <t>VASO PC TUBO 350 ML. TRANSPARENTE</t>
+    <t>SMALL GLASS 35 CL TRANSPARENT POLYCARBONATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155385 </t>
   </si>
   <si>
     <t>BOTELLA AVENTURA ECOZEN 460 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155507 </t>
   </si>
   <si>
     <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 550 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155514 </t>
   </si>
   <si>
-    <t>STACKABLE TUMBLER 500 ML</t>
+    <t>VASO APILABLE TRANSPARENTE 500 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155552 </t>
   </si>
   <si>
     <t>STOR VASO APILABLE PP TRANSPARENTE 500 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158003 </t>
   </si>
   <si>
     <t>PITCHER POLICARBONATE 1500 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158102 </t>
   </si>
   <si>
     <t>BUFFET PC GLASS 260 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158133 </t>
   </si>
   <si>
     <t>GOBLET PC 465 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158195 </t>
   </si>
   <si>
-    <t>COPA CHAMPAGNE PC 155 ML.</t>
+    <t>CHAMPAGNE FLUTE PC 155 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158201 </t>
   </si>
   <si>
     <t>COPA CHAMPAGNE PC 150 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158300 </t>
   </si>
   <si>
     <t>VASO ALTO PC 400 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158362 </t>
   </si>
   <si>
-    <t>WINE GLASS PC 375 ML</t>
+    <t>COPA PC PEQUEÑA 375 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158409 </t>
   </si>
   <si>
     <t>SMALL TUMBLER POLICARBONATE 300 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158508 </t>
   </si>
   <si>
     <t>LIQUOR TUMBLER PC 60 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158607 </t>
   </si>
   <si>
     <t>SHOT GLASS PC 40 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158706 </t>
   </si>
   <si>
     <t>CIDER GLASS PC 50 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158751 </t>
   </si>
   <si>
-    <t>VASO PC MOJITO 230 ML.</t>
+    <t>MOJITO TUMBLER PC 230 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201679 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201747 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207749 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744329 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML MINNIE MOUSE SPRING LOOK</t>
+    <t>BOTELLA SPORT 400 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746798 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746873 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747047 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML SPIDERMAN MIDNIGHT FLYER</t>
+    <t>MICRO MUG 390 ML SPIDERMAN MIDNIGHT FLYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747078 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML SPIDERMAN MIDNIGHT FLYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747146 </t>
   </si>
   <si>
     <t>BOTELLA SQUARE 510 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747184 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY SET SPIDERMAN ARACHNID GRID</t>
+    <t>SET DE 2 CUBIERTOS METALICOS SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747238 </t>
   </si>
   <si>
     <t>LARGE ECOZEN HYDRO BOTTLE 540 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747405 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747429 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747603 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747672 </t>
   </si>
   <si>
-    <t>TAZA ANTIVUELCO PP 410 ML SPIDERMAN DIMENSION</t>
+    <t>DROP SAFE PP MUG 410 ML SPIDERMAN DIMENSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747740 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR SPIDERMAN MIDNIGHT FLYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747795 </t>
   </si>
   <si>
-    <t>DROP SAFE PP TUMBLER 470 ML SPIDERMAN DIMENSION</t>
+    <t>VASO ANTIVUELCO PP 470 ML SPIDERMAN DIMENSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747870 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML SPIDERMAN DIMENSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748495 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748525 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS INVINCIBLE FORCE HULK.</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS INVINCIBLE FORCE HULK.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748600 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML STITCH FLOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748693 </t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML STITCH FLOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750276 </t>
   </si>
   <si>
-    <t>SPRAYER DRINK BOTTLE 575 ML STITCH DRAWING</t>
+    <t>BOTELLA SPRAY 575 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752102 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752409 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752508 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752553 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752607 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML SUPER MARIO</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753055 </t>
   </si>
   <si>
     <t>BOLSA AISLANTE FRIENDLY HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753154 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753185 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX HARRY POTTER GOLDEN MAGIC</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753437 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753468 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML HARRY POTTER INTERESTELLAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753482 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ HARRY POTTER INTERESTELLAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753499 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753512 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753550 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HELLO KITTY</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753581 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753642 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754052 </t>
   </si>
   <si>
     <t>INSULATED FRIENDLY DRAWSTRING BAG MARVEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754090 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 755 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754151 </t>
   </si>
   <si>
-    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MARVEL PATTERN</t>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754182 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754250 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754267 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML MARVEL</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754311 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754342 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754366 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754373 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754380 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MARVEL PATTERN YA</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754434 </t>
   </si>
   <si>
     <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754465 </t>
   </si>
   <si>
     <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML MARVEL AVENGERS COMIC ENERGY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754489 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ MARVEL AVENGERS COMIC ENERGY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754496 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MARVEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755431 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MICKEY MOUSE CHILL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755554 </t>
   </si>
   <si>
-    <t>BOLSA AISLANTE FRIENDLY MICKEY MOUSE VINTAGE</t>
+    <t>INSULATED FRIENDLY DRAWSTRING BAG MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755592 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO TREND 755 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755653 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755660 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML MICKEY MOUSE VINTAGE</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755684 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755714 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755745 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755769 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757381 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINNIE MOUSE GARDENING YA</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757435 </t>
   </si>
   <si>
     <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757497 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757558 </t>
   </si>
   <si>
-    <t>INSULATED FRIENDLY DRAWSTRING BAG POKEMON</t>
+    <t>BOLSA AISLANTE FRIENDLY POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757596 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 755 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757657 </t>
   </si>
   <si>
     <t>2 PCS GLASS CASUAL TUMBLER 490 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759668 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759712 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759743 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML WEDNESDAY EN CAJA DE REGALO</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759767 </t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA DE REGALO WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759781 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759859 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML WEDNESDAY</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759897 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759934 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497762460 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX WICKED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497764372 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MASTERS OF THE UNIVERSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767267 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO PAW PATROL BOY ICONS</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX PAW PATROL BOY ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767366 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767557 </t>
   </si>
   <si>
     <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS PAW PATROL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497781317 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY COLOR FLOW</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY COLOR FLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497783250 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497783755 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787395 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX HARRY POTTER  INLC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787418 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX DRAGON BALL Z INLC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787432 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO ONE PIECE</t>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787449 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788552 </t>
   </si>
   <si>
     <t>ALFOMBRILLA XL HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788606 </t>
   </si>
   <si>
-    <t>DESKTOP PAD XL STITCH</t>
+    <t>ALFOMBRILLA XL STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788637 </t>
   </si>
   <si>
     <t>DESKTOP PAD XL STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788781 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX SUPER MARIO QUESTION MARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788965 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX SONIC HEAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789078 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789436 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 3D EN CAJA REGALO GROGU</t>
+    <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX GROGU PRMK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789924 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 3D EN CAJA REGALO ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497790036 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA DISNEY PRIDE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798254 </t>
   </si>
   <si>
-    <t>GLASS SNOW GLOBE FROZEN IN GIFT BOX</t>
+    <t>GLOBO DE NIEVE FROZEN EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798285 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE GROGU EN ESTUCHE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798292 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE MARIE IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798308 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE MICKEY IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798315 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE MINNIE IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798322 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE STITCH EN CAJA DE REGALO</t>
+    <t>GLASS SNOW GLOBE STITCH IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798339 </t>
   </si>
   <si>
     <t>GLOBO DE NIEVE HARRY POTTER EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798377 </t>
   </si>
   <si>
     <t>GLOBO DE NIEVE SPIDERMAN EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798452 </t>
   </si>
   <si>
-    <t>GLASS SNOW GLOBE ANGEL EN ESTUCHE</t>
+    <t>GLOBO DE NIEVE ANGEL EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798483 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE PLUTO EN ESTUCHE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801091 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801190 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL AVENGERS BOMBERS</t>
+    <t>EASY OFFSET PLACEMAT AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801206 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801305 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801312 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML AVENGERS SEVEN WONDERS</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801329 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801343 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801381 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801466 </t>
   </si>
   <si>
     <t>MICRO BOWL AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801473 </t>
   </si>
   <si>
-    <t>PLATO MICRO AVENGERS BOMBERS</t>
+    <t>MICRO PLATE AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801541 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML AVENGERS ASSEMBLED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801558 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801602 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML AVENGERS SEVEN WONDERS</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801749 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810994 </t>
   </si>
   <si>
     <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811038 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811045 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811069 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML MICKEY HAS FUN</t>
+    <t>LARGE EASY PP TUMBLER 430 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811076 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811090 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811106 </t>
   </si>
   <si>
-    <t>SCHOOL BOTTLE 370 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA SCHOOL 370 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811113 </t>
   </si>
   <si>
     <t>PP EASY BOWL MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811120 </t>
   </si>
   <si>
     <t>EASY PP PLATE MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811144 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811151 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811175 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) MICKEY HAS FUN</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811182 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811199 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811205 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
+    <t>SANDWICHERA MULTIPLE MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811229 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811250 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811267 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811274 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811304 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML MICKEY HAS FUN</t>
+    <t>EASY SPORT TUMBLER 430 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811311 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML MICKEY TRUE CHAMPIONS</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811328 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811588 </t>
   </si>
   <si>
-    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811601 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811663 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811694 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811731 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811748 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR MICKEY HAS FUN</t>
+    <t>FUNNY SANDWICH BOX MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811755 </t>
   </si>
   <si>
-    <t>SET 4 PCS VAJILLA PP FORMA (PLATO, CUENTCO Y CUBIERTOS) EN CAJA MICKEY MOUSE TRUE CHAMPIONS</t>
+    <t>4 PCS CHARACTER KIDS SHAPED PP SET (BOWL, PLATE AND CUTLERY) IN GIFT BOX MICKEY MOUSE TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811830 </t>
   </si>
   <si>
     <t>BOTELLA AVENTURA ECOZEN 650 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811854 </t>
   </si>
   <si>
-    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX MICKEY TRUE CHAMPIONS</t>
+    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811892 </t>
   </si>
   <si>
-    <t>SNACK SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
+    <t>SANDWICHERA SNACK MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811908 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811915 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811922 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811953 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811977 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MICKEY TRUE CHAMPIONS</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811984 </t>
   </si>
   <si>
     <t>BOTELLA PP GRANDE DISCOVERY 640 ML MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811991 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE XL MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812035 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA PP INFANTIL 560 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812066 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987030 </t>
   </si>
   <si>
     <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987047 </t>
   </si>
   <si>
-    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) BLUEY</t>
+    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497203208 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE AVENGERS PANELS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS PANELS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204045 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204069 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204076 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML ITALIAN BRAINROT</t>
+    <t>VASO EASY PEQUEÑO 260 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204106 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX ITALIAN BRAINROT</t>
+    <t>SANDWICHERA MULTIPLE ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080014 </t>
   </si>
   <si>
     <t>08001</t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML POKEMON</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080045 </t>
   </si>
   <si>
     <t>08004</t>
   </si>
   <si>
     <t>MICRO MUG 390 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080069 </t>
   </si>
   <si>
     <t>08006</t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080076 </t>
   </si>
   <si>
     <t>08007</t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080540 </t>
   </si>
   <si>
     <t>08054</t>
   </si>
   <si>
-    <t>BOLSA MERIENDA POKEMON FACES</t>
+    <t>DRAWSTRING LUNCH BAG POKEMON FACES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080571 </t>
   </si>
   <si>
     <t>08057</t>
   </si>
   <si>
-    <t>TAZA ANTIVUELCO PP 410 ML POKEMON DOODLE GRIP</t>
+    <t>DROP SAFE PP MUG 410 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080663 </t>
   </si>
   <si>
     <t>08066</t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML POKEMON DISTORSION</t>
+    <t>VASO FIGURITA 3D 360 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080700 </t>
   </si>
   <si>
     <t>08070</t>
   </si>
   <si>
-    <t>SCHOOL BOTTLE 370 ML POKEMON DISTORSION</t>
+    <t>BOTELLA SCHOOL 370 ML POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102655 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX ET WO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102662 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX JAWS WO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102679 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BACK TO THE FUTURE WO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102778 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA BABY GROGU GOOD SIDE</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BABY GROGU GOOD SIDE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787609 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 3D EN CAJA DE REGALO STITCH PINEAPPLE</t>
+    <t>CERAMIC 3D MUG 14 OZ IN GIFT BOX STITCH PINEAPPLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787852 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO FROZEN II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788019 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 6 OZ IN GIFT BOX BEAUTY AND THE BEAST CHIP</t>
+    <t>TAZA CERAMICA 3D 190 ML EN CAJA REGALO CHIP LA BELLA Y LA BESTIA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788507 </t>
   </si>
   <si>
-    <t>DESKTOP PAD XL AVENGERS</t>
+    <t>ALFOMBRILLA XL AVENGERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813049 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813070 </t>
   </si>
   <si>
     <t>STOR EASY TUMBLER 260 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813209 </t>
   </si>
   <si>
     <t>STOR MULTI COMPARTMENT SANDWICH BOX LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813308 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813360 </t>
   </si>
   <si>
     <t>STOR SMALL ECOZEN HYDRO BOTTLE 430 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813742 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788095 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE MARIE</t>
+    <t>YOUNG ADULT GLASS SNOW GLOBE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788101 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE MICKEY</t>
+    <t>YOUNG ADULT GLASS SNOW GLOBE MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788118 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE MINNIE</t>
+    <t>YOUNG ADULT GLASS SNOW GLOBE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788132 </t>
   </si>
   <si>
     <t>GLOBO DE NIEVE HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497021086 </t>
   </si>
   <si>
     <t>02108</t>
   </si>
   <si>
     <t>PAPELERA DRAGON BALL SUPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022380 </t>
   </si>
   <si>
     <t>02238</t>
   </si>
   <si>
     <t>PAPELERA CARS FORMULA RACER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022625 </t>
   </si>
   <si>
     <t>02262</t>
   </si>
   <si>
-    <t>DUSTBIN HARRY POTTER SCHOOL SHIELDS</t>
+    <t>PAPELERA HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497023639 </t>
   </si>
   <si>
     <t>02363</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 7 L KPOP DEMON HUNTERS</t>
+    <t>CAJA CLICK 7 L KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497023646 </t>
   </si>
   <si>
     <t>02364</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L KPOP DEMON HUNTERS</t>
+    <t>CAJA CLICK 13 L KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497023653 </t>
   </si>
   <si>
     <t>02365</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497070855 </t>
   </si>
   <si>
     <t>07085</t>
   </si>
   <si>
     <t>DUSTBIN MINECRAFT PIXEL ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080229 </t>
   </si>
   <si>
     <t>08022</t>
   </si>
@@ -9281,1917 +9281,1917 @@
   <si>
     <t>POP UP CANTEEN 450 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111817 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET  BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111831 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111855 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111879 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUCHARAS  PP JOY MINNIE</t>
+    <t>JOY 4 PCS SPOON SET MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111886 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUCHARAS  PP JOY PAW PATROL BOY</t>
+    <t>JOY 4 PCS SPOON SET PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111909 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUCHARAS  PP JOY PEPPA PIG</t>
+    <t>JOY 4 PCS SPOON SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111916 </t>
   </si>
   <si>
     <t>SET 4 PCS CUCHARAS  PP JOY POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111947 </t>
   </si>
   <si>
     <t>SET 4 PCS CUCHARAS  PP JOY SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111961 </t>
   </si>
   <si>
     <t>SET 4 PCS CUCHARAS  PP JOY STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111978 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPOON SET SUPER MARIO</t>
+    <t>SET 4 PCS CUCHARAS PP JOY SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112043 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP BOWL SET BLUEY</t>
+    <t>SET 4 PCS CUENCO PP JOY BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112050 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP PLATE SET BLUEY</t>
+    <t>SET 4 PCS PLATO PP JOY BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112067 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112111 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112128 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112135 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112173 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112180 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112197 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112241 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUENCO PP JOY MINNIE</t>
+    <t>JOY 4 PCS PP BOWL SET MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112258 </t>
   </si>
   <si>
-    <t>SET 4 PCS PLATO PP JOY MINNIE</t>
+    <t>JOY 4 PCS PP PLATE SET MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112265 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASO PP JOY 285 ML MINNIE</t>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112272 </t>
   </si>
   <si>
     <t>SET 4 PCS CUENCO PP JOY PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112289 </t>
   </si>
   <si>
     <t>SET 4 PCS PLATO PP JOY PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112296 </t>
   </si>
   <si>
     <t>SET 4 PCS VASO PP JOY 285 ML PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112340 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP BOWL SET PEPPA PIG</t>
+    <t>SET 4 PCS CUENCO PP JOY PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112357 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP PLATE SET PEPPA PIG</t>
+    <t>SET 4 PCS PLATO PP JOY PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112364 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP TUMBLER SET 285 ML PEPPA PIG</t>
+    <t>SET 4 PCS VASO PP JOY 285 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112371 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112388 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112395 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112470 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112487 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112494 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112517 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112524 </t>
   </si>
   <si>
-    <t>SET 4 PCS PLATO PP JOY STITCH</t>
+    <t>JOY 4 PCS PP PLATE SET STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112531 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASO PP JOY 285 ML STITCH</t>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112548 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUENCO PP JOY SUPER MARIO</t>
+    <t>JOY 4 PCS PP BOWL SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112555 </t>
   </si>
   <si>
     <t>SET 4 PCS PLATO PP JOY SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112562 </t>
   </si>
   <si>
     <t>SET 4 PCS VASO PP JOY 285 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112814 </t>
   </si>
   <si>
     <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112838 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET FROZEN</t>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112852 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET MICKEY</t>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112876 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET MINNIE</t>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112883 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112906 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112913 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET  POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112944 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112968 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112975 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497138227 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 M PEPPA PIG MORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201648 </t>
   </si>
   <si>
-    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML PEPPA PIG</t>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214228 </t>
   </si>
   <si>
-    <t>ROBOT PARED SENCILLA 465 ML SUPERMARIO PARTY</t>
+    <t>SINGLE WALL CANTEEN 465 M SUPERMARIO PARTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218141 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML TOY STORY 5</t>
+    <t>MICRO MUG 390 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218202 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218370 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218394 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218400 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML TOY STORY 5</t>
+    <t>VASO CAÑA EASY 430 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218424 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML TOY STORY 5</t>
+    <t>BOTELLA SPORT 400 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218646 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX TOY STORY 5</t>
+    <t>SANDWICHERA RECTANGULAR TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310012 </t>
   </si>
   <si>
     <t>COOL BASIC DOUBLE WALL MUG 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310067 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310074 </t>
   </si>
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310081 </t>
   </si>
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310098 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310104 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310128 </t>
   </si>
   <si>
     <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310197 </t>
   </si>
   <si>
-    <t>SET VASO CON DOS PAJITAS 480 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>GLASS &amp; TWIN STRAW SET 480 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310227 </t>
   </si>
   <si>
-    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310272 </t>
   </si>
   <si>
-    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>HARMONY DW MUG WITH LID 470 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310289 </t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310432 </t>
   </si>
   <si>
     <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310494 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310517 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>BOTELLA HIDRO 850 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310593 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 740 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>BOTELLA ALUMINIO TREND 740 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310630 </t>
   </si>
   <si>
-    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310661 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310760 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310791 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310845 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310883 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310906 </t>
   </si>
   <si>
     <t>3D TWIN STAINLESS STEEL STRAW SET HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311019 </t>
   </si>
   <si>
     <t>COOL BASIC DOUBLE WALL MUG 860 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311064 </t>
   </si>
   <si>
-    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MARVEL GOLDEN TREASURE</t>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311071 </t>
   </si>
   <si>
-    <t>VASO DE CAFE RELIEVE PP 790 ML MARVEL GOLDEN TREASURE</t>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311088 </t>
   </si>
   <si>
-    <t>VASO DE CAÑA RELIEVE PP 790 ML MARVEL GOLDEN TREASURE</t>
+    <t>GROOVED PP STRAW TUMBLER 790 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311095 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311101 </t>
   </si>
   <si>
     <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311125 </t>
   </si>
   <si>
     <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311194 </t>
   </si>
   <si>
-    <t>GLASS &amp; TWIN STRAWS SET 480 ML MARVEL GOLDEN TREASURE</t>
+    <t>SET VASO CON DOS PAJITAS 480 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311217 </t>
   </si>
   <si>
-    <t>COOL EASY XL CHARACTER HANDLE DW MUG 770 ML SPIDERMAN</t>
+    <t>TAZA COOL EASY DOBLE PARED XL Y ASA CHARACTER 770 ML XL SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311279 </t>
   </si>
   <si>
-    <t>HARMONY DW MUG WITH LID 470 ML MARVEL GOLDEN TREASURE</t>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311286 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311323 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311439 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311491 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311514 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311552 </t>
   </si>
   <si>
     <t>FRIENDLY INSULATED DRAWSTRING BAG MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311590 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 740 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311637 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311668 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311767 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311798 </t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311842 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311880 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311903 </t>
   </si>
   <si>
-    <t>3D TWIN STAINLESS STEEL STRAW SET MARVEL GOLDEN TREASURE</t>
+    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312016 </t>
   </si>
   <si>
-    <t>COOL BASIC DOUBLE WALL MUG 860 ML MICKEY MOUSE SIGNATURE</t>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312061 </t>
   </si>
   <si>
-    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MICKEY MOUSE SIGNATURE</t>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312078 </t>
   </si>
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312085 </t>
   </si>
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312092 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312108 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312122 </t>
   </si>
   <si>
     <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312191 </t>
   </si>
   <si>
     <t>GLASS &amp; TWIN STRAW SET 480 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312221 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312276 </t>
   </si>
   <si>
-    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MICKEY MOUSE SIGNATURE</t>
+    <t>HARMONY DW MUG WITH LID 470 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312283 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML MICKEY MOUSE SIGNATURE</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312436 </t>
   </si>
   <si>
-    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML MICKEY MOUSE SIGNATURE</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312498 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312511 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312597 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO TREND 740 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312634 </t>
   </si>
   <si>
-    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312764 </t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312795 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312849 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312887 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312900 </t>
   </si>
   <si>
     <t>3D TWIN STAINLESS STEEL STRAW SET MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313013 </t>
   </si>
   <si>
     <t>COOL BASIC DOUBLE WALL MUG 860 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313068 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313075 </t>
   </si>
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313082 </t>
   </si>
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313099 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINECRAFT ICONICMONO </t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313105 </t>
   </si>
   <si>
-    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MINECRAFT ICONICMONO</t>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313129 </t>
   </si>
   <si>
-    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MINECRAFT ICONICMONO</t>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313198 </t>
   </si>
   <si>
     <t>SET VASO CON DOS PAJITAS 480 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313228 </t>
   </si>
   <si>
     <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313273 </t>
   </si>
   <si>
     <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313280 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML MINECRAFT ICONICMONO</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313433 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MINECRAFT ICONICMONO</t>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313495 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML MINECRAFT ICONICMONO</t>
+    <t>BOTELLA AQUA 980 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313518 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313631 </t>
   </si>
   <si>
     <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313662 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313761 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313792 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313846 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313884 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313907 </t>
   </si>
   <si>
-    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MINECRAFT ICONICMONO</t>
+    <t>3D TWIN STAINLESS STEEL STRAW SET MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314010 </t>
   </si>
   <si>
-    <t>TAZA COOL BASIC DOBLE PARED 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314065 </t>
   </si>
   <si>
-    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314072 </t>
   </si>
   <si>
     <t>VASO DE CAFE RELIEVE PP 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314089 </t>
   </si>
   <si>
     <t>VASO DE CAÑA RELIEVE PP 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314096 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314102 </t>
   </si>
   <si>
-    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314126 </t>
   </si>
   <si>
-    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314195 </t>
   </si>
   <si>
-    <t>GLASS &amp; TWIN STRAW SET 480 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>SET VASO CON DOS PAJITAS 480 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314225 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314287 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314379 </t>
   </si>
   <si>
     <t>HARMONY DW MUG WITH LID 470 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314430 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314492 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314515 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314591 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 740 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314638 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314799 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314843 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314867 </t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314881 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314904 </t>
   </si>
   <si>
     <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316014 </t>
   </si>
   <si>
-    <t>COOL BASIC DOUBLE WALL MUG 860 ML POKEMON METAL MELTDOWN</t>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316069 </t>
   </si>
   <si>
-    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML POKEMON METAL MELTDOWN</t>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316076 </t>
   </si>
   <si>
-    <t>GROOVED PP COFFEE TUMBLER 790 ML POKEMON METAL MELTDOWN</t>
+    <t>VASO DE CAFE RELIEVE PP 790 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316083 </t>
   </si>
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316090 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316106 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316120 </t>
   </si>
   <si>
     <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316199 </t>
   </si>
   <si>
     <t>GLASS &amp; TWIN STRAW SET 480 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316229 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316274 </t>
   </si>
   <si>
     <t>HARMONY DW MUG WITH LID 470 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316281 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML POKEMON METAL MELTDOWN</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316434 </t>
   </si>
   <si>
-    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML POKEMON METAL MELTDOWN</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316496 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML POKEMON METAL MELTDOWN</t>
+    <t>AQUA BOTTLE 980 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316519 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316595 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO TREND 740 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316632 </t>
   </si>
   <si>
     <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316649 </t>
   </si>
   <si>
-    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX POKEMON METAL MELTDOWN</t>
+    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316663 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316762 </t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316793 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316847 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316885 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316908 </t>
   </si>
   <si>
     <t>3D TWIN STAINLESS STEEL STRAW SET POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317011 </t>
   </si>
   <si>
     <t>COOL BASIC DOUBLE WALL MUG 860 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317066 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317073 </t>
   </si>
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317080 </t>
   </si>
   <si>
-    <t>VASO DE CAÑA RELIEVE PP 790 ML STITCH ALOHA </t>
+    <t>GROOVED PP STRAW TUMBLER 790 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317097 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STITCH ALOHA </t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317103 </t>
   </si>
   <si>
-    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML STITCH ALOHA </t>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317127 </t>
   </si>
   <si>
     <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML STITCH ALOHA </t>
   </si>
   <si>
     <t xml:space="preserve">8412497317196 </t>
   </si>
   <si>
     <t>SET VASO CON DOS PAJITAS 480 ML STITCH ALOHA </t>
   </si>
   <si>
     <t xml:space="preserve">8412497317202 </t>
   </si>
   <si>
     <t>TAZA COOL EASY DOBLE PARED XL Y ASA CHARACTER 770 ML STITCH ALOHA </t>
   </si>
   <si>
     <t xml:space="preserve">8412497317226 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML STITCH ALOHA</t>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317271 </t>
   </si>
   <si>
-    <t>HARMONY DW MUG WITH LID 470 ML STITCH ALOHA</t>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317288 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML STITCH ALOHA</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317431 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317493 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317516 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317554 </t>
   </si>
   <si>
     <t>FRIENDLY INSULATED DRAWSTRING BAG STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317592 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 740 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317639 </t>
   </si>
   <si>
     <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317646 </t>
   </si>
   <si>
     <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317790 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO STITCH ALOHA</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317844 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO STITCH ALOHA</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317868 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO STITCH ALOHA</t>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317882 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317905 </t>
   </si>
   <si>
     <t>SET DOS PAJITAS 3D ACERO INOXIDABLE STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317950 </t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318018 </t>
   </si>
   <si>
-    <t>COOL BASIC DOUBLE WALL MUG 860 ML SUPER MARIO</t>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318063 </t>
   </si>
   <si>
-    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML SUPER MARIO</t>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318100 </t>
   </si>
   <si>
-    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML SUPER MARIO</t>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318223 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318636 </t>
   </si>
   <si>
     <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335695 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404698 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML MINECRAFT ISOMETRIC CRSK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406227 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML MINECRAFT CORE24</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406296 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET PAW PATROL GIRL GO SKYE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406432 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX MINECRAFT CORE24</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406975 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA MINECRAFT CORE24</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MINECRAFT CORE24</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412372 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA PEPPA PIG</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412433 </t>
   </si>
   <si>
-    <t>SANDWICHERA ASKER PEPPA PIG</t>
+    <t>ASKER LUNCH BOX PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412709 </t>
   </si>
   <si>
     <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412778 </t>
   </si>
   <si>
     <t>SET 4 BOLSAS CON CIERRE ZIP PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412792 </t>
   </si>
   <si>
     <t>LUNCH BAG AISLANTE PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497495016 </t>
   </si>
   <si>
-    <t>STOR PLAYGROUND SIPPER BOTTLE 420 ML CARS STICKERS</t>
+    <t>BOTELLA PP PLAYGROUND 420 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506675 </t>
   </si>
   <si>
-    <t>4 ZIPPER BAGS SET BLUEY</t>
+    <t>SET 4 BOLSAS CON CIERRE ZIP BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506705 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506798 </t>
   </si>
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515363 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515660 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605576 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743049 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MICKEY MOUSE BETTER TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750573 </t>
   </si>
   <si>
-    <t>SET 4 BOLSAS CON CIERRE ZIP STITCH DRAWING</t>
+    <t>4 ZIPPER BAGS SET STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750597 </t>
   </si>
   <si>
-    <t>LUNCH BAG AISLANTE STITCH DRAWING</t>
+    <t>INSULATED LUNCH BAG WITH STRAPS STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750702 </t>
   </si>
   <si>
-    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML STITCH DRAWING</t>
+    <t>COOL EASY DW SIPPER MUG 640 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751143 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751273 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751327 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751402 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML ANGEL</t>
+    <t>VASO CAÑA EASY 430 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751709 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX ANGEL</t>
+    <t>SANDWICHERA MULTIPLE ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751846 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX ANGEL</t>
+    <t>SANDWICHERA RECTANGULAR ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753260 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759095 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 740 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767540 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET PAW PATROL BOY ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787401 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX SUPER MARIO INLC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788989 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG IN GIFT BOX HELLO KITTY 17 OZ</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789566 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 16 OZ IN GIFT BOX PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789580 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 16 OZ IN GIFT BOX PAW PATROL GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806010 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PEQUEÑA 475 ML KPOP DEMON HUNTERS</t>
+    <t>SMALL ECOZEN BOTTLE 475 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806096 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML KPOP DEMON HUNTERS</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806232 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML KPOP SAJA BOYS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX KPOP SAJA BOYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806355 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806430 </t>
   </si>
   <si>
     <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806492 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806515 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML KPOP DEMON HUNTERS</t>
+    <t>BOTELLA HIDRO 850 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806546 </t>
   </si>
   <si>
-    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX KPOP DEMON HUNTERS</t>
+    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806591 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 740 ML KPOP DEMON HUNTERS</t>
+    <t>BOTELLA ALUMINIO TREND 740 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806737 </t>
   </si>
   <si>
     <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX  KPOP SAJA BOYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806782 </t>
   </si>
   <si>
     <t>STOR MEDIUM ECOZEN PREMIUM BOTTLE 620 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806836 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 12 OZ IN GIFT BOX SUSSIE HEAD KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806843 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806850 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806867 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806881 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806942 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO KPOP DEMON HUNTERS</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806966 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML KPOP DEMON HUNTERS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808373 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA POKEMON BLUE TEAM</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808434 </t>
   </si>
   <si>
     <t>SANDWICHERA ASKER POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808472 </t>
   </si>
   <si>
     <t>SET 4 BOLSAS CON CIERRE ZIP POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808601 </t>
   </si>
   <si>
     <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808793 </t>
   </si>
   <si>
-    <t>INSULATED LUNCH BAG WITH STRAPS POKEMON</t>
+    <t>LUNCH BAG AISLANTE POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810499 </t>
   </si>
   <si>
-    <t>INSULATED LUNCH BAG WITH STRAPS FROZEN AUTUMN LEAVES</t>
+    <t>LUNCH BAG AISLANTE FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810673 </t>
   </si>
   <si>
-    <t>4 ZIPPER BAGS SET FROZEN SNOWY TALE</t>
+    <t>SET 4 BOLSAS CON CIERRE ZIP FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810703 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811670 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811700 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811878 </t>
   </si>
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812677 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812707 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812875 </t>
   </si>
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814374 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA SUPER MARIO</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814435 </t>
   </si>
   <si>
-    <t>SANDWICHERA ASKER SUPER MARIO</t>
+    <t>ASKER LUNCH BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814671 </t>
   </si>
   <si>
-    <t>SET 4 BOLSAS CON CIERRE ZIP SUPER MARIO</t>
+    <t>4 ZIPPER BAGS SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814701 </t>
   </si>
   <si>
     <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814794 </t>
   </si>
   <si>
     <t>LUNCH BAG AISLANTE SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816675 </t>
   </si>
   <si>
     <t>SET 4 BOLSAS CON CIERRE ZIP PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816705 </t>
   </si>
   <si>
-    <t>COOL EASY DW SIPPER MUG 640 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816798 </t>
   </si>
   <si>
-    <t>INSULATED LUNCH BAG WITH STRAPS PAW PATROL BOY</t>
+    <t>LUNCH BAG AISLANTE PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817580 </t>
   </si>
   <si>
-    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML HELLO KITTY</t>
+    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817696 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817795 </t>
   </si>
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820221 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 M PRINCESS BEYOU TIFULS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820375 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835492 </t>
   </si>
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835676 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835706 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880461 </t>
   </si>
   <si>
-    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML GABBY\'S DOLLHOUSE</t>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880478 </t>
   </si>
   <si>
-    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML HARRY POTTER CHIBI</t>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET HARRY POTTER CHIBI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880522 </t>
   </si>
   <si>
-    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML BLUEY</t>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881444 </t>
   </si>
   <si>
     <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML MINECRAFT CORE 2025</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881864 </t>
   </si>
   <si>
     <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML SUPERMAN ICON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497980499 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA THE SIMPSONS FAMILY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497980505 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX THE SIMPSONS FAMILY CLOUDS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA THE SIMPSONS FAMILY CLOUDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988716 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX THE LION KING JUNGLE ROAR GLFUN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA THE LION KING JUNGLE ROAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988723 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX THE LION KING NIGHT STARS GLFUN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA THE LION KING NIGHT STARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497989973 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY SPACE DISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497989997 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY FRAME DISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996438 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CARS HAPPY SQUAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996872 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CARS RACING FRIENDS</t>
   </si>
@@ -11538,51 +11538,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D1772"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="142" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="134" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>