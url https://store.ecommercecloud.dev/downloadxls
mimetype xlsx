--- v3 (2026-06-04)
+++ v4 (2026-07-22)
@@ -12,1604 +12,1604 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3722">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3724">
   <si>
     <t>EAN13</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">8412497002986 </t>
   </si>
   <si>
     <t>00298</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX GROOT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003419 </t>
   </si>
   <si>
     <t>00341</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003761 </t>
   </si>
   <si>
     <t>00376</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO  SUPER MARIO</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003785 </t>
   </si>
   <si>
     <t>00378</t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003815 </t>
   </si>
   <si>
     <t>00381</t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003907 </t>
   </si>
   <si>
     <t>00390</t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML SUPER MARIO</t>
+    <t>BOTELLA HIDRO 850 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003914 </t>
   </si>
   <si>
     <t>00391</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003969 </t>
   </si>
   <si>
     <t>00396</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004010 </t>
   </si>
   <si>
     <t>00401</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX  DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004058 </t>
   </si>
   <si>
     <t>00405</t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004072 </t>
   </si>
   <si>
     <t>00407</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO DRAGON BALL</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004157 </t>
   </si>
   <si>
     <t>00415</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA ZELDA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004287 </t>
   </si>
   <si>
     <t>00428</t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT TNT BOOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004324 </t>
   </si>
   <si>
     <t>00432</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT ADAPTATION</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT ADAPTATION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004362 </t>
   </si>
   <si>
     <t>00436</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004416 </t>
   </si>
   <si>
     <t>00441</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004478 </t>
   </si>
   <si>
     <t>00447</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004485 </t>
   </si>
   <si>
     <t>00448</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004553 </t>
   </si>
   <si>
     <t>00455</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML POKEMON DISTORTION</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004621 </t>
   </si>
   <si>
     <t>00462</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004683 </t>
   </si>
   <si>
     <t>00468</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004720 </t>
   </si>
   <si>
     <t>00472</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX  POKEMON PIKACHU</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004744 </t>
   </si>
   <si>
     <t>00474</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004751 </t>
   </si>
   <si>
     <t>00475</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON FACE PARTNERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004782 </t>
   </si>
   <si>
     <t>00478</t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004867 </t>
   </si>
   <si>
     <t>00486</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004911 </t>
   </si>
   <si>
     <t>00491</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML SONIC</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004973 </t>
   </si>
   <si>
     <t>00497</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004980 </t>
   </si>
   <si>
     <t>00498</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004997 </t>
   </si>
   <si>
     <t>00499</t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX SONIC</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005154 </t>
   </si>
   <si>
     <t>00515</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005208 </t>
   </si>
   <si>
     <t>00520</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005215 </t>
   </si>
   <si>
     <t>00521</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005222 </t>
   </si>
   <si>
     <t>00522</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005239 </t>
   </si>
   <si>
     <t>00523</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML ONE PIECE</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005291 </t>
   </si>
   <si>
     <t>00529</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE MARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005376 </t>
   </si>
   <si>
     <t>00537</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE SKULLS ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005505 </t>
   </si>
   <si>
     <t>00550</t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML ONE PIECE</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005550 </t>
   </si>
   <si>
     <t>00555</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE CREW BATTLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005666 </t>
   </si>
   <si>
     <t>00566</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HARLEY QUINN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005673 </t>
   </si>
   <si>
     <t>00567</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005703 </t>
   </si>
   <si>
     <t>00570</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005765 </t>
   </si>
   <si>
     <t>00576</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA JOKER</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX JOKER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005796 </t>
   </si>
   <si>
     <t>00579</t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006311 </t>
   </si>
   <si>
     <t>00631</t>
   </si>
   <si>
     <t>SET DE 6 CUENCOS PICNIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006328 </t>
   </si>
   <si>
     <t>00632</t>
   </si>
   <si>
-    <t>6 PCS COLOR PICNIC PLATES SET</t>
+    <t>SET DE 6 PLATOS PICNIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006335 </t>
   </si>
   <si>
     <t>00633</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC TUMBLERS SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006359 </t>
   </si>
   <si>
     <t>00635</t>
   </si>
   <si>
     <t>18 PCS FLAT HANDLE COLOR PICNIC CUTLERY SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006748 </t>
   </si>
   <si>
     <t>00674</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STRANGER THINGS UPSIDE DOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006823 </t>
   </si>
   <si>
     <t>00682</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006861 </t>
   </si>
   <si>
     <t>00686</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STRANGER THINGS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006908 </t>
   </si>
   <si>
     <t>00690</t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML STRANGER THINGS YOUNG ADULT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006915 </t>
   </si>
   <si>
     <t>00691</t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STRANGER THINGS YOUNG ADULT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006922 </t>
   </si>
   <si>
     <t>00692</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL COFFEE TUMBLER 425 ML STRANGER THINGS</t>
+    <t>VASO TERMO CAFE ACERO INOXIDABLE 425 ML STRANGER THINGS YOUNG ADULT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497007691 </t>
   </si>
   <si>
     <t>00769</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX THE WITCHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008773 </t>
   </si>
   <si>
     <t>00877</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008797 </t>
   </si>
   <si>
     <t>00879</t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008902 </t>
   </si>
   <si>
     <t>00890</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX THE CHILD MANDALORIAN SPEED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497009749 </t>
   </si>
   <si>
     <t>00974</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PEANUTS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PEANUTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497010943 </t>
   </si>
   <si>
     <t>01094</t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013401 </t>
   </si>
   <si>
     <t>01340</t>
   </si>
   <si>
     <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO ONE PIECE CLASSIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013616 </t>
   </si>
   <si>
     <t>01361</t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML STITCH</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013623 </t>
   </si>
   <si>
     <t>01362</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013647 </t>
   </si>
   <si>
     <t>01364</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013661 </t>
   </si>
   <si>
     <t>01366</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497014323 </t>
   </si>
   <si>
     <t>01432</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015504 </t>
   </si>
   <si>
     <t>01550</t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML STAR WARS</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015603 </t>
   </si>
   <si>
     <t>01560</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015894 </t>
   </si>
   <si>
     <t>01589</t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497019229 </t>
   </si>
   <si>
     <t>01922</t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX PJ MASKS</t>
+    <t>SANDWICHERA MULTIPLE PJ MASKS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020249 </t>
   </si>
   <si>
     <t>02024</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020256 </t>
   </si>
   <si>
     <t>02025</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020263 </t>
   </si>
   <si>
     <t>02026</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020287 </t>
   </si>
   <si>
     <t>02028</t>
   </si>
   <si>
     <t>DUSTBIN POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022083 </t>
   </si>
   <si>
     <t>02208</t>
   </si>
   <si>
-    <t>PAPELERA MICKEY FRESH AIR FUN AND HAPPY DAYS</t>
+    <t>DUSTBIN MICKEY FRESH AIR FUN AND HAPPY DAYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022663 </t>
   </si>
   <si>
     <t>02266</t>
   </si>
   <si>
     <t>PAPELERA FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022694 </t>
   </si>
   <si>
     <t>02269</t>
   </si>
   <si>
     <t>PAPELERA STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022885 </t>
   </si>
   <si>
     <t>02288</t>
   </si>
   <si>
-    <t>DUSTBIN MINNIE MAD ABOUT SHOPPING</t>
+    <t>PAPELERA MINNIE MAD ABOUT SHOPPING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024346 </t>
   </si>
   <si>
     <t>02434</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024353 </t>
   </si>
   <si>
     <t>02435</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024360 </t>
   </si>
   <si>
     <t>02436</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024544 </t>
   </si>
   <si>
     <t>02454</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024551 </t>
   </si>
   <si>
     <t>02455</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L GABBY\'S DOLLHOUSE</t>
+    <t>STORAGE CLICK BOX 13 L GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024568 </t>
   </si>
   <si>
     <t>02456</t>
   </si>
   <si>
     <t>CAJA CLICK 23 L GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028313 </t>
   </si>
   <si>
     <t>02831</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO AVENGERS DUST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028443 </t>
   </si>
   <si>
     <t>02844</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 7 L PAW PATROL BOY RESCUE PUPS</t>
+    <t>CAJA CLICK 7 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028450 </t>
   </si>
   <si>
     <t>02845</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028467 </t>
   </si>
   <si>
     <t>02846</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033140 </t>
   </si>
   <si>
     <t>03314</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033157 </t>
   </si>
   <si>
     <t>03315</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033164 </t>
   </si>
   <si>
     <t>03316</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L MINNIE EDGY BOWS</t>
+    <t>STORAGE CLICK BOX 23 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033447 </t>
   </si>
   <si>
     <t>03344</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033454 </t>
   </si>
   <si>
     <t>03345</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033461 </t>
   </si>
   <si>
     <t>03346</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L ITS A MICKEY THING</t>
+    <t>CAJA CLICK 23 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033546 </t>
   </si>
   <si>
     <t>03354</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033553 </t>
   </si>
   <si>
     <t>03355</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080007 </t>
   </si>
   <si>
     <t>08000</t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033560 </t>
   </si>
   <si>
     <t>03356</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080472 </t>
   </si>
   <si>
     <t>08047</t>
   </si>
   <si>
-    <t>PLATO MICRO POKEMON DISTORSION</t>
+    <t>MICRO PLATE POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033645 </t>
   </si>
   <si>
     <t>03364</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033652 </t>
   </si>
   <si>
     <t>03365</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102556 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER CHIBI DNLS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER CHIBI DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033669 </t>
   </si>
   <si>
     <t>03366</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104789 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104857 </t>
   </si>
   <si>
     <t>TODDLER TRAINING MUG 250 ML MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104956 </t>
   </si>
   <si>
     <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET IN GIFT BOX MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104963 </t>
   </si>
   <si>
-    <t>SET TODDLER 4 PCS VAJILLA PP (PLATO, CUENCO Y CUBIERTOS) EN CAJA MICKEY MOUSE</t>
+    <t>TODDLER 4 PCS CHARACTER SHAPED PP SET IN GIFT BOX MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497105045 </t>
   </si>
   <si>
     <t>TAZA MICRO 350 ML BING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107018 </t>
   </si>
   <si>
     <t>BIBERON CUELLO ANCHO 150 ML TETINA SILICONA 3 POSICIONES MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107025 </t>
   </si>
   <si>
-    <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONSS MINNIE MOUSE HEART FULL</t>
+    <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107032 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107049 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS WITH HANDLES MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107070 </t>
   </si>
   <si>
     <t>BABY 3 PCS SET IN GIFT BOX (TRAINING MUG, BOWL, SPOON) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107117 </t>
   </si>
   <si>
     <t>BABY SHAPED WATER FILLED TEETHER IN BLISTER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107230 </t>
   </si>
   <si>
-    <t>SUJETA CHUPETES MINNIE MOUSE HEART FULL</t>
+    <t>BABY PACIFIER HOLDER MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107261 </t>
   </si>
   <si>
     <t>TAZA ENTRENAMIENTO FANCY 270 ML CON BOQUILLA DE SILICONA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107292 </t>
   </si>
   <si>
     <t>BABERO DE SILICONA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107513 </t>
   </si>
   <si>
-    <t>BABY FRUIT FEEDER MINNIE MOUSE HEART FULL</t>
+    <t>ALIMENTADOR ANTIAHOGO MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107780 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107858 </t>
   </si>
   <si>
     <t>TODDLER TRAINING MUG 250 ML MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107957 </t>
   </si>
   <si>
     <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET IN GIFT BOX MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107964 </t>
   </si>
   <si>
     <t>TODDLER 4 PCS CHARACTER SHAPED PP SET IN GIFT BOX MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109029 </t>
   </si>
   <si>
-    <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES STITCH CUDDLE ME</t>
+    <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109036 </t>
   </si>
   <si>
-    <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES STITCH CUDDLE ME</t>
+    <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109241 </t>
   </si>
   <si>
     <t>VASO 360 ENTRENAMIENTO 395 ML STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109661 </t>
   </si>
   <si>
     <t>ESTUCHE TODDLER CON 2 CUCHARAS PP STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109753 </t>
   </si>
   <si>
     <t>MINI WC CON ASAS STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109951 </t>
   </si>
   <si>
     <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497110018 </t>
   </si>
   <si>
-    <t>WHITE ADAPTABLE DISH MAT (40 CM X 30CM)</t>
+    <t>SALVAPLATOS ADAPTABLE (40X30 CM) BLANCO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497117321 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX LADYBUG PINKCELL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119264 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX VENOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119653 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DEADPOOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122059 </t>
   </si>
   <si>
     <t>TODDLER SQUARE SILICONE BOWL SUCTION SYSTEM MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122158 </t>
   </si>
   <si>
-    <t>CUENCO CUADRADO DE SILICONA CON VENTOSA MINNIE MOUSE</t>
+    <t>TODDLER SQUARE SILICONE BOWL SUCTION SYSTEM MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122257 </t>
   </si>
   <si>
     <t>PLATO DIVIDIDO SILICONA MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133154 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS PP FORMA (CUCHARA Y TENEDOR) MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133253 </t>
   </si>
   <si>
-    <t>TODDLER 2 PCS CHARACTER SHAPED PP CUTLERY SET (SPOON AND FORK) MINNIE MOUSE HEART FULL</t>
+    <t>SET DE 2 CUBIERTOS PP FORMA (CUCHARA Y TENEDOR) MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497134854 </t>
   </si>
   <si>
     <t>TODDLER TRAINING MUG 250 ML PEPPA PIG LITTLE ONE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135073 </t>
   </si>
   <si>
     <t>EASY TUMBLER 260 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135202 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139095 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS PEPPA PIG CORE 2022</t>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139149 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139200 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139255 </t>
   </si>
   <si>
-    <t>EASY HOLD SPORT BOTTLE 380 ML PEPPA PIG CORE 2022</t>
+    <t>BOTELLA SPORT EASY HOLD 380 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139361 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139521 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139606 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML  PEPPA PIG CORE 2022</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139842 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML PEPPA PIG FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139972 </t>
   </si>
   <si>
     <t>BOTELLA ECOZENPREMIUM MEDIANA 620 ML PEPPA PIG HAZE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141074 </t>
   </si>
   <si>
-    <t>EASY TUMBLER 260 ML HARRY POTTER SCHOOL SHIELDS</t>
+    <t>VASO EASY PEQUEÑO 260 ML HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497144372 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DEMON SLAYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141203 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154005 </t>
   </si>
   <si>
     <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 400 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154210 </t>
   </si>
   <si>
     <t>STACKABLE TUMBLER 420 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154258 </t>
   </si>
   <si>
-    <t>VASO APILABLE PP TRANSPARENTE 420 ML.</t>
+    <t>STACKABLE TRANSPARENT PP TUMBLER 420 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154302 </t>
   </si>
   <si>
     <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 430 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141746 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158805 </t>
   </si>
   <si>
-    <t>MOJITO TUMBLER PC 450 ML.</t>
+    <t>VASO PC MOJITO 450 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160648 </t>
   </si>
   <si>
     <t>SMALL SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160655 </t>
   </si>
   <si>
     <t>MEDIUM SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160662 </t>
   </si>
   <si>
     <t>LARGE SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160679 </t>
   </si>
   <si>
     <t>DESSERT PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160686 </t>
   </si>
   <si>
-    <t>PLATO LLANO TERRA</t>
+    <t>DINNER PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160693 </t>
   </si>
   <si>
     <t>BAJOPLATO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160709 </t>
   </si>
   <si>
     <t>ENSALADERA PEQUEÑA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160716 </t>
   </si>
   <si>
-    <t>LARGE SALAD BOWL TERRA</t>
+    <t>ENSALADERA GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160723 </t>
   </si>
   <si>
     <t>LITTLE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160730 </t>
   </si>
   <si>
     <t>MEDIUM BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160747 </t>
   </si>
   <si>
     <t>LARGE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160754 </t>
   </si>
   <si>
     <t>DEEP PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160761 </t>
   </si>
   <si>
-    <t>PLATO ALA ANCHA TERRA</t>
+    <t>WIDE RIME BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160778 </t>
   </si>
   <si>
     <t>BOL OVALADO PEQUEÑO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160785 </t>
   </si>
   <si>
     <t>BOL OVALADO MEDIANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160792 </t>
   </si>
   <si>
-    <t>LARGE OVAL BOWL TERRA</t>
+    <t>BOL OVALADO GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160808 </t>
   </si>
   <si>
     <t>OVAL SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160815 </t>
   </si>
   <si>
     <t>LITTLE SQUARED PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160822 </t>
   </si>
   <si>
     <t>MEDIUM SQUARED PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160839 </t>
   </si>
   <si>
     <t>LARGE SQUARED PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160846 </t>
   </si>
   <si>
-    <t>FUENTE RECTANGULAR PEQUEÑA TERRA</t>
+    <t>SMALL RECTANGULAR PLATTER TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160853 </t>
   </si>
   <si>
     <t>FUENTE RECTANGULAR GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160860 </t>
   </si>
   <si>
     <t>TAZA MOCA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160877 </t>
   </si>
   <si>
-    <t>COFFE CUP TERRA</t>
+    <t>TAZA CAFE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160884 </t>
   </si>
   <si>
     <t>TEA CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160891 </t>
   </si>
   <si>
     <t>SAUCER TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160907 </t>
   </si>
   <si>
     <t>INDIVIDUAL SAUCE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160914 </t>
   </si>
   <si>
     <t>DOUBLE SAUCE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160921 </t>
   </si>
   <si>
-    <t>SALSERA TRIPLE TERRA</t>
+    <t>TRIPLE SAUCE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160938 </t>
   </si>
   <si>
     <t>BANDEJA RECTANGULAR PEQUEÑA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160945 </t>
   </si>
   <si>
     <t>BANDEJA RECTANGULAR GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160952 </t>
   </si>
   <si>
-    <t>SMALL SQUARED TRAY TERRA</t>
+    <t>BANDEJA CUADRADA PEQUEÑA TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160969 </t>
   </si>
   <si>
     <t>LARGE SQUARED TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160976 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 60 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160983 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 90 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497161706 </t>
   </si>
   <si>
     <t>ATLANTA TUMBLER PC 42 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162000 </t>
   </si>
   <si>
-    <t>TAZA MICRO PP 360 ML.</t>
+    <t>MICRO MUG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162017 </t>
   </si>
   <si>
     <t>PLATO LLANO PC BLANCO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162024 </t>
   </si>
   <si>
     <t>PLATO HONDO PC BLANCO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162031 </t>
   </si>
   <si>
-    <t>PC DESSERT PLATE</t>
+    <t>PLATO POSTRE PC BLANCO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162406 </t>
   </si>
   <si>
     <t>FIESTA PITCHER PC 1.9 L.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162628 </t>
   </si>
   <si>
     <t>PILSNER BEER GLASS  PC 420 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162635 </t>
   </si>
   <si>
     <t>PILSNER BEER TUMBLER PC 300 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162666 </t>
   </si>
   <si>
     <t>BEER BREMEN PITCHER PC 550 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162758 </t>
   </si>
   <si>
-    <t>COPA DE GIN TONIC PC 780 ML.</t>
+    <t>GIN TONIC GLASS PC 780 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162864 </t>
   </si>
   <si>
     <t>COPA MARTINI PC 28 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162888 </t>
   </si>
   <si>
     <t>COPA MARGARITA PC 360 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162918 </t>
   </si>
   <si>
     <t>STOR COPA COCTEL TROPICAL PC TRANSPARENTE 425 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163779 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO PEQUEÑO TERRA NEGRO</t>
   </si>
@@ -1679,1803 +1679,1803 @@
   <si>
     <t>STOR RAMEQUIN 60 ML TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163984 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 90 ML TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497164509 </t>
   </si>
   <si>
     <t>CUENCO PC BLANCO 120X55 MM.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497164554 </t>
   </si>
   <si>
     <t>CUENCO PC BLANCO 140X65 MM.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497165155 </t>
   </si>
   <si>
-    <t>TABLE PITCHER PC 2,2 L</t>
+    <t>JARRA MESA PC 2,2 L.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167357 </t>
   </si>
   <si>
     <t>WHITE WATER MELAMINE ASHTRAY (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167364 </t>
   </si>
   <si>
     <t>BLACK WATER MELAMINE ASHTRAY (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167654 </t>
   </si>
   <si>
     <t>WHITE ROUND MELAMINE ASHTRAY (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167661 </t>
   </si>
   <si>
     <t>BLACK ROUND MELAMINE ASHTRAY (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168071 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML LOL SURPRISE ROCK ON</t>
+    <t>EASY TUMBLER 260 ML LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168200 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168743 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497179206 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX FROZEN IRIDESCENT AQUA</t>
+    <t>SANDWICHERA MULTIPLE FROZEN IRIDESCENT AQUA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497181179 </t>
   </si>
   <si>
     <t>NODO PC PLATE COVER DIAM. 31,8</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183111 </t>
   </si>
   <si>
     <t>PC SCOOP 300 CC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183128 </t>
   </si>
   <si>
     <t>PC SCOOP 600 CC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183142 </t>
   </si>
   <si>
     <t>PC SCOOP 1500 CC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497187201 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE CARS RACE READY</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX CARS RACE READY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497188208 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE MINNIE ELECTRIC DOLL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189045 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189205 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL COMIC</t>
+    <t>SANDWICHERA MULTIPLE PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189496 </t>
   </si>
   <si>
     <t>3 PCS KIDS MICRO SET IN STANDARD BOX PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200009 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX AVENGERS  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200023 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX POKEMON UNIVERSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200030 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX STITCH &amp; ANGEL  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200184 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA LOL SURPRISE ROCK ON</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200511 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200818 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200832 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER HOUSES</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER HOUSES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200887 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201075 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201129 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PEPPA PIG PINK FLAMINGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201204 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201303 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201327 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML CAPIBARA</t>
+    <t>SPORT BOTTLE 400 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201365 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML CAPIBARA</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201495 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204113 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA RICK &amp; MORTY FACES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204120 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA RICK &amp; MORTY PICKLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204304 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML ITALIAN BRAINROT</t>
+    <t>VASO CAÑA EASY 430 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204328 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204748 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204946 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML SUBLIMATION ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207206 </t>
   </si>
   <si>
     <t>MULTI COMPARTIMENT SANDWICH BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207305 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML DRAGON BALL</t>
+    <t>EASY SPORT TUMBLER 430 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207329 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207343 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207404 </t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML DRAGON BALL</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207541 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML DRAGON BALL GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211272 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211364 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML UNICORN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211463 </t>
   </si>
   <si>
     <t>MICRO BOWL UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211470 </t>
   </si>
   <si>
-    <t>PLATO MICRO UNICORN RAINBOW</t>
+    <t>MICRO PLATE UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212040 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212071 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212101 </t>
   </si>
   <si>
-    <t>SCHOOL BOTTLE 370 ML GABBYS DOLLHOUSE</t>
+    <t>BOTELLA SCHOOL 370 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212200 </t>
   </si>
   <si>
     <t>MULTI COMPARTIMENT SANDWICH BOX GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212279 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212316 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212323 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML GABBY\'S DOLLHOUSE</t>
+    <t>SPORT BOTTLE 400 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212347 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212361 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212460 </t>
   </si>
   <si>
-    <t>MICRO BOWL GABBY\'S DOLLHOUSE</t>
+    <t>CUENCO MICRO GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212477 </t>
   </si>
   <si>
     <t>MICRO PLATE GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212507 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) GABBY\'S DOLLHOUSE BAB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212668 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212941 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML GABBY DOLLHOUSE PARTY AGAIN</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML GABBY DOLLHOUSE PARTY AGAIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212972 </t>
   </si>
   <si>
     <t>BOTELLA ECOZENPREMIUM MEDIANA 620 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214006 </t>
   </si>
   <si>
     <t>BOTELLA PP INFANTIL 560 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214013 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML SUPER MARIO</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214068 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214075 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214174 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214198 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL SUPER MARIO</t>
+    <t>EASY OFFSET PLACEMAT SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214204 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214303 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214327 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML SUPER MARIO</t>
+    <t>BOTELLA SPORT 400 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214341 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214365 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SUPER MARIO &amp; FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214372 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214464 </t>
   </si>
   <si>
-    <t>CUENCO MICRO SUPER MARIO</t>
+    <t>MICRO BOWL SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214471 </t>
   </si>
   <si>
     <t>PLATO MICRO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214747 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214778 </t>
   </si>
   <si>
-    <t>DROP SAFE PP MUG 410 ML SUPER MARIO FUN EMOTION</t>
+    <t>TAZA ANTIVUELCO PP 410 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214792 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214860 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214945 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML SUPER MARIO COLORFUL TEAM</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML SUPER MARIO COLORFUL TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262045 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262076 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262205 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX DINOSAUR</t>
+    <t>SANDWICHERA MULTIPLE DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262304 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML DINO RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262328 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262342 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML DINO RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262366 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML DINO RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262540 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA DINOSAUR</t>
+    <t>DRAWSTRING LUNCH BAG DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262663 </t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262748 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497290543 </t>
   </si>
   <si>
-    <t>DRAWSTRING LUNCH BAG UNICORN RAINBOW</t>
+    <t>BOLSA MERIENDA UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497315017 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335206 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335305 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335329 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335367 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML TOY STORY 3 LOTSO</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335497 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO TOY STORY 3 LOTSO</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335510 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335572 </t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335749 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR TOY STORY LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335916 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497350209 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX FROZEN II</t>
+    <t>SANDWICHERA MULTIPLE FROZEN II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497379200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404001 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404018 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404025 </t>
   </si>
   <si>
     <t>SAFETY LOCK SQUARE BOTTLE 550 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404063 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML MINECRAFT</t>
+    <t>LARGE EASY PP TUMBLER 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404070 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404131 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404193 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT MINECRAFT</t>
+    <t>MANTEL INDIVIDUAL MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404209 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404308 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404322 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404360 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404384 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN MINECRAFT</t>
+    <t>URBAN SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404407 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO INFANTIL 600 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404544 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML MINECRAFT OVERVIEW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404605 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML MINECRAFT ISOMETRIC</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404667 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404742 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404834 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404872 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404971 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINECRAFT</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405039 </t>
   </si>
   <si>
-    <t>BOTELLA PP INFANTIL 560 ML SONIC</t>
+    <t>DAILY PP BOTTLE 560 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405046 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405060 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405077 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML SONIC</t>
+    <t>VASO EASY PEQUEÑO 260 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405176 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405190 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405206 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405305 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405312 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML SONIC</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405329 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405343 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405367 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SONIC</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405381 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405404 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405466 </t>
   </si>
   <si>
     <t>MICRO BOWL SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405473 </t>
   </si>
   <si>
     <t>MICRO PLATE SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405503 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA SONIC</t>
+    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405701 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405749 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405947 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML SONIC REAL SPEED</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML SONIC REAL SPEED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406357 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL GIRL GO SKYE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497407347 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML MINECRAFT CREEPER GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408047 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MINECRAFT CREEPER GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409358 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409457 </t>
   </si>
   <si>
-    <t>HUCHA METALICA BLUEY</t>
+    <t>METALLIC MONEY BANK BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412044 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412051 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412068 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>VASO EASY GRANDE 430 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412075 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412143 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML PEPPA PIG CORE 202</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412174 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412181 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412198 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL PEPPA PIG KINDNESS COUNTS</t>
+    <t>EASY OFFSET PLACEMAT PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412303 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412310 </t>
   </si>
   <si>
     <t>BOTELLA PP PLAYGROUND 410 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412341 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412464 </t>
   </si>
   <si>
     <t>MICRO BOWL PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412471 </t>
   </si>
   <si>
     <t>MICRO PLATE PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412600 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PEPPA CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497414352 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT THE MOVIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497442201 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE MICKEY WATERCOLORS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX MICKEY WATERCOLORS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497446742 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 3D 500 ML EN CAJA REGALO POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497446759 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 3D 490 ML EN CAJA REGALO POKEMON POKEBALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447459 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK MINECRAFT</t>
+    <t>HUCHA METALICA MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447756 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447954 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK SUPERMARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448258 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448456 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK DRAGON BALL SUPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448654 </t>
   </si>
   <si>
-    <t>HUCHA METALICA UNICORN</t>
+    <t>METALLIC MONEY BANK UNICORN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448753 </t>
   </si>
   <si>
     <t>HUCHA METALICA SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448951 </t>
   </si>
   <si>
     <t>HUCHA METALICA STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449057 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK GABBY\'S´S DOLLHOUSE</t>
+    <t>HUCHA METALICA GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449255 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449354 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449453 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449552 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449651 </t>
   </si>
   <si>
-    <t>HUCHA METALICA PAW PATROL BOY RESCUE PUPS</t>
+    <t>METALLIC MONEY BANK PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449859 </t>
   </si>
   <si>
     <t>HUCHA METALICA PRINCESS BE YOUTIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450053 </t>
   </si>
   <si>
     <t>HUCHA METALICA HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450152 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK KUROMI</t>
+    <t>HUCHA METALICA KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450251 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK NARUTO</t>
+    <t>HUCHA METALICA NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497461004 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462353 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY INK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462551 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY POEMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464111 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN LOGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464128 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN CITY</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464319 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA SUPERMAN ICON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464326 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA SUPERMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486663 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML PEPPA PIG CORE</t>
+    <t>VASO FIGURITA 3D 360 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486694 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497496013 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501205 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX IT´S A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501748 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MICKEY COOL SUMMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506040 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML BLUEY</t>
+    <t>MICRO MUG 390 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506064 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506071 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506101 </t>
   </si>
   <si>
-    <t>SCHOOL BOTTLE 370 ML BLUEY AS</t>
+    <t>BOTELLA SCHOOL 370 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506170 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506187 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) (SPOON AND FORK) SET BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506194 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506224 </t>
   </si>
   <si>
-    <t>ROBOT PARED SENCILLA 465 ML BLUEY</t>
+    <t>SINGLE WALL CANTEEN 465 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506255 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506262 </t>
   </si>
   <si>
     <t>TAZA RAMBLER PP 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506279 </t>
   </si>
   <si>
-    <t>SPRAYER DRINK BOTTLE 575 ML BLUEY</t>
+    <t>BOTELLA SPRAY 575 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506347 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506354 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506361 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506378 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA BLUEY</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506385 </t>
   </si>
   <si>
     <t>SANDWICHERA URBAN BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506415 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PEQUEÑA 475 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506422 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML BLUEY</t>
+    <t>BOTELLA ACTIVE 510 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506439 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506460 </t>
   </si>
   <si>
     <t>MICRO BOWL BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506477 </t>
   </si>
   <si>
     <t>MICRO PLATE BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506514 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506521 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML BLUEY</t>
+    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506538 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA AISLANTE RECTANGULAR BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506545 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506583 </t>
   </si>
   <si>
-    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML BLUEY</t>
+    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506606 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506620 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506644 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML BLUEY CANDY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506668 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506699 </t>
   </si>
   <si>
-    <t>ROBOT POP UP 450 ML BLUEY</t>
+    <t>POP UP CANTEEN 450 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506736 </t>
   </si>
   <si>
     <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA REGALO BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506743 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506750 </t>
   </si>
   <si>
-    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX BLUEY</t>
+    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506828 </t>
   </si>
   <si>
     <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506903 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506910 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506927 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506958 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506972 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML BLUEY</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510078 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510207 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE FROZEN II ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510740 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX FROZEN II BLUE FOREST</t>
+    <t>SANDWICHERA RECTANGULAR FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511174 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY SET IN POLYBAG MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511204 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX MINNIE SO EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511495 </t>
   </si>
   <si>
     <t>3 PCS KIDS MICRO SET IN STANDARD BOX MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511747 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR MINNIE FEEL GOOD</t>
+    <t>FUNNY SANDWICH BOX MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512041 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512065 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512072 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML DISNEY PRINCESS TRUE</t>
+    <t>VASO EASY PEQUEÑO 260 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512201 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PRINCESS BRIGHT &amp; BOLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512324 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512744 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513048 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513079 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML SPIDERMAN STREETS</t>
+    <t>EASY TUMBLER 260 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513208 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513307 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513499 </t>
   </si>
   <si>
-    <t>3 PCS KIDS MICRO SET IN STANDARD BOX SPIDERMAN STREETS</t>
+    <t>SET MICRO 3 PCS SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513741 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515073 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515202 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515301 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML CARS LETS RACE</t>
+    <t>EASY SPORT TUMBLER 430 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515325 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515349 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515745 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX CARS LETS RACE</t>
+    <t>SANDWICHERA RECTANGULAR CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497577200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS ROLLING THUNDER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497577743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX AVENGERS COMIC HEROES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497590445 </t>
   </si>
   <si>
     <t>3D LID STRAW TUMBLER 535 ML MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497595440 </t>
   </si>
   <si>
     <t>3D LID STRAW TUMBLER 535 ML MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605514 </t>
   </si>
   <si>
-    <t>PLATO DIVIDIDO RECTANGULAR ST BLUEY</t>
+    <t>RECTANGULAR DIVIDED PLATE ST BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605620 </t>
   </si>
   <si>
     <t>PLATO DIVIDIDO RECTANGULAR ST STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605712 </t>
   </si>
   <si>
     <t>TAZA MICRO EASY HOLD 400 ML BLUEY PLAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605729 </t>
   </si>
   <si>
-    <t>EASY HOLD MICRO MUG 400 ML FROZEN SNOWY TALE</t>
+    <t>TAZA MICRO EASY HOLD 400 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605743 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605767 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605774 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605828 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605835 </t>
   </si>
   <si>
-    <t>TAZA MICRO EASY HOLD 400 ML STITCH DRAWING</t>
+    <t>EASY HOLD MICRO MUG 400 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497606252 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497606702 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742141 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML FROZEN TRUST THE JOURNEY</t>
+    <t>BOTELLA SQUARE 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742233 </t>
   </si>
   <si>
     <t>LARGE ECOZEN HYDRO BOTTLE 540 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742424 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742554 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742677 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML FROZEN VIOLET</t>
   </si>
@@ -3485,3900 +3485,3900 @@
   <si>
     <t>SANDWICHERA RECTANGULAR FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742790 </t>
   </si>
   <si>
     <t>VASO ANTIVUELCO PP 470 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742875 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743674 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743742 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR MICKEY MOUSE BETTER TOGETHER</t>
+    <t>FUNNY SANDWICH BOX MICKEY MOUSE BETTER TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743797 </t>
   </si>
   <si>
     <t>VASO ANTIVUELCO PP 470 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743872 </t>
   </si>
   <si>
-    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML MICKEY MOUSE COOL STUFF</t>
+    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744152 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, 260 ML TUMBLER AND CUTLERY) IN BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744381 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN MINNIE MOUSE SPRING LOOK</t>
+    <t>URBAN SANDWICH BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744428 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744671 </t>
   </si>
   <si>
     <t>TAZA ANTIVUELCO PP 410 ML MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744749 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744794 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744855 </t>
   </si>
   <si>
     <t>NON SLIP 5 PCS BICOLOR PREMIUM SET IN STANDARD BOX MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744879 </t>
   </si>
   <si>
-    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML MINNIE MOUSE FLOWER POWER</t>
+    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML  MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744978 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745043 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML PAW PATROL GIRL SKETCH ESSENCE</t>
+    <t>TAZA MICRO 390 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745074 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745326 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745746 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746064 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML PAW PATROL PUP POWER</t>
+    <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746071 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746187 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746361 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL PUP POWER</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746675 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746422 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746743 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR PAW PATROL PUP POWER</t>
+    <t>FUNNY SANDWICH BOX PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746507 </t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748938 </t>
   </si>
   <si>
     <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749096 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS 2</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MINIONS 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749119 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS PARADISE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749492 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749683 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749881 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX GROGU MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750047 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML STITCH PALMS</t>
+    <t>MICRO MUG 390 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750061 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750078 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750092 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX WITH CUTLERY STITCH DRAWING</t>
+    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750108 </t>
   </si>
   <si>
-    <t>SCHOOL BOTTLE 370 ML STITCH</t>
+    <t>BOTELLA SCHOOL 370 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750115 </t>
   </si>
   <si>
     <t>EASY PP BOWL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750122 </t>
   </si>
   <si>
     <t>EASY PP PLATE STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750146 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750177 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750191 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL STITCH PALMS</t>
+    <t>EASY OFFSET PLACEMAT STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750207 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750221 </t>
   </si>
   <si>
     <t>ROBOT PARED SENCILLA 465 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750252 </t>
   </si>
   <si>
-    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML STITCH DRAWING</t>
+    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750566 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750580 </t>
   </si>
   <si>
     <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750603 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750672 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750689 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750696 </t>
   </si>
   <si>
     <t>ROBOT POP UP 450 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750726 </t>
   </si>
   <si>
-    <t>DISCOVERY LARGE PP BOTTLE 640 ML STITCH</t>
+    <t>BOTELLA PP GRANDE DISCOVERY 640 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750733 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750740 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750795 </t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750832 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML STITCH PALMS</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750856 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750870 </t>
   </si>
   <si>
     <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750900 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750917 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750924 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750948 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML STITCH TROUBLEMAKER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750955 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750979 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML STITCH PALMS</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755783 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO MICKEY MOUSE VINTAGE YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750993 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE XL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755851 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE VINTAGE</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755899 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756186 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756438 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757053 </t>
   </si>
   <si>
     <t>INSULATED FRIENDLY DRAWSTRING BAG MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757091 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 755 ML MINNIE MOUSE GARDENING</t>
+    <t>ALUMINIUM TREND BOTTLE 755 ML MMINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757152 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757183 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757251 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINNIE MOUSE GARDENING</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757268 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757312 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757343 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757367 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757893 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML POKEMON</t>
+    <t>AQUA BOTTLE 980 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757930 </t>
   </si>
   <si>
     <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757961 </t>
   </si>
   <si>
     <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757985 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758364 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SQUISHMALLOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758555 </t>
   </si>
   <si>
     <t>INSULATED FRIENDLY DRAWSTRING BAG STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758593 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 755 ML STITCH</t>
+    <t>ALUMINIUM TREND BOTTLE 755 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758654 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758685 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758869 </t>
   </si>
   <si>
-    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML STITCH OHANA</t>
+    <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758883 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758890 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758937 </t>
   </si>
   <si>
-    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML STITCH</t>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759156 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759187 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759378 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO BRAND NEW DNLS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO BRAND NEW DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759439 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759460 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787593 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 14 OZ IN GIFT BOX STITCH COCONUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759484 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ANTIVUELCO 300 ML SUPER MARIO POWER</t>
+    <t>CERAMIC DROP SAFE MUG 10 OZ SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759491 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497807208 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL GIRL</t>
+    <t>SANDWICHERA MULTIPLE PAW PATROL GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808540 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML POKEMON COLOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810031 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810048 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810062 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810079 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML FROZEN AUTUM LEAVES</t>
+    <t>EASY PP TUMBLER 260 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810093 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810109 </t>
   </si>
   <si>
     <t>BOTELLA SCHOOL 370 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810116 </t>
   </si>
   <si>
-    <t>PP EASY BOWL FROZEN AUTUM LEAVES</t>
+    <t>CUENCO EASY PP FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810123 </t>
   </si>
   <si>
     <t>EASY PP PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810147 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810154 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810178 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810185 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) FROZEN SNOWY TALE</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810192 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810208 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810222 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 ML FROZEN AUTUM LEAVES</t>
+    <t>ROBOT PARED SENCILLA 465 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810253 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810260 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810277 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810307 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810314 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810321 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML FROZEN AUTUM LEAVES</t>
+    <t>SPORT BOTTLE 400 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810345 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810352 </t>
   </si>
   <si>
     <t>ROBOT ESPACIAL 280 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810369 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810376 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810383 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810406 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810413 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810420 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML FROZEN SNOWY TALE</t>
+    <t>ACTIVE CANTEEN 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810437 </t>
   </si>
   <si>
     <t>SANDWICHERA ASKER FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810451 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810468 </t>
   </si>
   <si>
-    <t>MICRO BOWL FROZEN AUTUM LEAVES</t>
+    <t>CUENCO MICRO FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810475 </t>
   </si>
   <si>
     <t>MICRO PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810505 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810512 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810529 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810536 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA AISLANTE RECTANGULAR FROZEN AUTUM LEAVES</t>
+    <t>RECTANGULAR INSULATED BAG FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810543 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML FROZEN SNOWY TALE</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810550 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810567 </t>
   </si>
   <si>
     <t>TAZA RAMBLER PP 530 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810581 </t>
   </si>
   <si>
-    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810604 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810666 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810697 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810727 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810734 </t>
   </si>
   <si>
-    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO FROZEN AUTUM LEAVES</t>
+    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810741 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810833 </t>
   </si>
   <si>
     <t>BOTELLA AVENTURA ECOZEN 650 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810857 </t>
   </si>
   <si>
-    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX FROZEN SNOWY TALE</t>
+    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810895 </t>
   </si>
   <si>
     <t>SNACK SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810901 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810918 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810925 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810949 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML FROZEN FLOWING</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML FROZEN FLOWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810956 </t>
   </si>
   <si>
     <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810970 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811342 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811359 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811366 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811373 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811380 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811403 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811410 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PEQUEÑA 475 ML MICKEY TRUE CHAMPIONS</t>
+    <t>SMALL ECOZEN BOTTLE 475 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811427 </t>
   </si>
   <si>
     <t>BOTELLA ACTIVE 510 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811434 </t>
   </si>
   <si>
     <t>SANDWICHERA ASKER MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811458 </t>
   </si>
   <si>
-    <t>DRAWSTRING LUNCH BAG MICKEY HAS FUN</t>
+    <t>BOLSA MERIENDA MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811465 </t>
   </si>
   <si>
     <t>MICRO BOWL MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811472 </t>
   </si>
   <si>
     <t>MICRO PLATE MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811496 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML MICKEY HURRAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811502 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811519 </t>
   </si>
   <si>
-    <t>BOTELLA SIPPER 350 ML MICKEY TRUE CHAMPIONS</t>
+    <t>CHARACTER SIPPER BOTTLE 350 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811526 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811533 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA AISLANTE RECTANGULAR MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811540 </t>
   </si>
   <si>
-    <t>3D ECOZEN FIGURINE BOTTLE 560 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA FIGURITA 3D 560 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811557 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811564 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812073 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812097 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812103 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML MINNIE SUNSHINE</t>
+    <t>SCHOOL BOTTLE 370 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812110 </t>
   </si>
   <si>
     <t>CUENCO EASY PP MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812127 </t>
   </si>
   <si>
     <t>PLATO EASY PP MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812141 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA SQUARE 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812158 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812172 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812189 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812196 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812202 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE MINNIE SUNSHINE</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812226 </t>
   </si>
   <si>
     <t>ROBOT PARED SENCILLA 465 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812257 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812264 </t>
   </si>
   <si>
     <t>PLATO DIVIDIDO RECTANGULAR ST MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812271 </t>
   </si>
   <si>
-    <t>SPRAYER DRINK BOTTLE 575 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA SPRAY 575 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812301 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812318 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812325 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812349 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812356 </t>
   </si>
   <si>
-    <t>ROBOT ESPACIAL 280 ML MINNIE BOLD FLORALS</t>
+    <t>SPACE CANTEEN 280 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812363 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812370 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SUPREMA MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812387 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX MINNIE BOLD FLORALS</t>
+    <t>SANDWICHERA URBAN MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812400 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812417 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812424 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812431 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812455 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA MINNIE  BOLD FLORALS</t>
+    <t>DRAWSTRING LUNCH BAG MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812462 </t>
   </si>
   <si>
     <t>CUENCO MICRO MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812479 </t>
   </si>
   <si>
     <t>PLATO MICRO MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812493 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML MINNIE DOTTY CUTE</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML MINNIE DOTTY CUTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812509 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812516 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812523 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812530 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812547 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812554 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT EASY HOLD 380 ML MINNIE BOLD FLORALS</t>
+    <t>EASY HOLD SPORT BOTTLE 380 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812561 </t>
   </si>
   <si>
     <t>TAZA RAMBLER PP 530 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812585 </t>
   </si>
   <si>
     <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812608 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812660 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812691 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812738 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812745 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812752 </t>
   </si>
   <si>
-    <t>SET 4 PCS VAJILLA PP FORMA (PLATO, CUENTCO Y CUBIERTOS) EN CAJA MINNIE MOUSE SUNSHINE</t>
+    <t>4 PCS CHARACTER KIDS SHAPED PP SET (BOWL, PLATE AND CUTLERY) IN GIFT BOX MINNIE MOUSE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812837 </t>
   </si>
   <si>
     <t>BOTELLA AVENTURA ECOZEN 650 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812851 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812899 </t>
   </si>
   <si>
-    <t>SNACK SANDWICH BOX MINNIE SUNSHINE</t>
+    <t>SANDWICHERA SNACK MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812905 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812912 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812929 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812950 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812974 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINNIE SUNSHINE</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812981 </t>
   </si>
   <si>
     <t>BOTELLA PP GRANDE DISCOVERY 640 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812998 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE XL MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816033 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA PP INFANTIL 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816064 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816071 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816095 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816101 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>SCHOOL BOTTLE 370 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816118 </t>
   </si>
   <si>
     <t>CUENCO EASY PP PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816125 </t>
   </si>
   <si>
     <t>PLATO EASY PP PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816149 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA SQUARE 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816156 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816170 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816187 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816194 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816200 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE PAW PATROL BOY RESCUE PUPS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816224 </t>
   </si>
   <si>
     <t>ROBOT PARED SENCILLA 465 ML PAW PATROL BOY RESCUE PUPSS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816255 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816262 </t>
   </si>
   <si>
     <t>PLATO DIVIDIDO RECTANGULAR ST PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816279 </t>
   </si>
   <si>
-    <t>SPRAYER DRINK BOTTLE 575 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA SPRAY 575 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816316 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816347 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816354 </t>
   </si>
   <si>
-    <t>ROBOT ESPACIAL 280 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>SPACE CANTEEN 280 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816361 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816378 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SUPREMA PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816385 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
+    <t>SANDWICHERA URBAN PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816408 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816415 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816422 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816439 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816453 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA PAW PATROL BOY RESCUE PUPS</t>
+    <t>DRAWSTRING LUNCH BAG PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816460 </t>
   </si>
   <si>
     <t>CUENCO MICRO PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816477 </t>
   </si>
   <si>
     <t>PLATO MICRO PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816507 </t>
   </si>
   <si>
-    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816514 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816521 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816538 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816545 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816552 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816569 </t>
   </si>
   <si>
-    <t>TAZA RAMBLER PP 530 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>PP COOL MUG 530 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816583 </t>
   </si>
   <si>
     <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816606 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816668 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>VASO FIGURITA 3D 360 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816699 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816729 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816736 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816828 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 460 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816859 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816897 </t>
   </si>
   <si>
     <t>SANDWICHERA SNACK PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816903 </t>
   </si>
   <si>
-    <t>BENTOPRO SANDWICH BOX PAW PATROL BOY</t>
+    <t>SANDWICHERA BENTOPRO PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816910 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816927 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816941 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML PAW PATROL UNIVERSE SKY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816958 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816972 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816996 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE XL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817047 </t>
   </si>
   <si>
     <t>TAZA MICRO 390 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817078 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML HELLO KITTY</t>
+    <t>VASO EASY PEQUEÑO 260 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817207 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817306 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817344 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817429 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817467 </t>
   </si>
   <si>
-    <t>CUENCO MICRO HELLO KITTY</t>
+    <t>MICRO BOWL HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817474 </t>
   </si>
   <si>
     <t>PLATO MICRO HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817535 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA AISLANTE RECTANGULAR HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817603 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817610 </t>
   </si>
   <si>
-    <t>FLEXI HANDLE ALUMINIUM BOTTLE 760 ML HELLO KITTY</t>
+    <t>BOTELLA ALUMINIO FLEXI HANDLE 760 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817665 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817849 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817948 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML HELLO KITTY PHOTOGENIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818068 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818075 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818174 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818198 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT PAW PATROL GIRL SUPERPOWERS</t>
+    <t>MANTEL INDIVIDUAL PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818204 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818303 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818310 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818327 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818341 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>ALUMINIUM BOTTLE 400 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818365 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818389 </t>
   </si>
   <si>
     <t>SANDWICHERA URBAN PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818402 </t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818464 </t>
   </si>
   <si>
     <t>MICRO BOWL PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818471 </t>
   </si>
   <si>
     <t>MICRO PLATE PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818501 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818549 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818600 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818662 </t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818747 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818945 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML PAW PATROL GIRL COOL GIRL TIME</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML PAW PATROL GIRL COOL GIRL TIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820030 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820047 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820061 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820078 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820177 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PRINCESS BEYOU TIFUL</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820184 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820191 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820207 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX PRINCESS COURAGEOUS HEART</t>
+    <t>SANDWICHERA MULTIPLE PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820306 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820313 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820320 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820344 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PRINCESS COURAGEOUS HEART</t>
+    <t>ALUMINIUM BOTTLE 400 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820368 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820382 </t>
   </si>
   <si>
     <t>SANDWICHERA URBAN PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820405 </t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML PRINCESS COURAGEOUS HEART</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820467 </t>
   </si>
   <si>
     <t>MICRO BOWL PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820474 </t>
   </si>
   <si>
     <t>MICRO PLATE PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820504 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820603 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820665 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML PRINCESS COURAGEOUS HEART</t>
+    <t>3D FIGURINE TUMBLER 360 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820696 </t>
   </si>
   <si>
     <t>ROBOT POP UP 450 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820740 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828043 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML HELLO KITTY AND FRIENDS</t>
+    <t>TAZA MICRO 390 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828074 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828203 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828302 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828326 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828340 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML HELLO KITTY AND FRIENDS</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828845 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835034 </t>
   </si>
   <si>
     <t>BOTELLA PP INFANTIL 560 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835041 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML SPIDERMAN MOB RULES</t>
+    <t>TAZA MICRO 390 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835065 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835072 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835096 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835102 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835119 </t>
   </si>
   <si>
-    <t>CUENCO EASY PP SPIDERMAN MOB RULES</t>
+    <t>PP EASY BOWL SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835126 </t>
   </si>
   <si>
     <t>PLATO EASY PP SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835140 </t>
   </si>
   <si>
     <t>BOTELLA SQUARE 510 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835157 </t>
   </si>
   <si>
-    <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) SPIDERMAN MOB RULES</t>
+    <t>SET EASY 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA  SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835171 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835188 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835195 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835201 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835225 </t>
   </si>
   <si>
-    <t>ROBOT PARED SENCILLA 465 ML SPIDERMAN MOB RULESS</t>
+    <t>SINGLE WALL CANTEEN 465 ML SPIDERMAN MOB RULESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835256 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835263 </t>
   </si>
   <si>
     <t>PLATO DIVIDIDO RECTANGULAR ST SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835270 </t>
   </si>
   <si>
-    <t>SPRAYER DRINK BOTTLE 575 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA SPRAY 575 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835300 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835317 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835324 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835348 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835355 </t>
   </si>
   <si>
-    <t>ROBOT ESPACIAL 280 ML SPIDERMAN MOVING TARGET</t>
+    <t>SPACE CANTEEN 280 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835362 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML SPIDERMAN MOVING TARGET</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835379 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE SUPREMA SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835386 </t>
   </si>
   <si>
     <t>SANDWICHERA URBAN SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835409 </t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835416 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835423 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835430 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835454 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835461 </t>
   </si>
   <si>
-    <t>CUENCO MICRO SPIDERMAN MOB RULES</t>
+    <t>MICRO BOWL SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835478 </t>
   </si>
   <si>
     <t>PLATO MICRO SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835508 </t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835515 </t>
   </si>
   <si>
-    <t>CHARACTER SIPPER BOTTLE 350 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA SIPPER 350 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835522 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835539 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835546 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835553 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835560 </t>
   </si>
   <si>
-    <t>TAZA RAMBLER PP 530 ML SPIDERMAN MOVING TARGET</t>
+    <t>PP COOL MUG 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835584 </t>
   </si>
   <si>
     <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835607 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835669 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML SPIDERMAN MOVING TARGET</t>
+    <t>VASO FIGURITA 3D 360 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835690 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835720 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835737 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835744 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835836 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML SPIDERMAN MOVING TARGET</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835850 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835898 </t>
   </si>
   <si>
     <t>SANDWICHERA SNACK SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835904 </t>
   </si>
   <si>
-    <t>BENTOPRO SANDWICH BOX SPIDERMAN</t>
+    <t>SANDWICHERA BENTOPRO SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835911 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM BOWL SPIDERMAN MOVING TARGET</t>
+    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835928 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835942 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML SPIDERMAN JUMPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835959 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835973 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835997 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE XL SPIDERMAN MOVING TARGET</t>
+    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855087 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855209 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855759 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX BATMAN SYMBOL</t>
+    <t>SANDWICHERA RECTANGULAR BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497857678 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CHUCKY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858071 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858743 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR HOTWHEELS BLUE FIRE</t>
+    <t>FUNNY SANDWICH BOX HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497867745 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR PAW PATROL GIRLS</t>
+    <t>FUNNY SANDWICH BOX PAW PATROL GIRLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497874682 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA UNICORN ACADEMY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875511 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875559 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SIMPSONS</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875764 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SIMPSONS HOMER FACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875795 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875870 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SIMPSONS HOMER FACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879076 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879144 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML NARUTO</t>
+    <t>MICRO MUG 390 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879366 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879403 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879427 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML NARUTO</t>
+    <t>BOTELLA SPORT 400 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879519 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879847 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880218 </t>
   </si>
   <si>
     <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880225 </t>
   </si>
   <si>
     <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880249 </t>
   </si>
   <si>
-    <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO MINNIE</t>
+    <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880270 </t>
   </si>
   <si>
     <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880287 </t>
   </si>
   <si>
     <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880355 </t>
   </si>
   <si>
-    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX POKEMON HAPPY FUN</t>
+    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS POKEMON HAPPY FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880416 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX GABBYS DOLLHOUSE DOTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880447 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX GABBY\'S´S DOLLHOUSE DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880539 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880553 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880577 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE DE REGALO BLUEY WALK</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX BLUEY WALK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880645 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO AVENGERS COMIC HEROES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880737 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880942 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX ITS A MICKEY THING</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO IT\'S A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881048 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE SO EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881246 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881284 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STITCH PINEAPLE ADAPTATION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881307 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STITCH HAWAIAN FLOWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881338 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STAR WARS EMPIRE ICONS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS EMPIRE ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881369 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO STITCH LEAVES PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881536 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA BARBIE BB22</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881659 </t>
   </si>
   <si>
-    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX STITCH ALOHA</t>
+    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882038 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882137 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882151 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882243 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882250 </t>
   </si>
   <si>
-    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS MICKEY TRUE CHAMPIONS</t>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882342 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882359 </t>
   </si>
   <si>
     <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882434 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX PRINCESS COURAGEOUS HEART</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883073 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883202 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883301 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883325 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML KUROMI</t>
+    <t>SPORT BOTTLE 400 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883745 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883943 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497900947 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML BLUEY COOL DAY</t>
+    <t>BOTELLA SQUARE 510 ML BLUEY COOL DAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497934881 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH SAFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497934928 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH &amp; ANGEL OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497938483 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 9 OZ IN GIFT BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497947140 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO BOWSER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497949311 </t>
   </si>
   <si>
-    <t>TAZA ENTRENAMIENTO FANCY 270 ML CON BOQUILLA DE SILICONA STITCH WITHYOU</t>
+    <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML STITCH WITHYOU CSF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497955008 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA DRAGON BALL SUPER UPDATED DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973583 </t>
   </si>
   <si>
     <t>ALFOMBRILLA XL SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973804 </t>
   </si>
   <si>
-    <t>TODDLER TRAINING SEAT MICKEY NATURE</t>
+    <t>ADAPTADOR WC MICKEY NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973811 </t>
   </si>
   <si>
-    <t>TODDLER TRAINING SEAT MINNIE NATURE</t>
+    <t>ADAPTADOR WC MINNIE NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973828 </t>
   </si>
   <si>
     <t>TODDLER TRAINING SEAT STITCH NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986903 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986910 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986927 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986934 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986941 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) SPIDERMAN</t>
+    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986958 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986965 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986972 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) MINNIE</t>
+    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986989 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986996 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) STITCH | Stor Brand</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987009 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987016 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987023 </t>
   </si>
   <si>
-    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) FROZEN</t>
+    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987054 </t>
   </si>
   <si>
     <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987061 </t>
   </si>
   <si>
     <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) PAW PATROL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987115 </t>
   </si>
   <si>
-    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) SPIDERMAN</t>
+    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987122 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987139 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987146 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987153 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987160 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) SONIC</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987177 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987184 </t>
   </si>
   <si>
     <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987191 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) HELLO KITTY</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987207 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987214 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987221 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987238 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988327 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE ANTIVUELCO 515 ML STITCH GREEN PARTY</t>
+    <t>DROP SAFE INSULATED SS BOTTLE 515 ML STITCH GREEN PARTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988334 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE ANTIVUELCO 515 ML POKEMON TEAM READY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988341 </t>
   </si>
   <si>
     <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX STITCH SUNNY LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988358 </t>
   </si>
   <si>
     <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX POKEMON BLACK LOGOS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988365 </t>
   </si>
   <si>
     <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX SUPER MARIO PROTAGONISTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990047 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990054 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA JURASSIC WORLD</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX JURASSIC WORLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990573 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990641 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990658 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER DESIGN 2</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990672 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN II DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990689 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN II DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990733 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PRINCESAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990825 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS CAPTAIN AMERICA SHIELD ATTACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990832 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS HULK FIST STRENGTH</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS HULK FIST STRENGTH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990849 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS IRONMAN FLYING STAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990856 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS GROUP COLLAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990863 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS GROUP BLUE LETS GO</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS GROUP BLUE LETS GO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990924 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990979 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991150 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BLUEY PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991167 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BLUEY TUTTI FRUTTI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991181 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA ITALIAN BRAINROT</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991334 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991341 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992409 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 1</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA STAR WARS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992423 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992478 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SPIDERMAN DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992485 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SPIDERMAN DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992560 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992799 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA LOONEY TUNES DESIGN 1</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX LOONEY TUNES DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992805 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA LOONEY TUNES DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993635 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993642 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993796 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN ON OUR WAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993802 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN WAY AHEAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994403 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY PUP IT OUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994410 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOXPAW PATROL BOY FRIENDSHIP BADGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994427 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY PATCHED TOGETHER</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY PATCHED TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994458 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL GIRL BUTTERFLY BEATS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994663 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA CLASICOS DISNEY DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994670 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY CLASSICS DESIGN 2</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA CLASICOS DISNEY DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994823 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON PICACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994830 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994847 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994854 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 3</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995004 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH SHAKEIT</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STITCH SHAKEIT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995301 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH SEAWORLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995516 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA DRAGON BALL BULMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995523 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FAMILY</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA DRAGON BALL FAMILY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995530 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL 7 BALLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995547 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FIGHT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996230 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML HARRY POTTER GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998180 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DONALD DAISY GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998197 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY AND FRIENDS MUSICAL</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY AND FRIENDS MUSICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998203 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY MINNIE BREAKFAST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998210 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY PLUTO FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750306 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML STITCH PALMS</t>
+    <t>VASO CAÑA EASY 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750320 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750313 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750344 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750351 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750375 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750382 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN STITCH PALMS</t>
+    <t>URBAN SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750405 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO INFANTIL 600 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750412 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN PEQUEÑA 475 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750429 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML STITCH DRAWING</t>
+    <t>BOTELLA ACTIVE 510 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750436 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750467 </t>
   </si>
   <si>
     <t>MICRO BOWL STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750474 </t>
   </si>
   <si>
     <t>MICRO PLATE STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750504 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750511 </t>
   </si>
   <si>
-    <t>BOTELLA SIPPER 350 ML STITCH</t>
+    <t>CHARACTER SIPPER BOTTLE 350 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750528 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750535 </t>
   </si>
   <si>
     <t>BOLSA MERIENDA AISLANTE RECTANGULAR STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750542 </t>
   </si>
   <si>
-    <t>DRAWSTRING LUNCH BAG STITCH BLUE LEAVES</t>
+    <t>BOLSA MERIENDA STITCH BLUE LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750559 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750368 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033942 </t>
   </si>
   <si>
     <t>03394</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033959 </t>
   </si>
   <si>
     <t>03395</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033966 </t>
   </si>
   <si>
     <t>03396</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L SPIDERMAN URBAN WEB</t>
+    <t>STORAGE CLICK BOX 23 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497035816 </t>
   </si>
   <si>
     <t>03581</t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036646 </t>
   </si>
   <si>
     <t>03664</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036653 </t>
   </si>
   <si>
     <t>03665</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L BLUEY</t>
+    <t>CAJA CLICK 13 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036660 </t>
   </si>
   <si>
     <t>03666</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497040766 </t>
   </si>
   <si>
     <t>04076</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SQUID GAME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497041169 </t>
   </si>
   <si>
     <t>04116</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX NIGHTMARE BEFORE CHRISTMAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497049103 </t>
   </si>
   <si>
     <t>04910</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX LORD OF THE RINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497051717 </t>
   </si>
   <si>
     <t>05171</t>
   </si>
   <si>
-    <t>MINI WC CON ASAS PEPPA PIG</t>
+    <t>OFFSET MINI WC WITH HANDLES PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497066407 </t>
   </si>
   <si>
     <t>06640</t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO HARRY POTTER MAGIC SYMBOLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497070909 </t>
   </si>
   <si>
     <t>07090</t>
   </si>
   <si>
     <t>PAPELERA PAW PATROL BOY FRIENDSHIP FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071296 </t>
   </si>
   <si>
     <t>07129</t>
   </si>
   <si>
-    <t>DUSTBIN SPIDERMAN CITY ZWD</t>
+    <t>PAPELERA SPIDERMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071388 </t>
   </si>
   <si>
     <t>07138</t>
   </si>
   <si>
     <t>DUSTBIN BLUEY ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497072330 </t>
   </si>
   <si>
     <t>07233</t>
   </si>
   <si>
     <t>5 DRAWERS 9L CHEST HARRY POTTER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075065 </t>
   </si>
   <si>
     <t>07506</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX POKEMON 4 DANCERS DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075119 </t>
   </si>
   <si>
     <t>07511</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON CONFETTI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075225 </t>
   </si>
   <si>
     <t>07522</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SUPER MARIO GROUP  DNLS</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SUPER MARIO GROUP DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497078561 </t>
   </si>
   <si>
     <t>07856</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA REGALO HARRY POTTER CHIBI HOUSES DNLS YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080106 </t>
   </si>
   <si>
     <t>08010</t>
   </si>
   <si>
     <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080137 </t>
   </si>
   <si>
     <t>08013</t>
   </si>
   <si>
-    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML POKEMON</t>
+    <t>BOTELLA AVENTURA ECOZEN 650 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080175 </t>
   </si>
   <si>
     <t>08017</t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080182 </t>
   </si>
   <si>
     <t>08018</t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080199 </t>
   </si>
   <si>
     <t>08019</t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT POKEMON DISTORSION DUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080205 </t>
   </si>
   <si>
     <t>08020</t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080304 </t>
   </si>
   <si>
     <t>08030</t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML POKEMON DISTORSION</t>
+    <t>EASY SPORT TUMBLER 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080328 </t>
   </si>
   <si>
     <t>08032</t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080342 </t>
   </si>
   <si>
     <t>08034</t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO PEQUEÑA 400 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080366 </t>
   </si>
   <si>
     <t>08036</t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML POKEMON DISTORSION</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080380 </t>
   </si>
   <si>
     <t>08038</t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080397 </t>
   </si>
   <si>
     <t>08039</t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080403 </t>
   </si>
   <si>
     <t>08040</t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080410 </t>
   </si>
   <si>
     <t>08041</t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080465 </t>
   </si>
   <si>
     <t>08046</t>
   </si>
   <si>
-    <t>CUENCO MICRO POKEMON DISTORSION</t>
+    <t>MICRO BOWL POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080748 </t>
   </si>
   <si>
     <t>08074</t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080878 </t>
   </si>
   <si>
     <t>08087</t>
   </si>
   <si>
     <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080892 </t>
   </si>
   <si>
     <t>08089</t>
   </si>
@@ -7388,687 +7388,687 @@
   <si>
     <t xml:space="preserve">8412497080908 </t>
   </si>
   <si>
     <t>08090</t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497083558 </t>
   </si>
   <si>
     <t>08355</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SONIC ROLLING WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084616 </t>
   </si>
   <si>
     <t>08461</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC JAPAN YA</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC JAPAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084623 </t>
   </si>
   <si>
     <t>08462</t>
   </si>
   <si>
     <t>BOTELLA PP INFANTIL 560 ML STITCH BEACH WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084654 </t>
   </si>
   <si>
     <t>08465</t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SONIC GAME ON WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497086153 </t>
   </si>
   <si>
     <t>08615</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO II</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497087341 </t>
   </si>
   <si>
     <t>08734</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY CHRISTMAS DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497087389 </t>
   </si>
   <si>
     <t>08738</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINNIE CHRISTMAS DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497094479 </t>
   </si>
   <si>
     <t>09447</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX ANIMAL CROSSING GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095612 </t>
   </si>
   <si>
     <t>09561</t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095940 </t>
   </si>
   <si>
     <t>09594</t>
   </si>
   <si>
-    <t>CAJA CLICK 7 L SUPER MARIO</t>
+    <t>STORAGE CLICK BOX 7 L SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095957 </t>
   </si>
   <si>
     <t>09595</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L SUPER MARIO </t>
   </si>
   <si>
     <t xml:space="preserve">8412497095964 </t>
   </si>
   <si>
     <t>09596</t>
   </si>
   <si>
     <t>CAJA CLICK 23 L SUPER MARIO </t>
   </si>
   <si>
     <t xml:space="preserve">8412497095995 </t>
   </si>
   <si>
     <t>09599</t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML UNICORN RANGE RTD</t>
+    <t>VASO EASY PEQUEÑO 260 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497096503 </t>
   </si>
   <si>
     <t>09650</t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097104 </t>
   </si>
   <si>
     <t>09710</t>
   </si>
   <si>
     <t>MICRO MUG 390 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097111 </t>
   </si>
   <si>
     <t>09711</t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097227 </t>
   </si>
   <si>
     <t>09722</t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097302 </t>
   </si>
   <si>
     <t>09730</t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML UNICORN RANGE</t>
+    <t>3D FIGURINE TUMBLER 360 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101016 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101023 </t>
   </si>
   <si>
     <t>BOTELLA FIGURITA 3D 560 ML AVENGERS SEVEN WONDERS HULK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101030 </t>
   </si>
   <si>
-    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS IRON MAN</t>
+    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS SEVEN WONDERS IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101092 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101276 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102013 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102020 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS HULK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102037 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML AVENGERS SEVEN WONDERS IRON MAN</t>
+    <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102235 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON ALL POKEBALLS EVER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102266 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA SQUID GAME BAD PEOPLE DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102310 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO FACE DNLS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO FACE DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102518 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS CENTRAL PERK DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102525 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS CHIBI DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104017 </t>
   </si>
   <si>
     <t>BABY 5 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104024 </t>
   </si>
   <si>
     <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104031 </t>
   </si>
   <si>
-    <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104048 </t>
   </si>
   <si>
     <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES CON ASAS MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104079 </t>
   </si>
   <si>
     <t>SET 3PCS (VASO ENTRENAMIENTO 250 ML, PLATO Y CUCHARA) MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104116 </t>
   </si>
   <si>
-    <t>BABY SHAPED WATER FILLED TEETHER IN BLISTER MICKEY MOUSE FULL OF SMILES</t>
+    <t>MORDEDOR RELLENO DE AGUA MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104239 </t>
   </si>
   <si>
     <t>BABY PACIFIER HOLDER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104260 </t>
   </si>
   <si>
     <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML  MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104291 </t>
   </si>
   <si>
     <t>TODDLER SILICONE BIB MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104512 </t>
   </si>
   <si>
     <t>BABY FRUIT FEEDER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104659 </t>
   </si>
   <si>
-    <t>SET 2 CHUPETES TETINA REVERSIBLE SILICONA +6 M CON FUNDA MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABY 2 PCS SET SYMMETRICAL PACIFIER SILICONE +6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104666 </t>
   </si>
   <si>
     <t>ESTUCHE TODDLER 2 CUCHARAS PP MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104673 </t>
   </si>
   <si>
     <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA +6 M CON FUNDA MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104697 </t>
   </si>
   <si>
-    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE 0-6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
+    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA 0 A 6 M CON FUNDA MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104710 </t>
   </si>
   <si>
     <t>OFFSET MINI WC WITH HANDLES MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107650 </t>
   </si>
   <si>
     <t>BABY 2 PCS SET SYMMETRICAL PACIFIER SILICONE +6 M WITH COVER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107667 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS PP SPOONS TRAVEL SET MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107674 </t>
   </si>
   <si>
     <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE +6 M WITH COVER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107698 </t>
   </si>
   <si>
-    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA 0 A 6 M CON FUNDA MINNIE MOUSE HEART FULL</t>
+    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE 0-6 M WITH COVER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107711 </t>
   </si>
   <si>
     <t>MINI WC CON ASAS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122356 </t>
   </si>
   <si>
     <t>PLATO DIVIDIDO SILICONA MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133048 </t>
   </si>
   <si>
-    <t>TODDLER 360 TRAINING TUMBLER 13 OZ MICKEY MOUSE FULL OF SMILES</t>
+    <t>VASO 360 ENTRENAMIENTO 395 ML MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133147 </t>
   </si>
   <si>
     <t>TODDLER 360 TRAINING TUMBLER 13 OZ MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497144679 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PACK-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147045 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147076 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147205 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE LA GRANJA DE ZENON</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147304 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147328 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147649 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX LA GRANJA DE ZENON</t>
+    <t>SANDWICHERA RECTANGULAR LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497151714 </t>
   </si>
   <si>
     <t>STACKABLE TUMBLER 170 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497151752 </t>
   </si>
   <si>
     <t>STOR VASO APILABLE PP TRANSPARENTE 170 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152018 </t>
   </si>
   <si>
     <t>SMALL GLASS 23 CL TRANSPARENT POLYCARBONATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152315 </t>
   </si>
   <si>
     <t>STACKABLE TUMBLER 230 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152353 </t>
   </si>
   <si>
-    <t>VASO APILABLE PP TRANSPARENTE 230 ML.    </t>
+    <t>STACKABLE TRANSPARENT PP TUMBLER 230 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152513 </t>
   </si>
   <si>
     <t>VASO AGUA 300 ML. PC TRANSPARENTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152605 </t>
   </si>
   <si>
     <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 260 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152810 </t>
   </si>
   <si>
-    <t>STACKABLE TUMBLER 280 ML.</t>
+    <t>VASO APILABLE TRANSPARENTE 280 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152858 </t>
   </si>
   <si>
     <t>STACKABLE TRANSPARENT PP TUMBLER 280 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497153213 </t>
   </si>
   <si>
     <t>STACKABLE TUMBLER 340 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497153251 </t>
   </si>
   <si>
     <t>STACKABLE TRANSPARENT PP TUMBLER 340 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497153312 </t>
   </si>
   <si>
     <t>SMALL GLASS 35 CL TRANSPARENT POLYCARBONATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155385 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 460 ML PEPPA PIG</t>
+    <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155507 </t>
   </si>
   <si>
     <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 550 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155514 </t>
   </si>
   <si>
     <t>VASO APILABLE TRANSPARENTE 500 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155552 </t>
   </si>
   <si>
     <t>STOR VASO APILABLE PP TRANSPARENTE 500 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158003 </t>
   </si>
   <si>
     <t>PITCHER POLICARBONATE 1500 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158102 </t>
   </si>
   <si>
     <t>BUFFET PC GLASS 260 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158133 </t>
   </si>
   <si>
     <t>GOBLET PC 465 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158195 </t>
   </si>
   <si>
     <t>CHAMPAGNE FLUTE PC 155 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158201 </t>
   </si>
   <si>
-    <t>COPA CHAMPAGNE PC 150 ML.</t>
+    <t>CHAMPAGNE POLICARNBONATE 100 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158300 </t>
   </si>
   <si>
     <t>VASO ALTO PC 400 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158362 </t>
   </si>
   <si>
     <t>COPA PC PEQUEÑA 375 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158409 </t>
   </si>
   <si>
-    <t>SMALL TUMBLER POLICARBONATE 300 ML.</t>
+    <t>VASO BAJO PC 300 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158508 </t>
   </si>
   <si>
     <t>LIQUOR TUMBLER PC 60 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158607 </t>
   </si>
   <si>
     <t>SHOT GLASS PC 40 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158706 </t>
   </si>
   <si>
     <t>CIDER GLASS PC 50 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158751 </t>
   </si>
   <si>
     <t>MOJITO TUMBLER PC 230 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201679 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA CAPIBARA</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201747 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CAPIBARA</t>
+    <t>FUNNY SANDWICH BOX CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207749 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744329 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746798 </t>
   </si>
   <si>
-    <t>DROP SAFE PP TUMBLER 470 ML PAW PATROL BOY HI THERE</t>
+    <t>VASO ANTIVUELCO PP 470 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746873 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747047 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SPIDERMAN MIDNIGHT FLYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747078 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML SPIDERMAN MIDNIGHT FLYER</t>
+    <t>EASY PP TUMBLER 260 ML SPIDERMAN MIDNIGHT FLYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747146 </t>
   </si>
   <si>
     <t>BOTELLA SQUARE 510 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747184 </t>
   </si>
   <si>
     <t>SET DE 2 CUBIERTOS METALICOS SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747238 </t>
   </si>
   <si>
-    <t>LARGE ECOZEN HYDRO BOTTLE 540 ML SPIDERMAN ARACHNID GRID</t>
+    <t>BOTELLA ECOZEN HIDRO GRANDE 540 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747405 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747429 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747603 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747672 </t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML SPIDERMAN DIMENSION</t>
   </si>
@@ -8084,981 +8084,981 @@
   <si>
     <t>VASO ANTIVUELCO PP 470 ML SPIDERMAN DIMENSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747870 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML SPIDERMAN DIMENSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748495 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748525 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS INVINCIBLE FORCE HULK.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748600 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML STITCH FLOWERS</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML STITCH FLOWERS AS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748693 </t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML STITCH FLOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750276 </t>
   </si>
   <si>
     <t>BOTELLA SPRAY 575 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752102 </t>
   </si>
   <si>
-    <t>SCHOOL BOTTLE 370 ML SUPER MARIO</t>
+    <t>BOTELLA SCHOOL 370 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752409 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752508 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752553 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752607 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753055 </t>
   </si>
   <si>
-    <t>BOLSA AISLANTE FRIENDLY HARRY POTTER GOLDEN MAGIC</t>
+    <t>INSULATED FRIENDLY DRAWSTRING BAG HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753154 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753185 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753437 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML HARRY POTTER GOLDEN MAGIC</t>
+    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753468 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML HARRY POTTER INTERESTELLAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753482 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ HARRY POTTER INTERESTELLAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753499 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML HARRY POTTER</t>
+    <t>AQUA BOTTLE 980 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753512 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753550 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753581 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX HELLO KITTY</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO HELLO KITTY YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753642 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754052 </t>
   </si>
   <si>
     <t>INSULATED FRIENDLY DRAWSTRING BAG MARVEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754090 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 755 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754151 </t>
   </si>
   <si>
     <t>2 PCS GLASS CASUAL TUMBLER 490 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754182 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MARVEL PATTERN</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754250 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754267 </t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754311 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML MARVEL PATTERN</t>
+    <t>BOTELLA HIDRO 850 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754342 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754366 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754373 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754380 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754434 </t>
   </si>
   <si>
-    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MARVEL PATTERN</t>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754465 </t>
   </si>
   <si>
     <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML MARVEL AVENGERS COMIC ENERGY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754489 </t>
   </si>
   <si>
-    <t>CERAMIC DROP SAFE MUG 10 OZ MARVEL AVENGERS COMIC ENERGY</t>
+    <t>TAZA CERAMICA ANTIVUELCO 300 ML MARVEL AVENGERS COMIC ENERGY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754496 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MARVEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755431 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MICKEY MOUSE CHILL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755554 </t>
   </si>
   <si>
     <t>INSULATED FRIENDLY DRAWSTRING BAG MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755592 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 755 ML MICKEY MOUSE VINTAGE</t>
+    <t>ALUMINIUM TREND BOTTLE 755 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755653 </t>
   </si>
   <si>
     <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755660 </t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755684 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755714 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755745 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755769 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757381 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757435 </t>
   </si>
   <si>
-    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MINNIE MOUSE GARDENING</t>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757497 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757558 </t>
   </si>
   <si>
     <t>BOLSA AISLANTE FRIENDLY POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757596 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 755 ML POKEMON THUNDERSTRUCK</t>
+    <t>BOTELLA ALUMINIO TREND 755 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757657 </t>
   </si>
   <si>
     <t>2 PCS GLASS CASUAL TUMBLER 490 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759668 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759712 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759743 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759767 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA DE REGALO WEDNESDAY</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759781 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759859 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759897 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML WEDNESDAY</t>
+    <t>BOTELLA AQUA 980 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759934 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497762460 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX WICKED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497764372 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MASTERS OF THE UNIVERSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767267 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX PAW PATROL BOY ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767366 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY ICONS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767557 </t>
   </si>
   <si>
     <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS PAW PATROL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497781317 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY COLOR FLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497783250 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX SPIDERMAN STREETS</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497783755 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787395 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX HARRY POTTER  INLC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787418 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX DRAGON BALL Z INLC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787432 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787449 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO SIMPSONS HOMER</t>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788552 </t>
   </si>
   <si>
     <t>ALFOMBRILLA XL HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788606 </t>
   </si>
   <si>
     <t>ALFOMBRILLA XL STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788637 </t>
   </si>
   <si>
-    <t>DESKTOP PAD XL STAR WARS</t>
+    <t>ALFOMBRILLA XL STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788781 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX SUPER MARIO QUESTION MARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788965 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX SONIC HEAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789078 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789436 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX GROGU PRMK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789924 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 3D EN CAJA REGALO ANGEL</t>
+    <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497790036 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA DISNEY PRIDE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798254 </t>
   </si>
   <si>
     <t>GLOBO DE NIEVE FROZEN EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798285 </t>
   </si>
   <si>
-    <t>GLASS SNOW GLOBE GROGU EN ESTUCHE</t>
+    <t>GLOBO DE NIEVE GROGU EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798292 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE MARIE IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798308 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE MICKEY IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798315 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE MINNIE IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798322 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE STITCH IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798339 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE HARRY POTTER EN CAJA DE REGALO</t>
+    <t>GLASS SNOW GLOBE HARRY POTTER IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798377 </t>
   </si>
   <si>
     <t>GLOBO DE NIEVE SPIDERMAN EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798452 </t>
   </si>
   <si>
     <t>GLOBO DE NIEVE ANGEL EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798483 </t>
   </si>
   <si>
-    <t>GLASS SNOW GLOBE PLUTO EN ESTUCHE</t>
+    <t>GLOBO DE NIEVE PLUTO EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801077 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801091 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801190 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801206 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE AVENGERS SEVEN WONDERS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801305 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801312 </t>
   </si>
   <si>
     <t>BOTELLA PP PLAYGROUND 410 ML AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801329 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML AVENGERS BOMBERS</t>
+    <t>BOTELLA SPORT 400 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801343 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801381 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801466 </t>
   </si>
   <si>
     <t>MICRO BOWL AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801473 </t>
   </si>
   <si>
     <t>MICRO PLATE AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801541 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML AVENGERS ASSEMBLED</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML AVENGERS ASSEMBLED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801558 </t>
   </si>
   <si>
     <t>BOTELLA SPORT EASY HOLD 380 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801602 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801749 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX AVENGERS BOMBERS</t>
+    <t>SANDWICHERA RECTANGULAR AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810994 </t>
   </si>
   <si>
     <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811038 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811045 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811069 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811076 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML MICKEY HAS FUN</t>
+    <t>EASY PP TUMBLER 260 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811090 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR CON CUBIERTOS MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811106 </t>
   </si>
   <si>
     <t>BOTELLA SCHOOL 370 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811113 </t>
   </si>
   <si>
-    <t>PP EASY BOWL MICKEY HAS FUN</t>
+    <t>CUENCO EASY PP MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811120 </t>
   </si>
   <si>
     <t>EASY PP PLATE MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811144 </t>
   </si>
   <si>
     <t>SQUARE WATER BOTTLE 510 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811151 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811175 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811182 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) MICKEY TRUE CHAMPIONS</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811199 </t>
   </si>
   <si>
     <t>MANTEL INDIVIDUAL MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811205 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811229 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 ML MICKEY HAS FUN</t>
+    <t>ROBOT PARED SENCILLA 465 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811250 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811267 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811274 </t>
   </si>
   <si>
     <t>SPRAYER DRINK BOTTLE 575 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811304 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811311 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811328 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML MICKEY HAS FUN</t>
+    <t>SPORT BOTTLE 400 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811588 </t>
   </si>
   <si>
     <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811601 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO ALTA 530 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811663 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML MICKEY TRUE CHAMPIONS</t>
+    <t>VASO FIGURITA 3D 360 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811694 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811731 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811748 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811755 </t>
   </si>
   <si>
     <t>4 PCS CHARACTER KIDS SHAPED PP SET (BOWL, PLATE AND CUTLERY) IN GIFT BOX MICKEY MOUSE TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811830 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML MICKEY TRUE CHAMPIONS</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811854 </t>
   </si>
   <si>
     <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811892 </t>
   </si>
   <si>
     <t>SANDWICHERA SNACK MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811908 </t>
   </si>
   <si>
-    <t>BENTOPRO SANDWICH BOX MICKEY</t>
+    <t>SANDWICHERA BENTOPRO MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811915 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811922 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM PLATE MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811953 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811977 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811984 </t>
   </si>
   <si>
-    <t>BOTELLA PP GRANDE DISCOVERY 640 ML MICKEY</t>
+    <t>DISCOVERY LARGE PP BOTTLE 640 ML MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811991 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE XL MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812035 </t>
   </si>
   <si>
     <t>BOTELLA PP INFANTIL 560 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812042 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML MINNIE BOLD FLORALS</t>
+    <t>TAZA MICRO 390 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812066 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987030 </t>
   </si>
   <si>
     <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987047 </t>
   </si>
   <si>
     <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497203208 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS PANELS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204045 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML ITALIAN BRAINROT</t>
+    <t>MICRO MUG 390 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204069 </t>
   </si>
   <si>
     <t>VASO EASY GRANDE 430 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204076 </t>
   </si>
   <si>
     <t>VASO EASY PEQUEÑO 260 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204106 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080014 </t>
   </si>
   <si>
     <t>08001</t>
   </si>
   <si>
     <t>BOTELLA PP PLAYGROUND 410 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080045 </t>
   </si>
   <si>
     <t>08004</t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML POKEMON DISTORSION</t>
+    <t>TAZA MICRO 390 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080069 </t>
   </si>
   <si>
     <t>08006</t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080076 </t>
   </si>
   <si>
     <t>08007</t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080540 </t>
   </si>
   <si>
     <t>08054</t>
   </si>
@@ -9074,99 +9074,99 @@
   <si>
     <t>DROP SAFE PP MUG 410 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080663 </t>
   </si>
   <si>
     <t>08066</t>
   </si>
   <si>
     <t>VASO FIGURITA 3D 360 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080700 </t>
   </si>
   <si>
     <t>08070</t>
   </si>
   <si>
     <t>BOTELLA SCHOOL 370 ML POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102655 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX ET WO</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA ET WO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102662 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX JAWS WO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102679 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BACK TO THE FUTURE WO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102778 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BABY GROGU GOOD SIDE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787609 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 14 OZ IN GIFT BOX STITCH PINEAPPLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787852 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO FROZEN II</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX FROZEN II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788019 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 3D 190 ML EN CAJA REGALO CHIP LA BELLA Y LA BESTIA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788507 </t>
   </si>
   <si>
     <t>ALFOMBRILLA XL AVENGERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813049 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML LEGO NINJAGO</t>
+    <t>STOR TAZA MICRO 390 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813070 </t>
   </si>
   <si>
     <t>STOR EASY TUMBLER 260 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813209 </t>
   </si>
   <si>
     <t>STOR MULTI COMPARTMENT SANDWICH BOX LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813308 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813360 </t>
   </si>
   <si>
     <t>STOR SMALL ECOZEN HYDRO BOTTLE 430 ML LEGO NINJAGO</t>
   </si>
@@ -9176,114 +9176,114 @@
   <si>
     <t>FUNNY SANDWICH BOX LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788095 </t>
   </si>
   <si>
     <t>YOUNG ADULT GLASS SNOW GLOBE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788101 </t>
   </si>
   <si>
     <t>YOUNG ADULT GLASS SNOW GLOBE MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788118 </t>
   </si>
   <si>
     <t>YOUNG ADULT GLASS SNOW GLOBE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788132 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE HARRY POTTER</t>
+    <t>YOUNG ADULT GLASS SNOW GLOBE HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497021086 </t>
   </si>
   <si>
     <t>02108</t>
   </si>
   <si>
-    <t>PAPELERA DRAGON BALL SUPER</t>
+    <t>DUSTBIN DRAGON BALL SUPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022380 </t>
   </si>
   <si>
     <t>02238</t>
   </si>
   <si>
     <t>PAPELERA CARS FORMULA RACER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022625 </t>
   </si>
   <si>
     <t>02262</t>
   </si>
   <si>
     <t>PAPELERA HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497023639 </t>
   </si>
   <si>
     <t>02363</t>
   </si>
   <si>
     <t>CAJA CLICK 7 L KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497023646 </t>
   </si>
   <si>
     <t>02364</t>
   </si>
   <si>
     <t>CAJA CLICK 13 L KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497023653 </t>
   </si>
   <si>
     <t>02365</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L KPOP DEMON HUNTERS</t>
+    <t>CAJA CLICK 23 L KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497070855 </t>
   </si>
   <si>
     <t>07085</t>
   </si>
   <si>
-    <t>DUSTBIN MINECRAFT PIXEL ZWD</t>
+    <t>PAPELERA MINECRAFT PIXEL ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080229 </t>
   </si>
   <si>
     <t>08022</t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 M POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080496 </t>
   </si>
   <si>
     <t>08049</t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111817 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET  BLUEY</t>
   </si>
@@ -9299,93 +9299,93 @@
   <si>
     <t>JOY 4 PCS SPOON SET MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111879 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111886 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111909 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111916 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUCHARAS  PP JOY POKEMON</t>
+    <t>JOY 4 PCS SPOON SET  POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111947 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUCHARAS  PP JOY SPIDERMAN</t>
+    <t>JOY 4 PCS SPOON SET SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111961 </t>
   </si>
   <si>
     <t>SET 4 PCS CUCHARAS  PP JOY STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111978 </t>
   </si>
   <si>
     <t>SET 4 PCS CUCHARAS PP JOY SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112043 </t>
   </si>
   <si>
     <t>SET 4 PCS CUENCO PP JOY BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112050 </t>
   </si>
   <si>
     <t>SET 4 PCS PLATO PP JOY BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112067 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP TUMBLER SET 285 ML BLUEY</t>
+    <t>SET 4 PCS VASO PP JOY 285 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112111 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP BOWL SET FROZEN</t>
+    <t>SET 4 PCS CUENCO PP JOY FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112128 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112135 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112173 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112180 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET MICKEY</t>
   </si>
@@ -9395,93 +9395,93 @@
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112241 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112258 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112265 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112272 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUENCO PP JOY PAW PATROL BOY</t>
+    <t>JOY 4 PCS PP BOWL SET PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112289 </t>
   </si>
   <si>
-    <t>SET 4 PCS PLATO PP JOY PAW PATROL BOY</t>
+    <t>JOY 4 PCS PP PLATE SET PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112296 </t>
   </si>
   <si>
     <t>SET 4 PCS VASO PP JOY 285 ML PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112340 </t>
   </si>
   <si>
     <t>SET 4 PCS CUENCO PP JOY PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112357 </t>
   </si>
   <si>
     <t>SET 4 PCS PLATO PP JOY PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112364 </t>
   </si>
   <si>
     <t>SET 4 PCS VASO PP JOY 285 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112371 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP BOWL SET POKEMON</t>
+    <t>SET 4 PCS CUENCO PP JOY POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112388 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP PLATE SET POKEMON</t>
+    <t>SET 4 PCS PLATO PP JOY POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112395 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112470 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112487 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112494 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML SPIDERMAN</t>
   </si>
@@ -9491,93 +9491,93 @@
   <si>
     <t>JOY 4 PCS PP BOWL SET STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112524 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112531 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112548 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112555 </t>
   </si>
   <si>
-    <t>SET 4 PCS PLATO PP JOY SUPER MARIO</t>
+    <t>JOY 4 PCS PP PLATE SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112562 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASO PP JOY 285 ML SUPER MARIO</t>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112814 </t>
   </si>
   <si>
     <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112838 </t>
   </si>
   <si>
     <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112852 </t>
   </si>
   <si>
     <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112876 </t>
   </si>
   <si>
     <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112883 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PAW PATROL BOY</t>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112906 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PEPPA PIG</t>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112913 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET  POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112944 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112968 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112975 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET SUPER MARIO</t>
   </si>
@@ -9587,93 +9587,93 @@
   <si>
     <t>SINGLE WALL CANTEEN 465 M PEPPA PIG MORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201648 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214228 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 M SUPERMARIO PARTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218141 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218202 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE TOY STORY 5</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218370 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML TOY STORY 5</t>
+    <t>EASY PP TUMBLER 260 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218394 </t>
   </si>
   <si>
     <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218400 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218424 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218646 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310012 </t>
   </si>
   <si>
-    <t>COOL BASIC DOUBLE WALL MUG 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310067 </t>
   </si>
   <si>
-    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310074 </t>
   </si>
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310081 </t>
   </si>
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310098 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310104 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
@@ -9683,93 +9683,93 @@
   <si>
     <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310197 </t>
   </si>
   <si>
     <t>GLASS &amp; TWIN STRAW SET 480 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310227 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310272 </t>
   </si>
   <si>
     <t>HARMONY DW MUG WITH LID 470 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310289 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310432 </t>
   </si>
   <si>
-    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310494 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310517 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310593 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO TREND 740 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310630 </t>
   </si>
   <si>
     <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310661 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310760 </t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310791 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310845 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310883 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310906 </t>
   </si>
   <si>
     <t>3D TWIN STAINLESS STEEL STRAW SET HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
@@ -9779,93 +9779,93 @@
   <si>
     <t>COOL BASIC DOUBLE WALL MUG 860 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311064 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311071 </t>
   </si>
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311088 </t>
   </si>
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311095 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MARVEL GOLDEN TREASURE</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311101 </t>
   </si>
   <si>
-    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MARVEL GOLDEN TREASURE</t>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311125 </t>
   </si>
   <si>
     <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311194 </t>
   </si>
   <si>
     <t>SET VASO CON DOS PAJITAS 480 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311217 </t>
   </si>
   <si>
     <t>TAZA COOL EASY DOBLE PARED XL Y ASA CHARACTER 770 ML XL SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311279 </t>
   </si>
   <si>
     <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311286 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML MARVEL GOLDEN TREASURE</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311323 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MARVEL GOLDEN TREASURE</t>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311439 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311491 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311514 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311552 </t>
   </si>
   <si>
     <t>FRIENDLY INSULATED DRAWSTRING BAG MARVEL GOLDEN TREASURE</t>
   </si>
@@ -9875,93 +9875,93 @@
   <si>
     <t>ALUMINIUM TREND BOTTLE 740 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311637 </t>
   </si>
   <si>
     <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311668 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311767 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311798 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311842 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311880 </t>
   </si>
   <si>
     <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311903 </t>
   </si>
   <si>
     <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312016 </t>
   </si>
   <si>
     <t>TAZA COOL BASIC DOBLE PARED 860 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312061 </t>
   </si>
   <si>
     <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312078 </t>
   </si>
   <si>
-    <t>GROOVED PP COFFEE TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
+    <t>VASO DE CAFE RELIEVE PP 790 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312085 </t>
   </si>
   <si>
-    <t>GROOVED PP STRAW TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312092 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312108 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312122 </t>
   </si>
   <si>
     <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312191 </t>
   </si>
   <si>
     <t>GLASS &amp; TWIN STRAW SET 480 ML MICKEY MOUSE SIGNATURE</t>
   </si>
@@ -9971,93 +9971,93 @@
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312276 </t>
   </si>
   <si>
     <t>HARMONY DW MUG WITH LID 470 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312283 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312436 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312498 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML MICKEY MOUSE SIGNATURE</t>
+    <t>AQUA BOTTLE 980 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312511 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML MICKEY MOUSE SIGNATURE</t>
+    <t>HYDRO BOTTLE 850 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312597 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO TREND 740 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312634 </t>
   </si>
   <si>
     <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312764 </t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312795 </t>
   </si>
   <si>
     <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312849 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312887 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312900 </t>
   </si>
   <si>
     <t>3D TWIN STAINLESS STEEL STRAW SET MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313013 </t>
   </si>
   <si>
     <t>COOL BASIC DOUBLE WALL MUG 860 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313068 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313075 </t>
   </si>
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML MINECRAFT ICONICMONO</t>
   </si>
@@ -10067,93 +10067,93 @@
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313099 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313105 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313129 </t>
   </si>
   <si>
     <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313198 </t>
   </si>
   <si>
-    <t>SET VASO CON DOS PAJITAS 480 ML MINECRAFT ICONICMONO</t>
+    <t>GLASS &amp; TWIN STRAW SET 480 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313228 </t>
   </si>
   <si>
-    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML MINECRAFT ICONICMONO</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313273 </t>
   </si>
   <si>
     <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313280 </t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313433 </t>
   </si>
   <si>
     <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313495 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313518 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML MINECRAFT ICONICMONO</t>
+    <t>BOTELLA HIDRO 850 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313631 </t>
   </si>
   <si>
-    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313662 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313761 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313792 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313846 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
@@ -10163,93 +10163,93 @@
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313907 </t>
   </si>
   <si>
     <t>3D TWIN STAINLESS STEEL STRAW SET MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314010 </t>
   </si>
   <si>
     <t>COOL BASIC DOUBLE WALL MUG 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314065 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314072 </t>
   </si>
   <si>
-    <t>VASO DE CAFE RELIEVE PP 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314089 </t>
   </si>
   <si>
-    <t>VASO DE CAÑA RELIEVE PP 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>GROOVED PP STRAW TUMBLER 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314096 </t>
   </si>
   <si>
     <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314102 </t>
   </si>
   <si>
     <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314126 </t>
   </si>
   <si>
     <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314195 </t>
   </si>
   <si>
     <t>SET VASO CON DOS PAJITAS 480 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314225 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314287 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314379 </t>
   </si>
   <si>
     <t>HARMONY DW MUG WITH LID 470 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314430 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314492 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314515 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
@@ -10259,93 +10259,93 @@
   <si>
     <t>ALUMINIUM TREND BOTTLE 740 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314638 </t>
   </si>
   <si>
     <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314799 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314843 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314867 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314881 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314904 </t>
   </si>
   <si>
     <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316014 </t>
   </si>
   <si>
     <t>TAZA COOL BASIC DOBLE PARED 860 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316069 </t>
   </si>
   <si>
     <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316076 </t>
   </si>
   <si>
     <t>VASO DE CAFE RELIEVE PP 790 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316083 </t>
   </si>
   <si>
-    <t>GROOVED PP STRAW TUMBLER 790 ML POKEMON METAL MELTDOWN</t>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316090 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML POKEMON METAL MELTDOWN</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316106 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316120 </t>
   </si>
   <si>
     <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316199 </t>
   </si>
   <si>
     <t>GLASS &amp; TWIN STRAW SET 480 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316229 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML POKEMON METAL MELTDOWN</t>
   </si>
@@ -10355,93 +10355,93 @@
   <si>
     <t>HARMONY DW MUG WITH LID 470 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316281 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316434 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316496 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316519 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML POKEMON METAL MELTDOWN</t>
+    <t>HYDRO BOTTLE 850 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316595 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 740 ML POKEMON METAL MELTDOWN</t>
+    <t>ALUMINIUM TREND BOTTLE 740 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316632 </t>
   </si>
   <si>
     <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316649 </t>
   </si>
   <si>
     <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316663 </t>
   </si>
   <si>
     <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316762 </t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316793 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316847 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316885 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316908 </t>
   </si>
   <si>
     <t>3D TWIN STAINLESS STEEL STRAW SET POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317011 </t>
   </si>
   <si>
     <t>COOL BASIC DOUBLE WALL MUG 860 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317066 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML STITCH ALOHA</t>
   </si>
@@ -10451,93 +10451,93 @@
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317080 </t>
   </si>
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317097 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317103 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317127 </t>
   </si>
   <si>
-    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML STITCH ALOHA </t>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317196 </t>
   </si>
   <si>
-    <t>SET VASO CON DOS PAJITAS 480 ML STITCH ALOHA </t>
+    <t>GLASS &amp; TWIN STRAWS SET 480 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317202 </t>
   </si>
   <si>
     <t>TAZA COOL EASY DOBLE PARED XL Y ASA CHARACTER 770 ML STITCH ALOHA </t>
   </si>
   <si>
     <t xml:space="preserve">8412497317226 </t>
   </si>
   <si>
     <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317271 </t>
   </si>
   <si>
     <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317288 </t>
   </si>
   <si>
     <t>BOTELLA ACERO INOXIDABLE 780 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317431 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML STITCH ALOHA</t>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317493 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML STITCH ALOHA</t>
+    <t>BOTELLA AQUA 980 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317516 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317554 </t>
   </si>
   <si>
     <t>FRIENDLY INSULATED DRAWSTRING BAG STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317592 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 740 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317639 </t>
   </si>
   <si>
     <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
@@ -10547,93 +10547,93 @@
   <si>
     <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317790 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317844 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317868 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317882 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO STITCH ALOHA</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317905 </t>
   </si>
   <si>
-    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE STITCH ALOHA</t>
+    <t>3D TWIN STAINLESS STEEL STRAW SET STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317950 </t>
   </si>
   <si>
     <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318018 </t>
   </si>
   <si>
     <t>TAZA COOL BASIC DOBLE PARED 860 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318063 </t>
   </si>
   <si>
     <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318100 </t>
   </si>
   <si>
     <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318223 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML SUPER MARIO</t>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318636 </t>
   </si>
   <si>
-    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX SUPER MARIO</t>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335695 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404698 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML MINECRAFT ISOMETRIC CRSK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406227 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML MINECRAFT CORE24</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406296 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET PAW PATROL GIRL GO SKYE</t>
   </si>
@@ -10643,87 +10643,87 @@
   <si>
     <t>ASKER LUNCH BOX MINECRAFT CORE24</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406975 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MINECRAFT CORE24</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412372 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412433 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412709 </t>
   </si>
   <si>
-    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML PEPPA PIG</t>
+    <t>COOL EASY DW SIPPER MUG 640 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412778 </t>
   </si>
   <si>
-    <t>SET 4 BOLSAS CON CIERRE ZIP PEPPA PIG</t>
+    <t>4 ZIPPER BAGS SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412792 </t>
   </si>
   <si>
     <t>LUNCH BAG AISLANTE PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497495016 </t>
   </si>
   <si>
     <t>BOTELLA PP PLAYGROUND 420 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506675 </t>
   </si>
   <si>
     <t>SET 4 BOLSAS CON CIERRE ZIP BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506705 </t>
   </si>
   <si>
-    <t>COOL EASY DW SIPPER MUG 640 ML BLUEY</t>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506798 </t>
   </si>
   <si>
-    <t>INSULATED LUNCH BAG WITH STRAPS BLUEY</t>
+    <t>LUNCH BAG AISLANTE BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515363 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515660 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605576 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742042 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML FROZEN ICE MAGIC</t>
   </si>
@@ -10733,93 +10733,93 @@
   <si>
     <t>MICRO MUG 390 ML MICKEY MOUSE BETTER TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750573 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750597 </t>
   </si>
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750702 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751143 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML ANGEL</t>
+    <t>MICRO MUG 390 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751273 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML ANGEL</t>
+    <t>EASY PP TUMBLER 260 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751327 </t>
   </si>
   <si>
     <t>BOTELLA SPORT 400 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751402 </t>
   </si>
   <si>
     <t>VASO CAÑA EASY 430 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751709 </t>
   </si>
   <si>
     <t>SANDWICHERA MULTIPLE ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751846 </t>
   </si>
   <si>
     <t>SANDWICHERA RECTANGULAR ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753260 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML HELLO KITTY</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759095 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 740 ML SUPER MARIO</t>
+    <t>BOTELLA ALUMINIO TREND 740 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767540 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET PAW PATROL BOY ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787401 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX SUPER MARIO INLC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788989 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG IN GIFT BOX HELLO KITTY 17 OZ</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789566 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 16 OZ IN GIFT BOX PAW PATROL BOY</t>
   </si>
@@ -10829,93 +10829,93 @@
   <si>
     <t>CERAMIC 3D MUG 16 OZ IN GIFT BOX PAW PATROL GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806010 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806096 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806232 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX KPOP SAJA BOYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806355 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML KPOP DEMON HUNTERS</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806430 </t>
   </si>
   <si>
-    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML KPOP DEMON HUNTERS</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806492 </t>
   </si>
   <si>
     <t>BOTELLA AQUA 980 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806515 </t>
   </si>
   <si>
     <t>BOTELLA HIDRO 850 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806546 </t>
   </si>
   <si>
     <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806591 </t>
   </si>
   <si>
     <t>BOTELLA ALUMINIO TREND 740 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806737 </t>
   </si>
   <si>
-    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX  KPOP SAJA BOYS</t>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO KPOP SAJA BOYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806782 </t>
   </si>
   <si>
-    <t>STOR MEDIUM ECOZEN PREMIUM BOTTLE 620 ML KPOP DEMON HUNTERS</t>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806836 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 12 OZ IN GIFT BOX SUSSIE HEAD KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806843 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806850 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806867 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML KPOP DEMON HUNTERS</t>
   </si>
@@ -10925,93 +10925,93 @@
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806942 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806966 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808373 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808434 </t>
   </si>
   <si>
-    <t>SANDWICHERA ASKER POKEMON BLUE TEAM</t>
+    <t>ASKER LUNCH BOX POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808472 </t>
   </si>
   <si>
-    <t>SET 4 BOLSAS CON CIERRE ZIP POKEMON BLUE TEAM</t>
+    <t>4 ZIPPER BAGS SET POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808601 </t>
   </si>
   <si>
     <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808793 </t>
   </si>
   <si>
     <t>LUNCH BAG AISLANTE POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810499 </t>
   </si>
   <si>
     <t>LUNCH BAG AISLANTE FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810673 </t>
   </si>
   <si>
     <t>SET 4 BOLSAS CON CIERRE ZIP FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810703 </t>
   </si>
   <si>
-    <t>COOL EASY DW SIPPER MUG 640 ML FROZEN SNOWY TALE</t>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811670 </t>
   </si>
   <si>
-    <t>4 ZIPPER BAGS SET MICKEY TRUE CHAMPIONS</t>
+    <t>SET 4 BOLSAS CON CIERRE ZIP MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811700 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811878 </t>
   </si>
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812677 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812707 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML MINNIE SUNSHINE</t>
   </si>
@@ -11021,93 +11021,93 @@
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814374 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814435 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814671 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814701 </t>
   </si>
   <si>
-    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML SUPER MARIO</t>
+    <t>COOL EASY DW SIPPER MUG 640 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814794 </t>
   </si>
   <si>
-    <t>LUNCH BAG AISLANTE SUPER MARIO</t>
+    <t>INSULATED LUNCH BAG WITH STRAPS SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816675 </t>
   </si>
   <si>
     <t>SET 4 BOLSAS CON CIERRE ZIP PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816705 </t>
   </si>
   <si>
     <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816798 </t>
   </si>
   <si>
     <t>LUNCH BAG AISLANTE PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817580 </t>
   </si>
   <si>
     <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817696 </t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML HELLO KITTY</t>
+    <t>ROBOT POP UP 450 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817795 </t>
   </si>
   <si>
-    <t>INSULATED LUNCH BAG WITH STRAPS HELLO KITTY</t>
+    <t>LUNCH BAG AISLANTE HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820221 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 M PRINCESS BEYOU TIFULS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820375 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835492 </t>
   </si>
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835676 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET SPIDERMAN MOVING TARGET</t>
   </si>
@@ -11117,111 +11117,117 @@
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880461 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880478 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET HARRY POTTER CHIBI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880522 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881444 </t>
   </si>
   <si>
-    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML MINECRAFT CORE 2025</t>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET MINECRAFT CORE 2025</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881864 </t>
   </si>
   <si>
-    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML SUPERMAN ICON</t>
+    <t>SOCKS AND CERAMIC MUG 11 OZ SET SUPERMAN ICON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497980499 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA THE SIMPSONS FAMILY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497980505 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA THE SIMPSONS FAMILY CLOUDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988716 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA THE LION KING JUNGLE ROAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988723 </t>
   </si>
   <si>
     <t>TAZA CERAMICA SB 325 ML EN CAJA THE LION KING NIGHT STARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497989973 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY SPACE DISES</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA TOY STORY SPACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497989997 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY FRAME DISES</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA TOY STORY FRAME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996438 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CARS HAPPY SQUAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996872 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CARS RACING FRIENDS</t>
   </si>
   <si>
     <t>08461-cp2</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC JAPAN</t>
+    <t xml:space="preserve">8412497067954 </t>
+  </si>
+  <si>
+    <t>06795</t>
+  </si>
+  <si>
+    <t>QUOKKA BOTELLA ECOZEN ICE SUMMER GARDEN 570 ML.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -11527,62 +11533,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1772"/>
+  <dimension ref="A1:D1773"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="134" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="129" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
@@ -31033,51 +31039,62 @@
         <v>99643</v>
       </c>
       <c r="D1770" t="s">
         <v>3717</v>
       </c>
     </row>
     <row r="1771" spans="1:4">
       <c r="A1771" s="1" t="s">
         <v>3718</v>
       </c>
       <c r="B1771" s="1">
         <v>99687</v>
       </c>
       <c r="D1771" t="s">
         <v>3719</v>
       </c>
     </row>
     <row r="1772" spans="1:4">
       <c r="A1772" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="B1772" s="1" t="s">
         <v>3720</v>
       </c>
       <c r="D1772" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:4">
+      <c r="A1773" s="1" t="s">
         <v>3721</v>
+      </c>
+      <c r="B1773" s="1" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>3723</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">