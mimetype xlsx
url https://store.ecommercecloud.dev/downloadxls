--- v4 (2026-07-22)
+++ v5 (2026-07-25)
@@ -12,1616 +12,1616 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3724">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3725">
   <si>
     <t>EAN13</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">8412497002986 </t>
   </si>
   <si>
     <t>00298</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX GROOT</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA GROOT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003419 </t>
   </si>
   <si>
     <t>00341</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HARRY POTTER</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003761 </t>
   </si>
   <si>
     <t>00376</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003785 </t>
   </si>
   <si>
     <t>00378</t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO SUPER MARIO</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003815 </t>
   </si>
   <si>
     <t>00381</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML SUPER MARIO</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003907 </t>
   </si>
   <si>
     <t>00390</t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML SUPER MARIO</t>
+    <t>HYDRO BOTTLE 850 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003914 </t>
   </si>
   <si>
     <t>00391</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497003969 </t>
   </si>
   <si>
     <t>00396</t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML DRAGON BALL</t>
+    <t>BOTELLA HIDRO 850 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004010 </t>
   </si>
   <si>
     <t>00401</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX  DRAGON BALL</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004058 </t>
   </si>
   <si>
     <t>00405</t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX DRAGON BALL</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004072 </t>
   </si>
   <si>
     <t>00407</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004157 </t>
   </si>
   <si>
     <t>00415</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA ZELDA</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX ZELDA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004287 </t>
   </si>
   <si>
     <t>00428</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT TNT BOOM</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT TNT BOOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004324 </t>
   </si>
   <si>
     <t>00432</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT ADAPTATION</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT ADAPTATION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004362 </t>
   </si>
   <si>
     <t>00436</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004416 </t>
   </si>
   <si>
     <t>00441</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINECRAFT</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004478 </t>
   </si>
   <si>
     <t>00447</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX MINECRAFT</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004485 </t>
   </si>
   <si>
     <t>00448</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINECRAFT</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004553 </t>
   </si>
   <si>
     <t>00455</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004621 </t>
   </si>
   <si>
     <t>00462</t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML POKEMON DISTORTION</t>
+    <t>HYDRO BOTTLE 850 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004683 </t>
   </si>
   <si>
     <t>00468</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO POKEMON DISTORTION</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004720 </t>
   </si>
   <si>
     <t>00472</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO POKEMON PIKACHU</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX  POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004744 </t>
   </si>
   <si>
     <t>00474</t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004751 </t>
   </si>
   <si>
     <t>00475</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON FACE PARTNERS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON FACE PARTNERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004782 </t>
   </si>
   <si>
     <t>00478</t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX POKEMON PIKACHU</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004867 </t>
   </si>
   <si>
     <t>00486</t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML SONIC</t>
+    <t>BOTELLA HIDRO 850 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004911 </t>
   </si>
   <si>
     <t>00491</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004973 </t>
   </si>
   <si>
     <t>00497</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004980 </t>
   </si>
   <si>
     <t>00498</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO SONIC</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497004997 </t>
   </si>
   <si>
     <t>00499</t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO SONIC</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005154 </t>
   </si>
   <si>
     <t>00515</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005208 </t>
   </si>
   <si>
     <t>00520</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005215 </t>
   </si>
   <si>
     <t>00521</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX ONE PIECE</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005222 </t>
   </si>
   <si>
     <t>00522</t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML ONE PIECE</t>
+    <t>BOTELLA HIDRO 850 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005239 </t>
   </si>
   <si>
     <t>00523</t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005291 </t>
   </si>
   <si>
     <t>00529</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE MARINE</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE MARINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005376 </t>
   </si>
   <si>
     <t>00537</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO ONE PIECE SKULLS ANIME</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX ONE PIECE SKULLS ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005505 </t>
   </si>
   <si>
     <t>00550</t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML ONE PIECE</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005550 </t>
   </si>
   <si>
     <t>00555</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX ONE PIECE CREW BATTLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005666 </t>
   </si>
   <si>
     <t>00566</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HARLEY QUINN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HARLEY QUINN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005673 </t>
   </si>
   <si>
     <t>00567</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX WONDER WOMAN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA WONDER WOMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005703 </t>
   </si>
   <si>
     <t>00570</t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML ONE PIECE ANIME</t>
+    <t>BOTELLA HIDRO 850 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005765 </t>
   </si>
   <si>
     <t>00576</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX JOKER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497005796 </t>
   </si>
   <si>
     <t>00579</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML ONE PIECE ANIME</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006311 </t>
   </si>
   <si>
     <t>00631</t>
   </si>
   <si>
-    <t>SET DE 6 CUENCOS PICNIC</t>
+    <t>6 PCS COLOR PICNIC BOWLS SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006328 </t>
   </si>
   <si>
     <t>00632</t>
   </si>
   <si>
-    <t>SET DE 6 PLATOS PICNIC</t>
+    <t>6 PCS COLOR PICNIC PLATES SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006335 </t>
   </si>
   <si>
     <t>00633</t>
   </si>
   <si>
     <t>6 PCS COLOR PICNIC TUMBLERS SET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006359 </t>
   </si>
   <si>
     <t>00635</t>
   </si>
   <si>
-    <t>18 PCS FLAT HANDLE COLOR PICNIC CUTLERY SET</t>
+    <t>SET 18 UNI. CUBIERTOS PICNIC MANGO PLANO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006748 </t>
   </si>
   <si>
     <t>00674</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX STRANGER THINGS UPSIDE DOWN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA STRANGER THINGS UPSIDE DOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006823 </t>
   </si>
   <si>
     <t>00682</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006861 </t>
   </si>
   <si>
     <t>00686</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006908 </t>
   </si>
   <si>
     <t>00690</t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML STRANGER THINGS YOUNG ADULT</t>
+    <t>HYDRO BOTTLE 850 ML STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006915 </t>
   </si>
   <si>
     <t>00691</t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STRANGER THINGS YOUNG ADULT</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497006922 </t>
   </si>
   <si>
     <t>00692</t>
   </si>
   <si>
-    <t>VASO TERMO CAFE ACERO INOXIDABLE 425 ML STRANGER THINGS YOUNG ADULT</t>
+    <t>INSULATED STAINLESS STEEL COFFEE TUMBLER 425 ML STRANGER THINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497007691 </t>
   </si>
   <si>
     <t>00769</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX THE WITCHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008773 </t>
   </si>
   <si>
     <t>00877</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX THE CHILD MANDALORIAN</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008797 </t>
   </si>
   <si>
     <t>00879</t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX THE CHILD MANDALORIAN</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO THE CHILD MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497008902 </t>
   </si>
   <si>
     <t>00890</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX THE CHILD MANDALORIAN SPEED</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA THE CHILD MANDALORIAN SPEED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497009749 </t>
   </si>
   <si>
     <t>00974</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PEANUTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497010943 </t>
   </si>
   <si>
     <t>01094</t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML HARRY POTTER</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013401 </t>
   </si>
   <si>
     <t>01340</t>
   </si>
   <si>
-    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO ONE PIECE CLASSIC</t>
+    <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX ONE PIECE CLASSIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013616 </t>
   </si>
   <si>
     <t>01361</t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML STITCH</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013623 </t>
   </si>
   <si>
     <t>01362</t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013647 </t>
   </si>
   <si>
     <t>01364</t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STITCH PALMS</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497013661 </t>
   </si>
   <si>
     <t>01366</t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STITCH PALMS</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML STITCH PALMS EN CAJA REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497014323 </t>
   </si>
   <si>
     <t>01432</t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML STAR WARS</t>
+    <t>BOTELLA HIDRO 850 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015504 </t>
   </si>
   <si>
     <t>01550</t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015603 </t>
   </si>
   <si>
     <t>01560</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO STAR WARS</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497015894 </t>
   </si>
   <si>
     <t>01589</t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML STAR WARS</t>
+    <t>AQUA BOTTLE 980 ML STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497019229 </t>
   </si>
   <si>
     <t>01922</t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE PJ MASKS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX PJ MASKS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020249 </t>
   </si>
   <si>
     <t>02024</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020256 </t>
   </si>
   <si>
     <t>02025</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L POKEMON ROCK</t>
+    <t>CAJA CLICK 13 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020263 </t>
   </si>
   <si>
     <t>02026</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L POKEMON ROCK</t>
+    <t>CAJA CLICK 23 L POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497020287 </t>
   </si>
   <si>
     <t>02028</t>
   </si>
   <si>
-    <t>DUSTBIN POKEMON ROCK</t>
+    <t>PAPELERA POKEMON ROCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022083 </t>
   </si>
   <si>
     <t>02208</t>
   </si>
   <si>
     <t>DUSTBIN MICKEY FRESH AIR FUN AND HAPPY DAYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022663 </t>
   </si>
   <si>
     <t>02266</t>
   </si>
   <si>
-    <t>PAPELERA FROZEN II BLUE FOREST</t>
+    <t>DUSTBIN FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022694 </t>
   </si>
   <si>
     <t>02269</t>
   </si>
   <si>
-    <t>PAPELERA STITCH PALMS</t>
+    <t>DUSTBIN STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022885 </t>
   </si>
   <si>
     <t>02288</t>
   </si>
   <si>
-    <t>PAPELERA MINNIE MAD ABOUT SHOPPING</t>
+    <t>DUSTBIN MINNIE MAD ABOUT SHOPPING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024346 </t>
   </si>
   <si>
     <t>02434</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024353 </t>
   </si>
   <si>
     <t>02435</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L STITCH AND ANGEL</t>
+    <t>CAJA CLICK 13 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024360 </t>
   </si>
   <si>
     <t>02436</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L STITCH AND ANGEL</t>
+    <t>CAJA CLICK 23 L STITCH AND ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024544 </t>
   </si>
   <si>
     <t>02454</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 7 L GABBY\'S´S DOLLHOUSE</t>
+    <t>CAJA CLICK 7 L GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024551 </t>
   </si>
   <si>
     <t>02455</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497024568 </t>
   </si>
   <si>
     <t>02456</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L GABBY\'S DOLLHOUSE</t>
+    <t>STORAGE CLICK BOX 23 L GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028313 </t>
   </si>
   <si>
     <t>02831</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO AVENGERS DUST</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX AVENGERS DUST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028443 </t>
   </si>
   <si>
     <t>02844</t>
   </si>
   <si>
-    <t>CAJA CLICK 7 L PAW PATROL BOY RESCUE PUPS</t>
+    <t>STORAGE CLICK BOX 7 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028450 </t>
   </si>
   <si>
     <t>02845</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 13 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497028467 </t>
   </si>
   <si>
     <t>02846</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L PAW PATROL BOY RESCUE PUPS</t>
+    <t>CAJA CLICK 23 L PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033140 </t>
   </si>
   <si>
     <t>03314</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 7 L MINNIE EDGY BOWS</t>
+    <t>CAJA CLICK 7 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033157 </t>
   </si>
   <si>
     <t>03315</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L MINNIE EDGY BOWS</t>
+    <t>CAJA CLICK 13 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033164 </t>
   </si>
   <si>
     <t>03316</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L MINNIE EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033447 </t>
   </si>
   <si>
     <t>03344</t>
   </si>
   <si>
-    <t>CAJA CLICK 7 L ITS A MICKEY THING</t>
+    <t>STORAGE CLICK BOX 7 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033454 </t>
   </si>
   <si>
     <t>03345</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L ITS A MICKEY THING</t>
+    <t>STORAGE CLICK BOX 13 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033461 </t>
   </si>
   <si>
     <t>03346</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L ITS A MICKEY THING</t>
+    <t>STORAGE CLICK BOX 23 L ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033546 </t>
   </si>
   <si>
     <t>03354</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033553 </t>
   </si>
   <si>
     <t>03355</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L FROZEN ELEMENTS</t>
+    <t>CAJA CLICK 13 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080007 </t>
   </si>
   <si>
     <t>08000</t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML POKEMON DISTORSION</t>
+    <t>BOTELLA PP INFANTIL 560 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033560 </t>
   </si>
   <si>
     <t>03356</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 23 L FROZEN ELEMENTS</t>
+    <t>CAJA CLICK 23 L FROZEN ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080472 </t>
   </si>
   <si>
     <t>08047</t>
   </si>
   <si>
     <t>MICRO PLATE POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033645 </t>
   </si>
   <si>
     <t>03364</t>
   </si>
   <si>
-    <t>CAJA CLICK 7 L HELLO KITTY</t>
+    <t>STORAGE CLICK BOX 7 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033652 </t>
   </si>
   <si>
     <t>03365</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L HELLO KITTY</t>
+    <t>STORAGE CLICK BOX 13 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102556 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER CHIBI DNLS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER CHIBI DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033669 </t>
   </si>
   <si>
     <t>03366</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104789 </t>
   </si>
   <si>
-    <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MICKEY MOUSE FULL OF SMILES</t>
+    <t>SET MICRO TODDLER 2 PCS (CUENCO Y CUCHARA) MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104857 </t>
   </si>
   <si>
-    <t>TODDLER TRAINING MUG 250 ML MICKEY MOUSE FULL OF SMILES</t>
+    <t>TAZA ENTRENAMIENTO 250 ML MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104956 </t>
   </si>
   <si>
-    <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET IN GIFT BOX MICKEY MOUSE FULL OF SMILES</t>
+    <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104963 </t>
   </si>
   <si>
     <t>TODDLER 4 PCS CHARACTER SHAPED PP SET IN GIFT BOX MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497105045 </t>
   </si>
   <si>
-    <t>TAZA MICRO 350 ML BING</t>
+    <t>MICRO MUG 350 ML  BING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107018 </t>
   </si>
   <si>
-    <t>BIBERON CUELLO ANCHO 150 ML TETINA SILICONA 3 POSICIONES MINNIE MOUSE HEART FULL</t>
+    <t>BABY 5 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107025 </t>
   </si>
   <si>
-    <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES MINNIE MOUSE HEART FULL</t>
+    <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONSS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107032 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107049 </t>
   </si>
   <si>
-    <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS WITH HANDLES MINNIE MOUSE HEART FULL</t>
+    <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES CON ASAS MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107070 </t>
   </si>
   <si>
-    <t>BABY 3 PCS SET IN GIFT BOX (TRAINING MUG, BOWL, SPOON) MINNIE MOUSE HEART FULL</t>
+    <t>SET 3PCS (VASO ENTRENAMIENTO 250 ML, PLATO Y CUCHARA) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107117 </t>
   </si>
   <si>
-    <t>BABY SHAPED WATER FILLED TEETHER IN BLISTER MINNIE MOUSE HEART FULL</t>
+    <t>MORDEDOR RELLENO DE AGUA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107230 </t>
   </si>
   <si>
     <t>BABY PACIFIER HOLDER MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107261 </t>
   </si>
   <si>
-    <t>TAZA ENTRENAMIENTO FANCY 270 ML CON BOQUILLA DE SILICONA MINNIE MOUSE HEART FULL</t>
+    <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107292 </t>
   </si>
   <si>
-    <t>BABERO DE SILICONA MINNIE MOUSE HEART FULL</t>
+    <t>TODDLER SILICONE BIB MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107513 </t>
   </si>
   <si>
-    <t>ALIMENTADOR ANTIAHOGO MINNIE MOUSE HEART FULL</t>
+    <t>BABY FRUIT FEEDER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107780 </t>
   </si>
   <si>
     <t>TODDLER 2 PCS MICRO SET (MICRO BOWL &amp; MICRO PP SPOON TODDLER) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107858 </t>
   </si>
   <si>
-    <t>TODDLER TRAINING MUG 250 ML MINNIE MOUSE HEART FULL</t>
+    <t>TAZA ENTRENAMIENTO 250 ML MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107957 </t>
   </si>
   <si>
-    <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET IN GIFT BOX MINNIE MOUSE HEART FULL</t>
+    <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107964 </t>
   </si>
   <si>
-    <t>TODDLER 4 PCS CHARACTER SHAPED PP SET IN GIFT BOX MINNIE MOUSE</t>
+    <t>SET TODDLER 4 PCS VAJILLA PP (PLATO, CUENCO Y CUBIERTOS) EN CAJA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109029 </t>
   </si>
   <si>
     <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109036 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109241 </t>
   </si>
   <si>
-    <t>VASO 360 ENTRENAMIENTO 395 ML STITCH CUDDLE ME</t>
+    <t>TODDLER 360 TRAINING TUMBLER 395 ML STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109661 </t>
   </si>
   <si>
-    <t>ESTUCHE TODDLER CON 2 CUCHARAS PP STITCH CUDDLE ME</t>
+    <t>TODDLER 2 PCS PP SPOONS TRAVEL SET STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109753 </t>
   </si>
   <si>
-    <t>MINI WC CON ASAS STITCH CUDDLE ME</t>
+    <t>OFFSET MINI WC WITH HANDLES STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497109951 </t>
   </si>
   <si>
-    <t>SET 3 PCS VAJILLA PREMIUM BICOLOR ANTIDESLIZANTE STITCH CUDDLE ME</t>
+    <t>TODDLER 3 PCS BICOLOR PREMIUM NON SLIP SET STITCH CUDDLE ME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497110018 </t>
   </si>
   <si>
-    <t>SALVAPLATOS ADAPTABLE (40X30 CM) BLANCO</t>
+    <t>WHITE ADAPTABLE DISH MAT (40 CM X 30CM)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497117321 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX LADYBUG PINKCELL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119264 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX VENOM</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA VENOM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497119653 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX DEADPOOL</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA DEADPOOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122059 </t>
   </si>
   <si>
-    <t>TODDLER SQUARE SILICONE BOWL SUCTION SYSTEM MICKEY MOUSE</t>
+    <t>CUENCO CUADRADO DE SILICONA CON VENTOSA MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122158 </t>
   </si>
   <si>
     <t>TODDLER SQUARE SILICONE BOWL SUCTION SYSTEM MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122257 </t>
   </si>
   <si>
-    <t>PLATO DIVIDIDO SILICONA MICKEY MOUSE</t>
+    <t>TODDLER DIVIDED SILICONE PLATE MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133154 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP FORMA (CUCHARA Y TENEDOR) MICKEY MOUSE</t>
+    <t>TODDLER 2 PCS CHARACTER SHAPED PP CUTLERY SET (SPOON AND FORK) MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133253 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP FORMA (CUCHARA Y TENEDOR) MINNIE MOUSE</t>
+    <t>TODDLER 2 PCS CHARACTER SHAPED PP CUTLERY SET (SPOON AND FORK) MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497134854 </t>
   </si>
   <si>
     <t>TODDLER TRAINING MUG 250 ML PEPPA PIG LITTLE ONE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135042 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML BABY SHARK</t>
+    <t>TAZA MICRO 390 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135073 </t>
   </si>
   <si>
-    <t>EASY TUMBLER 260 ML BABY SHARK</t>
+    <t>VASO EASY PEQUEÑO 260 ML BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497135202 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX BABY SHARK</t>
+    <t>SANDWICHERA MULTIPLE BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139095 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX WITH CUTLERY PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139149 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR PEPPA PIG CORE</t>
+    <t>FUNNY SANDWICH BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139200 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE PEPPA PIG CORE</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139255 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT EASY HOLD 380 ML PEPPA PIG CORE 2022</t>
+    <t>EASY HOLD SPORT BOTTLE 380 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139361 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PEPPA PIG</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139385 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX PEPPA PIG CORE</t>
+    <t>SANDWICHERA URBAN PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139521 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML PEPPA PIG CORE 2022</t>
+    <t>BOTELLA ACTIVE 510 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139606 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139842 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML PEPPA PIG FRIENDS</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML PEPPA PIG FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497139972 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZENPREMIUM MEDIANA 620 ML PEPPA PIG HAZE</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML PEPPA PIG HAZE CRFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141074 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML HARRY POTTER SCHOOL SHIELDS</t>
+    <t>EASY TUMBLER 260 ML HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497144372 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DEMON SLAYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141203 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX HARRY POTTER SCHOOL SHIELDS</t>
+    <t>SANDWICHERA MULTIPLE HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154005 </t>
   </si>
   <si>
     <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 400 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154210 </t>
   </si>
   <si>
-    <t>STACKABLE TUMBLER 420 ML.</t>
+    <t>VASO APILABLE TRANSPARENTE 420 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154258 </t>
   </si>
   <si>
     <t>STACKABLE TRANSPARENT PP TUMBLER 420 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497154302 </t>
   </si>
   <si>
     <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 430 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497141746 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR HARRY POTTER SCHOOL SHIELDS</t>
+    <t>FUNNY SANDWICH BOX HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158805 </t>
   </si>
   <si>
-    <t>VASO PC MOJITO 450 ML.</t>
+    <t>MOJITO TUMBLER PC 450 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160648 </t>
   </si>
   <si>
     <t>SMALL SNACK PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160655 </t>
   </si>
   <si>
-    <t>MEDIUM SNACK PLATE TERRA</t>
+    <t>PLATO APERITIVO MEDIANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160662 </t>
   </si>
   <si>
-    <t>LARGE SNACK PLATE TERRA</t>
+    <t>PLATO APERITIVO GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160679 </t>
   </si>
   <si>
-    <t>DESSERT PLATE TERRA</t>
+    <t>PLATO POSTRE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160686 </t>
   </si>
   <si>
     <t>DINNER PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160693 </t>
   </si>
   <si>
-    <t>BAJOPLATO TERRA</t>
+    <t>PRESENTATION PLATE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160709 </t>
   </si>
   <si>
-    <t>ENSALADERA PEQUEÑA TERRA</t>
+    <t>LITTE SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160716 </t>
   </si>
   <si>
-    <t>ENSALADERA GRANDE TERRA</t>
+    <t>LARGE SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160723 </t>
   </si>
   <si>
     <t>LITTLE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160730 </t>
   </si>
   <si>
-    <t>MEDIUM BOWL TERRA</t>
+    <t>CUENCO MEDIANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160747 </t>
   </si>
   <si>
-    <t>LARGE BOWL TERRA</t>
+    <t>CUENCO GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160754 </t>
   </si>
   <si>
-    <t>DEEP PLATE TERRA</t>
+    <t>PLATO HONDO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160761 </t>
   </si>
   <si>
     <t>WIDE RIME BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160778 </t>
   </si>
   <si>
-    <t>BOL OVALADO PEQUEÑO TERRA</t>
+    <t>SMALL OVAL BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160785 </t>
   </si>
   <si>
-    <t>BOL OVALADO MEDIANO TERRA</t>
+    <t>MEDIUM OVAL BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160792 </t>
   </si>
   <si>
-    <t>BOL OVALADO GRANDE TERRA</t>
+    <t>LARGE OVAL BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160808 </t>
   </si>
   <si>
     <t>OVAL SALAD BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160815 </t>
   </si>
   <si>
-    <t>LITTLE SQUARED PLATE TERRA</t>
+    <t>PLATO CUADRADO PEQUEÑO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160822 </t>
   </si>
   <si>
-    <t>MEDIUM SQUARED PLATE TERRA</t>
+    <t>PLATO CUADRADO MEDIANO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160839 </t>
   </si>
   <si>
-    <t>LARGE SQUARED PLATE TERRA</t>
+    <t>PLATO CUADRADO GRANDE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160846 </t>
   </si>
   <si>
     <t>SMALL RECTANGULAR PLATTER TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160853 </t>
   </si>
   <si>
-    <t>FUENTE RECTANGULAR GRANDE TERRA</t>
+    <t>LARGE RECTANGULAR PLATTER TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160860 </t>
   </si>
   <si>
-    <t>TAZA MOCA TERRA</t>
+    <t>MOCHA CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160877 </t>
   </si>
   <si>
-    <t>TAZA CAFE TERRA</t>
+    <t>COFFE CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160884 </t>
   </si>
   <si>
     <t>TEA CUP TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160891 </t>
   </si>
   <si>
-    <t>SAUCER TERRA</t>
+    <t>PLATILLO TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160907 </t>
   </si>
   <si>
-    <t>INDIVIDUAL SAUCE BOWL TERRA</t>
+    <t>SALSERA INDIVIDUAL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160914 </t>
   </si>
   <si>
-    <t>DOUBLE SAUCE BOWL TERRA</t>
+    <t>SALSERA DOBLE TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160921 </t>
   </si>
   <si>
     <t>TRIPLE SAUCE BOWL TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160938 </t>
   </si>
   <si>
-    <t>BANDEJA RECTANGULAR PEQUEÑA TERRA</t>
+    <t>SMALL RECTANGULAR TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160945 </t>
   </si>
   <si>
-    <t>BANDEJA RECTANGULAR GRANDE TERRA</t>
+    <t>LARGE RECTANGULAR TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160952 </t>
   </si>
   <si>
-    <t>BANDEJA CUADRADA PEQUEÑA TERRA</t>
+    <t>SMALL SQUARED TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160969 </t>
   </si>
   <si>
     <t>LARGE SQUARED TRAY TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160976 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 60 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497160983 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 90 ML TERRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497161706 </t>
   </si>
   <si>
-    <t>ATLANTA TUMBLER PC 42 CL.</t>
+    <t>VASO ATLANTA PC 42 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162000 </t>
   </si>
   <si>
     <t>MICRO MUG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162017 </t>
   </si>
   <si>
-    <t>PLATO LLANO PC BLANCO</t>
+    <t>PC PLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162024 </t>
   </si>
   <si>
-    <t>PLATO HONDO PC BLANCO</t>
+    <t>PC SOUP PLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162031 </t>
   </si>
   <si>
-    <t>PLATO POSTRE PC BLANCO</t>
+    <t>PC DESSERT PLATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162406 </t>
   </si>
   <si>
     <t>FIESTA PITCHER PC 1.9 L.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162628 </t>
   </si>
   <si>
-    <t>PILSNER BEER GLASS  PC 420 ML</t>
+    <t>VASO DE CERVEZA PILSNER PC 420 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162635 </t>
   </si>
   <si>
-    <t>PILSNER BEER TUMBLER PC 300 ML.</t>
+    <t>VASO DE CERVEZA PILSNER PC 300 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162666 </t>
   </si>
   <si>
-    <t>BEER BREMEN PITCHER PC 550 ML</t>
+    <t>JARRA CERVEZA BREMEN PC 550 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162758 </t>
   </si>
   <si>
     <t>GIN TONIC GLASS PC 780 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162864 </t>
   </si>
   <si>
-    <t>COPA MARTINI PC 28 CL.</t>
+    <t>MARTINI CUP PC 28 CL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162888 </t>
   </si>
   <si>
-    <t>COPA MARGARITA PC 360 ML.</t>
+    <t>MARGARITA PC GLASS 360 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497162918 </t>
   </si>
   <si>
     <t>STOR COPA COCTEL TROPICAL PC TRANSPARENTE 425 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163779 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO PEQUEÑO TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163786 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO MEDIANO TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163793 </t>
   </si>
   <si>
     <t>STOR BOL OVALADO GRANDE TERRA NEGRO</t>
   </si>
@@ -1667,9558 +1667,9561 @@
   <si>
     <t>STOR BANDEJA RECTANGULAR PEQUEÑA TERRA NEGRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163946 </t>
   </si>
   <si>
     <t>STOR BANDEJA RECTANGULAR GRANDE TERRA NEGRA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163977 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 60 ML TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497163984 </t>
   </si>
   <si>
     <t>STOR RAMEQUIN 90 ML TERRA NEGRO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497164509 </t>
   </si>
   <si>
-    <t>CUENCO PC BLANCO 120X55 MM.</t>
+    <t>PC WHITE  BOWL 120 MM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497164554 </t>
   </si>
   <si>
-    <t>CUENCO PC BLANCO 140X65 MM.</t>
+    <t>PC WHITE  BOWL 140 MM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497165155 </t>
   </si>
   <si>
-    <t>JARRA MESA PC 2,2 L.</t>
+    <t>TABLE PITCHER PC 2,2 L</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167357 </t>
   </si>
   <si>
     <t>WHITE WATER MELAMINE ASHTRAY (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167364 </t>
   </si>
   <si>
-    <t>BLACK WATER MELAMINE ASHTRAY (110X65 MM.)</t>
+    <t>CENICERO MELAMINA AGUA NEGRO (110X65 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167654 </t>
   </si>
   <si>
-    <t>WHITE ROUND MELAMINE ASHTRAY (105X33 MM.)</t>
+    <t>CENICERO MELAMINA REDONDO BLANCO (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497167661 </t>
   </si>
   <si>
-    <t>BLACK ROUND MELAMINE ASHTRAY (105X33 MM.)</t>
+    <t>CENICERO MELAMINA REDONDO NEGRO (105X33 MM.)</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168071 </t>
   </si>
   <si>
     <t>EASY TUMBLER 260 ML LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168200 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE LOL SURPRISE ROCK ON</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497168743 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR LOL SURPRISE ROCK ON</t>
+    <t>FUNNY SANDWICH BOX LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497179206 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE FROZEN IRIDESCENT AQUA</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX FROZEN IRIDESCENT AQUA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497181179 </t>
   </si>
   <si>
     <t>NODO PC PLATE COVER DIAM. 31,8</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183111 </t>
   </si>
   <si>
-    <t>PC SCOOP 300 CC</t>
+    <t>PALA 300 CC.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183128 </t>
   </si>
   <si>
-    <t>PC SCOOP 600 CC</t>
+    <t>PALA 600 CC.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497183142 </t>
   </si>
   <si>
-    <t>PC SCOOP 1500 CC</t>
+    <t>PALA 1500 CC.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497187201 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX CARS RACE READY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497188208 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE MINNIE ELECTRIC DOLL</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX MINNIE ELECTRIC DOLL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189045 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML PAW PATROL COMIC</t>
+    <t>MICRO MUG 390 ML PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189205 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE PAW PATROL COMIC</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497189496 </t>
   </si>
   <si>
     <t>3 PCS KIDS MICRO SET IN STANDARD BOX PAW PATROL COMIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200009 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX AVENGERS  GTTR</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO AVENGERS  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200023 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX POKEMON UNIVERSE</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO POKEMON UNIVERSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200030 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX STITCH &amp; ANGEL  GTTR</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO STITCH &amp; ANGEL  GTTR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200184 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX LOL SURPRISE ROCK ON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200511 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO SUPER MARIO</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200818 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200832 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER HOUSES</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER HOUSES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497200887 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201044 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML CAPIBARA</t>
+    <t>TAZA MICRO 390 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201075 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML CAPIBARA</t>
+    <t>VASO EASY PEQUEÑO 260 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201129 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX PEPPA PIG PINK FLAMINGO</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PEPPA PIG PINK FLAMINGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201204 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX CAPIBARA</t>
+    <t>SANDWICHERA MULTIPLE CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201303 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201327 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201365 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201495 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML CAPIBARA</t>
+    <t>ALUMINIUM BOTTLE 400 ML SUBLIMATION CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204113 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA RICK &amp; MORTY FACES</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX RICK &amp; MORTY FACES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204120 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA RICK &amp; MORTY PICKLET</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX RICK &amp; MORTY PICKLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204304 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML ITALIAN BRAINROT</t>
+    <t>EASY SPORT TUMBLER 430 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204328 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204748 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX ITALIAN BRAINROT</t>
+    <t>SANDWICHERA RECTANGULAR ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204946 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML SUBLIMATION ITALIAN BRAINROT</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207046 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML DRAGON BALL</t>
+    <t>TAZA MICRO 390 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207077 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML DRAGON BALL</t>
+    <t>VASO EASY PEQUEÑO 260 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207206 </t>
   </si>
   <si>
     <t>MULTI COMPARTIMENT SANDWICH BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207305 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207329 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML DRAGON BALL</t>
+    <t>SPORT BOTTLE 400 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207343 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML DRAGON BALL</t>
+    <t>ALUMINIUM BOTTLE 400 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207404 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML DRAGON BALL</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207541 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML DRAGON BALL GROUP</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML DRAGON BALL GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211272 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG UNICORN RANGE</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211364 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML UNICORN</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211463 </t>
   </si>
   <si>
     <t>MICRO BOWL UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497211470 </t>
   </si>
   <si>
     <t>MICRO PLATE UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212040 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML GABBY\'S DOLLHOUSE</t>
+    <t>MICRO MUG 390 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212071 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML GABBY\'S DOLLHOUSE</t>
+    <t>EASY PP TUMBLER 260 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212101 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML GABBY\'S DOLLHOUSE</t>
+    <t>SCHOOL BOTTLE 370 ML GABBYS DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212200 </t>
   </si>
   <si>
-    <t>MULTI COMPARTIMENT SANDWICH BOX GABBY\'S´S DOLLHOUSE</t>
+    <t>SANDWICHERA MULTIPLE GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212279 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG GABBY\'S DOLLHOUSE</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212309 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML GABBY\'S´S DOLLHOUSE</t>
+    <t>VASO CAÑA EASY 430 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212316 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212347 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML GABBY\'S DOLLHOUSE</t>
+    <t>ALUMINIUM BOTTLE 400 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212361 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML GABBY\'S DOLLHOUSE</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212460 </t>
   </si>
   <si>
-    <t>CUENCO MICRO GABBY\'S DOLLHOUSE</t>
+    <t>MICRO BOWL GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212477 </t>
   </si>
   <si>
-    <t>MICRO PLATE GABBY\'S DOLLHOUSE</t>
+    <t>PLATO MICRO GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212507 </t>
   </si>
   <si>
-    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) GABBY\'S DOLLHOUSE BAB</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA GABBY\'S DOLLHOUSE BAB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212668 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML GABBY\'S DOLLHOUSE</t>
+    <t>VASO FIGURITA 3D 360 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212941 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML GABBY DOLLHOUSE PARTY AGAIN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497212972 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZENPREMIUM MEDIANA 620 ML GABBY\'S DOLLHOUSE</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214006 </t>
   </si>
   <si>
-    <t>BOTELLA PP INFANTIL 560 ML SUPER MARIO</t>
+    <t>DAILY PP BOTTLE 560 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214013 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML SUPER MARIO</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214044 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML SUPER MARIO</t>
+    <t>TAZA MICRO 390 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214068 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML SUPER MARIO</t>
+    <t>VASO EASY GRANDE 430 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214075 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML SUPER MARIO</t>
+    <t>VASO EASY PEQUEÑO 260 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214174 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214198 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214204 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPER MARIO</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX SUPER MARIO BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214303 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML SUPER MARIO</t>
+    <t>EASY SPORT TUMBLER 430 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214327 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML SUPER MARIO</t>
+    <t>SPORT BOTTLE 400 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214341 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML SUPER MARIO</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214365 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SUPER MARIO &amp; FRIENDS</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML SUPER MARIO &amp; FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214372 </t>
   </si>
   <si>
-    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML SUPER MARIO FUN EMOTION</t>
+    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214464 </t>
   </si>
   <si>
     <t>MICRO BOWL SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214471 </t>
   </si>
   <si>
-    <t>PLATO MICRO SUPER MARIO</t>
+    <t>MICRO PLATE SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214747 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR SUPER MARIO</t>
+    <t>FUNNY SANDWICH BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214778 </t>
   </si>
   <si>
-    <t>TAZA ANTIVUELCO PP 410 ML SUPER MARIO FUN EMOTION</t>
+    <t>DROP SAFE PP MUG 410 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214792 </t>
   </si>
   <si>
-    <t>DROP SAFE PP TUMBLER 470 ML SUPER MARIO FUN EMOTION</t>
+    <t>VASO ANTIVUELCO PP 470 ML SUPER MARIO FUN EMOTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214860 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214945 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML SUPER MARIO COLORFUL TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262045 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML DINOSAUR</t>
+    <t>MICRO MUG 390 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262076 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML DINOSAUR</t>
+    <t>EASY PP TUMBLER 260 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262205 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE DINOSAUR</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262304 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML DINO RANGE</t>
+    <t>VASO CAÑA EASY 430 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262328 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML DINOSAUR</t>
+    <t>BOTELLA SPORT 400 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262342 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML DINO RANGE</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262366 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML DINO RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262540 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262663 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML DINOSAUR</t>
+    <t>3D FIGURINE TUMBLER 360 ML DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497262748 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR DINOSAUR</t>
+    <t>FUNNY SANDWICH BOX DINOSAUR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497290543 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA UNICORN RAINBOW</t>
+    <t>DRAWSTRING LUNCH BAG UNICORN RAINBOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497315017 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX BABY SHARK</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BABY SHARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335046 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML TOY STORY 3 LOTSO</t>
+    <t>TAZA MICRO 390 ML TOY STORY LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335077 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML TOY STORY 3 LOTSO</t>
+    <t>VASO EASY PEQUEÑO 260 ML TOY STORY LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335206 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX TOY STORY 3 LOTSO</t>
+    <t>SANDWICHERA MULTIPLE TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335305 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML TOY STORY 3 LOTSO</t>
+    <t>VASO CAÑA EASY 430 ML TOY STORY LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335329 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335367 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335497 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335510 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML TOY STORY 3 LOTSO</t>
+    <t>HYDRO BOTTLE 850 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335572 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO TOY STORY 3 LOTSO</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335749 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR TOY STORY LOTSO</t>
+    <t>FUNNY SANDWICH BOX TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335916 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML TOY STORY 3 LOTSO</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497350209 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE FROZEN II</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX FROZEN II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497379200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404001 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML MINECRAFT</t>
+    <t>BOTELLA PP INFANTIL 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404018 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML MINECRAFT</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404025 </t>
   </si>
   <si>
-    <t>SAFETY LOCK SQUARE BOTTLE 550 ML MINECRAFT</t>
+    <t>BOTELLA ROBOT CON CIERRE 550 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404063 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404070 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML MINECRAFT</t>
+    <t>EASY PP TUMBLER 260 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404131 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML MINECRAFT</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404193 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL MINECRAFT</t>
+    <t>EASY OFFSET PLACEMAT MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404209 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404308 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML MINECRAFT</t>
+    <t>VASO CAÑA EASY 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404322 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML MINECRAFT</t>
+    <t>BOTELLA SPORT 400 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404360 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML MINECRAFT</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404384 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404407 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML MINECRAFT ISOMETRIC</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404544 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML MINECRAFT OVERVIEW</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML MINECRAFT OVERVIEW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404605 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML MINECRAFT ISOMETRIC</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML MINECRAFT ISOMETRIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404667 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404742 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX MINECRAFT</t>
+    <t>SANDWICHERA RECTANGULAR MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404834 </t>
   </si>
   <si>
-    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MINECRAFT</t>
+    <t>BOTELLA AVENTURA ECOZEN 650 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404872 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX MINECRAFT</t>
+    <t>TAZA CERAMICA 3D 440 ML EN CAJA REGALO MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404971 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405039 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405046 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML SONIC</t>
+    <t>MICRO MUG 390 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405060 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML SONIC</t>
+    <t>LARGE EASY PP TUMBLER 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405077 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML SONIC</t>
+    <t>EASY PP TUMBLER 260 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405176 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SONIC</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405190 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT SONIC</t>
+    <t>MANTEL INDIVIDUAL SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405206 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX SONIC</t>
+    <t>SANDWICHERA MULTIPLE SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405305 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405312 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405329 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML SONIC</t>
+    <t>SPORT BOTTLE 400 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405343 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML SONIC</t>
+    <t>ALUMINIUM BOTTLE 400 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405367 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML SONIC</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405381 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX SONIC</t>
+    <t>SANDWICHERA URBAN SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405404 </t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML SONIC</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405466 </t>
   </si>
   <si>
-    <t>MICRO BOWL SONIC</t>
+    <t>CUENCO MICRO SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405473 </t>
   </si>
   <si>
     <t>MICRO PLATE SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405503 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405701 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML SONIC</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405749 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR SONIC</t>
+    <t>FUNNY SANDWICH BOX SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497405947 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML SONIC REAL SPEED</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML SONIC REAL SPEED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406357 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL GIRL GO SKYE</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL GIRL GO SKYE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497407347 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML MINECRAFT CREEPER GREEN</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML MINECRAFT CREEPER GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497408047 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML MINECRAFT CREEPER GREEN</t>
+    <t>TAZA MICRO 390 ML MINECRAFT CREEPER GREEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409358 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497409457 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412044 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>MICRO MUG 390 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412051 </t>
   </si>
   <si>
-    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA PEPPA PIG CORE</t>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412068 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>LARGE EASY PP TUMBLER 430 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412075 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>VASO EASY PEQUEÑO 260 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412143 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML PEPPA PIG CORE 202</t>
+    <t>BOTELLA SQUARE 510 ML PEPPA PIG CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412174 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PEPPA PIG KINDNESS COUNTS</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412181 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412198 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412303 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>EASY SPORT TUMBLER 430 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412310 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412341 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML PEPPA PIG KINDNESS COUNTS</t>
+    <t>ALUMINIUM BOTTLE 400 ML PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412464 </t>
   </si>
   <si>
-    <t>MICRO BOWL PEPPA PIG KINDNESS COUNTS</t>
+    <t>CUENCO MICRO PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412471 </t>
   </si>
   <si>
-    <t>MICRO PLATE PEPPA PIG KINDNESS COUNTS</t>
+    <t>PLATO MICRO PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412600 </t>
   </si>
   <si>
-    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PEPPA CORE 2022</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PEPPA CORE 2022</t>
   </si>
   <si>
     <t xml:space="preserve">8412497414352 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT THE MOVIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497442201 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX MICKEY WATERCOLORS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497446742 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 3D 500 ML EN CAJA REGALO POKEMON PIKACHU</t>
+    <t>CERAMIC 3D MUG 17 OZ IN GIFT BOX POKEMON PIKACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497446759 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 3D 490 ML EN CAJA REGALO POKEMON POKEBALL</t>
+    <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX POKEMON POKEBALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447459 </t>
   </si>
   <si>
-    <t>HUCHA METALICA MINECRAFT</t>
+    <t>METALLIC MONEY BANK MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447756 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK PEPPA PIG KINDNESS COUNTS</t>
+    <t>HUCHA METALICA PEPPA PIG KINDNESS COUNTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497447954 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK SUPERMARIO</t>
+    <t>HUCHA METALICA SUPERMARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448258 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK POKEMON DISTORTION</t>
+    <t>HUCHA METALICA POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448456 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK DRAGON BALL SUPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448654 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK UNICORN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448753 </t>
   </si>
   <si>
-    <t>HUCHA METALICA SONIC</t>
+    <t>METALLIC MONEY BANK SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497448951 </t>
   </si>
   <si>
-    <t>HUCHA METALICA STITCH PALMS</t>
+    <t>METALLIC MONEY BANK STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449057 </t>
   </si>
   <si>
-    <t>HUCHA METALICA GABBY\'S DOLLHOUSE</t>
+    <t>METALLIC MONEY BANK GABBY\'S´S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449255 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK SPIDERMAN MOB RULES</t>
+    <t>HUCHA METALICA SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449354 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK FROZEN AUTUMN LEAVES</t>
+    <t>HUCHA METALICA FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449453 </t>
   </si>
   <si>
-    <t>METALLIC MONEY BANK MICKEY HAS FUN</t>
+    <t>HUCHA METALICA MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449552 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449651 </t>
   </si>
   <si>
     <t>METALLIC MONEY BANK PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497449859 </t>
   </si>
   <si>
-    <t>HUCHA METALICA PRINCESS BE YOUTIFUL</t>
+    <t>METALLIC MONEY BANK PRINCESS BE YOUTIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450053 </t>
   </si>
   <si>
-    <t>HUCHA METALICA HELLO KITTY</t>
+    <t>METALLIC MONEY BANK HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450152 </t>
   </si>
   <si>
-    <t>HUCHA METALICA KUROMI</t>
+    <t>METALLIC MONEY BANK KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497450251 </t>
   </si>
   <si>
-    <t>HUCHA METALICA NARUTO</t>
+    <t>METALLIC MONEY BANK NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497461004 </t>
   </si>
   <si>
     <t>DAILY PP BOTTLE 560 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462353 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY INK</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HELLO KITTY INK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497462551 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY POEMA</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA HELLO KITTY POEMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464111 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN LOGO</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN LOGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464128 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464319 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPERMAN ICON</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN ICON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497464326 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPERMAN CITY</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN CITY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486663 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML PEPPA PIG CORE</t>
+    <t>3D FIGURINE TUMBLER 360 ML PEPPA PIG CORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497486694 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497496013 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML BLUEY</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501205 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX IT´S A MICKEY THING</t>
+    <t>SANDWICHERA MULTIPLE IT´S A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497501748 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX MICKEY COOL SUMMER</t>
+    <t>SANDWICHERA RECTANGULAR MICKEY COOL SUMMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506064 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML BLUEY</t>
+    <t>LARGE EASY PP TUMBLER 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506071 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML BLUEY</t>
+    <t>EASY PP TUMBLER 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506101 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML BLUEY</t>
+    <t>SCHOOL BOTTLE 370 ML BLUEY AS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506170 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506187 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) (SPOON AND FORK) SET BLUEY</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) (CUCHARA Y TENEDOR) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506194 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT BLUEY</t>
+    <t>MANTEL INDIVIDUAL BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506200 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX BLUEY</t>
+    <t>SANDWICHERA MULTIPLE BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506224 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506255 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT EASY HOLD 380 ML BLUEY</t>
+    <t>EASY HOLD SPORT BOTTLE 380 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506262 </t>
   </si>
   <si>
-    <t>TAZA RAMBLER PP 530 ML BLUEY</t>
+    <t>PP COOL MUG 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506279 </t>
   </si>
   <si>
-    <t>BOTELLA SPRAY 575 ML BLUEY</t>
+    <t>SPRAYER DRINK BOTTLE 575 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506309 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506323 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML BLUEY</t>
+    <t>BOTELLA SPORT 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506347 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML BLUEY</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506354 </t>
   </si>
   <si>
-    <t>SPACE CANTEEN 280 ML BLUEY</t>
+    <t>ROBOT ESPACIAL 280 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506361 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506378 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506385 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN BLUEY</t>
+    <t>URBAN SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506415 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PEQUEÑA 475 ML BLUEY</t>
+    <t>SMALL ECOZEN BOTTLE 475 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506422 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML BLUEY</t>
+    <t>ACTIVE CANTEEN 510 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506439 </t>
   </si>
   <si>
-    <t>ASKER LUNCH BOX BLUEY</t>
+    <t>SANDWICHERA ASKER BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506460 </t>
   </si>
   <si>
-    <t>MICRO BOWL BLUEY</t>
+    <t>CUENCO MICRO  BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506477 </t>
   </si>
   <si>
-    <t>MICRO PLATE BLUEY</t>
+    <t>PLATO MICRO  BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506514 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506521 </t>
   </si>
   <si>
     <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506538 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA AISLANTE RECTANGULAR BLUEY</t>
+    <t>RECTANGULAR INSULATED BAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506545 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA BLUEY</t>
+    <t>DRAWSTRING LUNCH BAG BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506583 </t>
   </si>
   <si>
-    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML BLUEY</t>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506606 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506620 </t>
   </si>
   <si>
-    <t>DISCOVERY LARGE PP BOTTLE 640 ML BLUEY</t>
+    <t>BOTELLA PP GRANDE DISCOVERY 640 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506644 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML BLUEY CANDY</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML BLUEY CANDY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506668 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML BLUEY</t>
+    <t>VASO FIGURITA 3D 360 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506699 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506736 </t>
   </si>
   <si>
-    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA REGALO BLUEY</t>
+    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506743 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR BLUEY</t>
+    <t>FUNNY SANDWICH BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506750 </t>
   </si>
   <si>
-    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA BLUEY</t>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506828 </t>
   </si>
   <si>
     <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506903 </t>
   </si>
   <si>
-    <t>BENTOPRO SANDWICH BOX BLUEY</t>
+    <t>SANDWICHERA BENTOPRO BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506910 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM BOWL BLUEY</t>
+    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506927 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM PLATE BLUEY</t>
+    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506958 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506972 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510078 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML FROZEN II BLUE FOREST</t>
+    <t>EASY TUMBLER 260 ML FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510207 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE FROZEN II ELEMENTS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX FROZEN II ELEMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497510740 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR FROZEN II BLUE FOREST</t>
+    <t>FUNNY SANDWICH BOX FROZEN II BLUE FOREST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511044 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML MINNIE FEEL GOOD</t>
+    <t>TAZA MICRO 390 ML MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511174 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY SET IN POLYBAG MINNIE FEEL GOOD</t>
+    <t>SET DE 2 CUBIERTOS PP MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511204 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX MINNIE SO EDGY BOWS</t>
+    <t>SANDWICHERA MULTIPLE MINNIE SO EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511495 </t>
   </si>
   <si>
     <t>3 PCS KIDS MICRO SET IN STANDARD BOX MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497511747 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINNIE FEEL GOOD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512041 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML DISNEY PRINCESS TRUE</t>
+    <t>MICRO MUG 390 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512065 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML DISNEY PRINCESS TRUE</t>
+    <t>LARGE EASY PP TUMBLER 430 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512072 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML DISNEY PRINCESS TRUE</t>
+    <t>EASY PP TUMBLER 260 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512201 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX PRINCESS BRIGHT &amp; BOLD</t>
+    <t>SANDWICHERA MULTIPLE DISNEY PRINCESS BRIGHT &amp; BOLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512324 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML DISNEY PRINCESS TRUE</t>
+    <t>BOTELLA SPORT 400 ML DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497512744 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX DISNEY PRINCESS TRUE</t>
+    <t>SANDWICHERA RECTANGULAR DISNEY PRINCESS TRUE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513048 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513079 </t>
   </si>
   <si>
     <t>EASY TUMBLER 260 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513208 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SPIDERMAN URBAN WEB</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513307 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML SPIDERMAN STREETS</t>
+    <t>EASY SPORT TUMBLER 430 ML SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513499 </t>
   </si>
   <si>
-    <t>SET MICRO 3 PCS SPIDERMAN STREETS</t>
+    <t>3 PCS KIDS MICRO SET IN STANDARD BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497513741 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX SPIDERMAN STREETS</t>
+    <t>SANDWICHERA RECTANGULAR SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515042 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML CARS LETS RACE</t>
+    <t>TAZA MICRO 390 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515073 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML CARS LETS RACE</t>
+    <t>VASO EASY PEQUEÑO 260 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515202 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515301 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515325 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML CARS LETS RACE</t>
+    <t>SPORT BOTTLE 400 ML CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515349 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML CARS STICKERS</t>
+    <t>ALUMINIUM BOTTLE 400 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515745 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CARS LETS RACE</t>
+    <t>FUNNY SANDWICH BOX CARS LETS RACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497577200 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS ROLLING THUNDER</t>
+    <t>SANDWICHERA MULTIPLE AVENGERS COMIC HEROES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497577743 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX AVENGERS COMIC HEROES</t>
+    <t>SANDWICHERA RECTANGULAR AVENGERS ROLLING THUNDER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497590445 </t>
   </si>
   <si>
-    <t>3D LID STRAW TUMBLER 535 ML MICKEY MOUSE</t>
+    <t>VASO CON CAÑA Y TAPA 3D 535 ML MICKEY MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497595440 </t>
   </si>
   <si>
     <t>3D LID STRAW TUMBLER 535 ML MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605514 </t>
   </si>
   <si>
     <t>RECTANGULAR DIVIDED PLATE ST BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605620 </t>
   </si>
   <si>
-    <t>PLATO DIVIDIDO RECTANGULAR ST STITCH</t>
+    <t>RECTANGULAR DIVIDED PLATE ST STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605712 </t>
   </si>
   <si>
-    <t>TAZA MICRO EASY HOLD 400 ML BLUEY PLAY</t>
+    <t>EASY HOLD MICRO MUG 400 ML BLUEY PLAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605729 </t>
   </si>
   <si>
-    <t>TAZA MICRO EASY HOLD 400 ML FROZEN SNOWY TALE</t>
+    <t>EASY HOLD MICRO MUG 400 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605743 </t>
   </si>
   <si>
-    <t>EASY HOLD MICRO MUG 400 ML MICKEY TRUE CHAMPIONS</t>
+    <t>TAZA MICRO EASY HOLD 400 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605767 </t>
   </si>
   <si>
-    <t>EASY HOLD MICRO MUG 400 ML MINNIE SUNSHINE</t>
+    <t>TAZA MICRO EASY HOLD 400 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605774 </t>
   </si>
   <si>
-    <t>EASY HOLD MICRO MUG 400 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>TAZA MICRO EASY HOLD 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605828 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605835 </t>
   </si>
   <si>
     <t>EASY HOLD MICRO MUG 400 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497606252 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML BLUEY</t>
+    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497606702 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML BLUEY</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742141 </t>
   </si>
   <si>
-    <t>BOTELLA SQUARE 510 ML FROZEN TRUST THE JOURNEY</t>
+    <t>SQUARE WATER BOTTLE 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742233 </t>
   </si>
   <si>
     <t>LARGE ECOZEN HYDRO BOTTLE 540 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742424 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML FROZEN TRUST THE JOURNEY</t>
+    <t>BOTELLA ACTIVE 510 ML FROZEN TRUST THE JOURNEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742554 </t>
   </si>
   <si>
-    <t>EASY HOLD SPORT BOTTLE 380 ML FROZEN ICE MAGIC</t>
+    <t>BOTELLA SPORT EASY HOLD 380 ML FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742677 </t>
   </si>
   <si>
-    <t>DROP SAFE PP MUG 410 ML FROZEN VIOLET</t>
+    <t>TAZA ANTIVUELCO PP 410 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742745 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR FROZEN ICE MAGIC</t>
+    <t>FUNNY SANDWICH BOX FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742790 </t>
   </si>
   <si>
-    <t>VASO ANTIVUELCO PP 470 ML FROZEN VIOLET</t>
+    <t>DROP SAFE PP TUMBLER 470 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742875 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML FROZEN VIOLET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743674 </t>
   </si>
   <si>
-    <t>DROP SAFE PP MUG 410 ML MICKEY MOUSE COOL STUFF</t>
+    <t>TAZA ANTIVUELCO PP 410 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743742 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MICKEY MOUSE BETTER TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743797 </t>
   </si>
   <si>
-    <t>VASO ANTIVUELCO PP 470 ML MICKEY MOUSE COOL STUFF</t>
+    <t>DROP SAFE PP TUMBLER 470 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743872 </t>
   </si>
   <si>
-    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML MICKEY MOUSE COOL STUFF</t>
+    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML MICKEY MOUSE COOL STUFF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744046 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML MINNIE MOUSE SPRING LOOK</t>
+    <t>TAZA MICRO 390 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744077 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML MINNIE MOUSE SPRING LOOK</t>
+    <t>VASO EASY PEQUEÑO 260 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744152 </t>
   </si>
   <si>
-    <t>5 PCS EASY SET (PLATE, BOWL, 260 ML TUMBLER AND CUTLERY) IN BOX MINNIE MOUSE SPRING LOOK</t>
+    <t>SET EASY 5 PCS (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) EN ESTUCHE MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744381 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744428 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML MINNIE MOUSE BEING MORE MINNIE</t>
+    <t>ACTIVE CANTEEN 510 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744671 </t>
   </si>
   <si>
-    <t>TAZA ANTIVUELCO PP 410 ML MINNIE MOUSE FLOWER POWER</t>
+    <t>DROP SAFE PP MUG 410 ML FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744749 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744794 </t>
   </si>
   <si>
-    <t>DROP SAFE PP TUMBLER 470 ML MINNIE MOUSE FLOWER POWER</t>
+    <t>VASO ANTIVUELCO PP 470 ML MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744855 </t>
   </si>
   <si>
-    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET IN STANDARD BOX MINNIE MOUSE BEING MORE MINNIE</t>
+    <t>SET 5 PCS ANTIDESLIZANTE PREMIUM BICOLOR (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) EN CAJA MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744879 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML  MINNIE MOUSE FLOWER POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744978 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MINNIE MOUSE BEING MORE MINNIE</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINNIE MOUSE BEING MORE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745043 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML PAW PATROL GIRL SKETCH ESSENCE</t>
+    <t>MICRO MUG 390 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745074 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745326 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML PAW PATROL GIRL SKETCH ESSENCE</t>
+    <t>BOTELLA SPORT 400 ML PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497745746 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX PAW PATROL GIRL SKETCH ESSENCE</t>
+    <t>SANDWICHERA RECTANGULAR PAW PATROL GIRL SKETCH ESSENCE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746040 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML PAW PATROL PUP POWER</t>
+    <t>TAZA MICRO 390 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746064 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746071 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML PAW PATROL PUP POWER</t>
+    <t>EASY PP TUMBLER 260 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746187 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS PAW PATROL PUP POWER</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY SET PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746361 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PAW PATROL PUP POWER</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746385 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746675 </t>
   </si>
   <si>
-    <t>DROP SAFE PP MUG 410 ML PAW PATROL BOY HI THERE</t>
+    <t>TAZA ANTIVUELCO PP 410 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746422 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML PAW PATROL PUP POWER</t>
+    <t>BOTELLA ACTIVE 510 ML PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746507 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO 260 ML Y CUBIERTOS) PAW PATROL PUP POWER</t>
+    <t>5 PCS  MICRO SET PAW PATROL PUP POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748938 </t>
   </si>
   <si>
-    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML SONIC</t>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749096 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MINIONS 2</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749119 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MINIONS PARADISE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749492 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML DRAGON BALL</t>
+    <t>BOTELLA AQUA 980 ML DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749683 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX DRAGON BALL</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497749881 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX GROGU MANDALORIAN</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO GROGU MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750047 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750061 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML STITCH PALMS</t>
+    <t>LARGE EASY PP TUMBLER 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750078 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML STITCH PALMS</t>
+    <t>EASY PP TUMBLER 260 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750092 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS STITCH DRAWING</t>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750108 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML STITCH</t>
+    <t>SCHOOL BOTTLE 370 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750115 </t>
   </si>
   <si>
-    <t>EASY PP BOWL STITCH PALMS</t>
+    <t>CUENCO EASY PP STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750122 </t>
   </si>
   <si>
-    <t>EASY PP PLATE STITCH PALMS</t>
+    <t>PLATO EASY PP STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750146 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML STITCH</t>
+    <t>BOTELLA SQUARE 510 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750177 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750191 </t>
   </si>
   <si>
     <t>EASY OFFSET PLACEMAT STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750207 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE STITCH PALMS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750221 </t>
   </si>
   <si>
-    <t>ROBOT PARED SENCILLA 465 ML STITCH DRAWING</t>
+    <t>SINGLE WALL CANTEEN 465 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750252 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML STITCH DRAWING</t>
+    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750566 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750580 </t>
   </si>
   <si>
-    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML STITCH DRAWING</t>
+    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750603 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML STITCH</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750672 </t>
   </si>
   <si>
-    <t>DROP SAFE PP MUG 410 ML STITCH ALOHA</t>
+    <t>TAZA ANTIVUELCO PP 410 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750689 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) STITCH DRAWING</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750696 </t>
   </si>
   <si>
-    <t>ROBOT POP UP 450 ML STITCH PALMS</t>
+    <t>POP UP CANTEEN 450 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750726 </t>
   </si>
   <si>
-    <t>BOTELLA PP GRANDE DISCOVERY 640 ML STITCH</t>
+    <t>DISCOVERY LARGE PP BOTTLE 640 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750733 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750740 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX STITCH PALMS</t>
+    <t>SANDWICHERA RECTANGULAR STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750795 </t>
   </si>
   <si>
-    <t>DROP SAFE PP TUMBLER 470 ML STITCH ALOHA</t>
+    <t>VASO ANTIVUELCO PP 470 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750832 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750856 </t>
   </si>
   <si>
-    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA STITCH</t>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750870 </t>
   </si>
   <si>
-    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML STITCH ALOHA</t>
+    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750900 </t>
   </si>
   <si>
     <t>BENTOPRO SANDWICH BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750917 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM BOWL STITCH</t>
+    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750924 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM PLATE STITCH</t>
+    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750948 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML STITCH TROUBLEMAKER</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML STITCH TROUBLEMAKER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750955 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750979 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755783 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MICKEY MOUSE VINTAGE YA</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750993 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE XL STITCH PALMS</t>
+    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755851 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MICKEY MOUSE VINTAGE</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755899 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756186 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINECRAFT SQUARED PATTERN</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497756438 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MINECRAFT SQUARED PATTERN</t>
+    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MINECRAFT SQUARED PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757053 </t>
   </si>
   <si>
-    <t>INSULATED FRIENDLY DRAWSTRING BAG MINNIE MOUSE</t>
+    <t>BOLSA AISLANTE FRIENDLY MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757091 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 755 ML MMINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757152 </t>
   </si>
   <si>
-    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MINNIE MOUSE GARDENING</t>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757183 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757251 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINNIE MOUSE GARDENING</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757268 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757312 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML MINNIE MOUSE GARDENING</t>
+    <t>BOTELLA HIDRO 850 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757343 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757367 </t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757893 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757930 </t>
   </si>
   <si>
-    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML POKEMON THUNDERSTRUCK</t>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757961 </t>
   </si>
   <si>
-    <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML POKEMON CRAZY MESS</t>
+    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757985 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ POKEMON CRAZY MESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758364 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SQUISHMALLOWS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SQUISHMALLOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758555 </t>
   </si>
   <si>
-    <t>INSULATED FRIENDLY DRAWSTRING BAG STITCH</t>
+    <t>BOLSA AISLANTE FRIENDLY STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758593 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 755 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758654 </t>
   </si>
   <si>
-    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML STITCH</t>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758685 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO STITCH</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758869 </t>
   </si>
   <si>
-    <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML STITCH OHANA</t>
+    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758883 </t>
   </si>
   <si>
-    <t>CERAMIC DROP SAFE MUG 10 OZ STITCH OHANA</t>
+    <t>TAZA CERAMICA ANTIVUELCO 300 ML STITCH OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758890 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML STITCH</t>
+    <t>BOTELLA AQUA 980 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497758937 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759156 </t>
   </si>
   <si>
-    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML SUPER MARIO</t>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759187 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO SUPER MARIO</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759378 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO BRAND NEW DNLS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO BRAND NEW DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759439 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759460 </t>
   </si>
   <si>
-    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML SUPER MARIO POWER</t>
+    <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787593 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 14 OZ IN GIFT BOX STITCH COCONUT</t>
+    <t>TAZA CERAMICA 3D 420 ML EN CAJA REGALO STITCH COCONUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759484 </t>
   </si>
   <si>
     <t>CERAMIC DROP SAFE MUG 10 OZ SUPER MARIO POWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759491 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML SUPER MARIO</t>
+    <t>AQUA BOTTLE 980 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497807208 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE PAW PATROL GIRL</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808540 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML POKEMON COLOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810031 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA PP INFANTIL 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810048 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML FROZEN AUTUM LEAVES</t>
+    <t>TAZA MICRO 390 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810062 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML FROZEN AUTUM LEAVES</t>
+    <t>VASO EASY GRANDE 430 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810079 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810093 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS FROZEN SNOWY TALE</t>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810109 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML FROZEN SNOWY TALE</t>
+    <t>SCHOOL BOTTLE 370 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810116 </t>
   </si>
   <si>
-    <t>CUENCO EASY PP FROZEN AUTUM LEAVES</t>
+    <t>PP EASY BOWL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810123 </t>
   </si>
   <si>
     <t>EASY PP PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810147 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA SQUARE 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810154 </t>
   </si>
   <si>
-    <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) FROZEN AUTUM LEAVES</t>
+    <t>SET EASY 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810178 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG FROZEN AUTUM LEAVES</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810185 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810192 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL FROZEN AUTUM LEAVES</t>
+    <t>EASY OFFSET PLACEMAT FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810208 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE FROZEN SNOWY TALE</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810222 </t>
   </si>
   <si>
-    <t>ROBOT PARED SENCILLA 465 ML FROZEN AUTUM LEAVES</t>
+    <t>SINGLE WALL CANTEEN 465 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810253 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810260 </t>
   </si>
   <si>
-    <t>RECTANGULAR DIVIDED PLATE ST FROZEN AUTUM LEAVES</t>
+    <t>PLATO DIVIDIDO RECTANGULAR ST FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810277 </t>
   </si>
   <si>
-    <t>SPRAYER DRINK BOTTLE 575 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA SPRAY 575 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810307 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML FROZEN AUTUM LEAVES</t>
+    <t>VASO CAÑA EASY 430 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810314 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810321 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810345 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML FROZEN SNOWY TALE</t>
+    <t>ALUMINIUM BOTTLE 400 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810352 </t>
   </si>
   <si>
-    <t>ROBOT ESPACIAL 280 ML FROZEN AUTUM LEAVES</t>
+    <t>SPACE CANTEEN 280 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810369 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML FROZEN SNOWY TALE</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810376 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810383 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX FROZEN AUTUM LEAVES</t>
+    <t>SANDWICHERA URBAN FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810406 </t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810413 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810420 </t>
   </si>
   <si>
     <t>ACTIVE CANTEEN 510 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810437 </t>
   </si>
   <si>
-    <t>SANDWICHERA ASKER FROZEN SNOWY TALE</t>
+    <t>ASKER LUNCH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810451 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA FROZEN AUTUMN LEAVES</t>
+    <t>DRAWSTRING LUNCH BAG FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810468 </t>
   </si>
   <si>
-    <t>CUENCO MICRO FROZEN AUTUM LEAVES</t>
+    <t>MICRO BOWL FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810475 </t>
   </si>
   <si>
     <t>MICRO PLATE FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810505 </t>
   </si>
   <si>
-    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) FROZEN AUTUM LEAVES</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810512 </t>
   </si>
   <si>
-    <t>CHARACTER SIPPER BOTTLE 350 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA SIPPER 350 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810529 </t>
   </si>
   <si>
-    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810536 </t>
   </si>
   <si>
     <t>RECTANGULAR INSULATED BAG FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810543 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810550 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT EASY HOLD 380 ML FROZEN AUTUM LEAVES</t>
+    <t>EASY HOLD SPORT BOTTLE 380 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810567 </t>
   </si>
   <si>
-    <t>TAZA RAMBLER PP 530 ML FROZEN SNOWY TALE</t>
+    <t>PP COOL MUG 530 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810581 </t>
   </si>
   <si>
-    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML FROZEN SNOWY TALE</t>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810604 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML FROZEN SNOWY TALE</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810666 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML FROZEN SNOWY TALE</t>
+    <t>VASO FIGURITA 3D 360 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810697 </t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML FROZEN AUTUM LEAVES</t>
+    <t>ROBOT POP UP 450 ML FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810727 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810734 </t>
   </si>
   <si>
     <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810741 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR FROZEN AUTUM LEAVES</t>
+    <t>FUNNY SANDWICH BOX FROZEN AUTUM LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810833 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML FROZEN SNOWY TALE</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810857 </t>
   </si>
   <si>
-    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA FROZEN SNOWY TALE</t>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810895 </t>
   </si>
   <si>
-    <t>SNACK SANDWICH BOX FROZEN SNOWY TALE</t>
+    <t>SANDWICHERA SNACK FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810901 </t>
   </si>
   <si>
-    <t>BENTOPRO SANDWICH BOX FROZEN</t>
+    <t>SANDWICHERA BENTOPRO FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810918 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM BOWL FROZEN SNOWY TALE</t>
+    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810925 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM PLATE FROZEN SNOWY TALE</t>
+    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810949 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML FROZEN FLOWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810956 </t>
   </si>
   <si>
-    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML FROZEN SNOWY TALE</t>
+    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810970 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML FROZEN</t>
+    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811342 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML MICKEY TRUE CHAMPIONS</t>
+    <t>ALUMINIUM BOTTLE 400 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811359 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811366 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811373 </t>
   </si>
   <si>
-    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
+    <t>SANDWICHERA MULTIPLE SUPREMA MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811380 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX MICKEY HAS FUN</t>
+    <t>SANDWICHERA URBAN MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811403 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811410 </t>
   </si>
   <si>
     <t>SMALL ECOZEN BOTTLE 475 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811427 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML MICKEY TRUE CHAMPIONS</t>
+    <t>ACTIVE CANTEEN 510 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811434 </t>
   </si>
   <si>
-    <t>SANDWICHERA ASKER MICKEY TRUE CHAMPIONS</t>
+    <t>ASKER LUNCH BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811458 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA MICKEY HAS FUN</t>
+    <t>DRAWSTRING LUNCH BAG MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811465 </t>
   </si>
   <si>
-    <t>MICRO BOWL MICKEY HAS FUN</t>
+    <t>CUENCO MICRO MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811472 </t>
   </si>
   <si>
-    <t>MICRO PLATE MICKEY HAS FUN</t>
+    <t>PLATO MICRO MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811496 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML MICKEY HURRAY</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML MICKEY HURRAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811502 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811519 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811526 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML MICKEY TRUE CHAMPIONS</t>
+    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811533 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA AISLANTE RECTANGULAR MICKEY HAS FUN</t>
+    <t>RECTANGULAR INSULATED BAG MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811540 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML MICKEY TRUE CHAMPIONS</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811557 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811564 </t>
   </si>
   <si>
-    <t>PP COOL MUG 530 ML MICKEY TRUE CHAMPIONS</t>
+    <t>TAZA RAMBLER PP 530 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812073 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML MINNIE BOLD FLORALS</t>
+    <t>VASO EASY PEQUEÑO 260 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812097 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX WITH CUTLERY MINNIE SUNSHINE</t>
+    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812103 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812110 </t>
   </si>
   <si>
-    <t>CUENCO EASY PP MINNIE BOLD FLORALS</t>
+    <t>PP EASY BOWL MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812127 </t>
   </si>
   <si>
-    <t>PLATO EASY PP MINNIE BOLD FLORALS</t>
+    <t>EASY PP PLATE MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812141 </t>
   </si>
   <si>
-    <t>BOTELLA SQUARE 510 ML MINNIE SUNSHINE</t>
+    <t>SQUARE WATER BOTTLE 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812158 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812172 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG MINNIE BOLD FLORALS</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812189 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET MINNIE SUNSHINE</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812196 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT MINNIE BOLD FLORALS</t>
+    <t>MANTEL INDIVIDUAL MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812202 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812226 </t>
   </si>
   <si>
-    <t>ROBOT PARED SENCILLA 465 ML MINNIE BOLD FLORALS</t>
+    <t>SINGLE WALL CANTEEN 465 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812257 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML MINNIE SUNSHINE</t>
+    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812264 </t>
   </si>
   <si>
-    <t>PLATO DIVIDIDO RECTANGULAR ST MINNIE BOLD FLORALS</t>
+    <t>RECTANGULAR DIVIDED PLATE ST MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812271 </t>
   </si>
   <si>
-    <t>BOTELLA SPRAY 575 ML MINNIE SUNSHINE</t>
+    <t>SPRAYER DRINK BOTTLE 575 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812301 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML MINNIE BOLD FLORALS</t>
+    <t>VASO CAÑA EASY 430 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812318 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812325 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML MINNIE BOLD FLORALS</t>
+    <t>BOTELLA SPORT 400 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812349 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812356 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812363 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML MINNIE SUNSHINE</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML  MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812370 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA MINNIE SUNSHINE</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812387 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN MINNIE BOLD FLORALS</t>
+    <t>URBAN SANDWICH BOX MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812400 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812417 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812424 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA ACTIVE 510 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812431 </t>
   </si>
   <si>
-    <t>ASKER LUNCH BOX MINNIE SUNSHINE</t>
+    <t>SANDWICHERA ASKER MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812455 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812462 </t>
   </si>
   <si>
-    <t>CUENCO MICRO MINNIE BOLD FLORALS</t>
+    <t>MICRO BOWL MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812479 </t>
   </si>
   <si>
-    <t>PLATO MICRO MINNIE BOLD FLORALS</t>
+    <t>MICRO PLATE MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812493 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML MINNIE DOTTY CUTE</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML MINNIE DOTTY CUTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812509 </t>
   </si>
   <si>
     <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812516 </t>
   </si>
   <si>
-    <t>CHARACTER SIPPER BOTTLE 350 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA SIPPER 350 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812523 </t>
   </si>
   <si>
-    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML MINNIE SUNSHINE</t>
+    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812530 </t>
   </si>
   <si>
-    <t>RECTANGULAR INSULATED BAG MINNIE BOLD FLORALS</t>
+    <t>BOLSA MERIENDA AISLANTE RECTANGULAR MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812547 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812554 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812561 </t>
   </si>
   <si>
-    <t>TAZA RAMBLER PP 530 ML MINNIE SUNSHINE</t>
+    <t>PP COOL MUG 530 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812585 </t>
   </si>
   <si>
-    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML MINNIE SUNSHINE</t>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812608 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML MINNIE SUNSHINE</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812660 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML MINNIE SUNSHINE</t>
+    <t>VASO FIGURITA 3D 360 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812691 </t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML MINNIE BOLD FLORALS</t>
+    <t>ROBOT POP UP 450 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812738 </t>
   </si>
   <si>
-    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  MINNIE BOLD FLORALS</t>
+    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812745 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812752 </t>
   </si>
   <si>
     <t>4 PCS CHARACTER KIDS SHAPED PP SET (BOWL, PLATE AND CUTLERY) IN GIFT BOX MINNIE MOUSE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812837 </t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML MINNIE SUNSHINE</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812851 </t>
   </si>
   <si>
-    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA MINNIE SUNSHINE</t>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812899 </t>
   </si>
   <si>
-    <t>SANDWICHERA SNACK MINNIE SUNSHINE</t>
+    <t>SNACK SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812905 </t>
   </si>
   <si>
-    <t>BENTOPRO SANDWICH BOX MINNIE</t>
+    <t>SANDWICHERA BENTOPRO MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812912 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM BOWL MINNIE SUNSHINE</t>
+    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812929 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM PLATE MINNIE SUNSHINE</t>
+    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812950 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML MINNIE SUNSHINE</t>
+    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812974 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812981 </t>
   </si>
   <si>
-    <t>BOTELLA PP GRANDE DISCOVERY 640 ML MINNIE</t>
+    <t>DISCOVERY LARGE PP BOTTLE 640 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812998 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE XL MINNIE SUNSHINE</t>
+    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816033 </t>
   </si>
   <si>
-    <t>BOTELLA PP INFANTIL 560 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>DAILY PP BOTTLE 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816040 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816064 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>VASO EASY GRANDE 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816071 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>VASO EASY PEQUEÑO 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816095 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX WITH CUTLERY PAW PATROL BOY RESCUE PUPS</t>
+    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816101 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816118 </t>
   </si>
   <si>
-    <t>CUENCO EASY PP PAW PATROL BOY RESCUE PUPS</t>
+    <t>PP EASY BOWL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816125 </t>
   </si>
   <si>
-    <t>PLATO EASY PP PAW PATROL BOY RESCUE PUPS</t>
+    <t>EASY PP PLATE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816149 </t>
   </si>
   <si>
-    <t>BOTELLA SQUARE 510 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>SQUARE WATER BOTTLE 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816156 </t>
   </si>
   <si>
     <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816170 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PAW PATROL BOY RESCUE PUPS</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816187 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PAW PATROL BOY RESCUE PUPS</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816194 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT PAW PATROL BOY RESCUE PUPS</t>
+    <t>MANTEL INDIVIDUAL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816200 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816224 </t>
   </si>
   <si>
-    <t>ROBOT PARED SENCILLA 465 ML PAW PATROL BOY RESCUE PUPSS</t>
+    <t>SINGLE WALL CANTEEN 465 ML PAW PATROL BOY RESCUE PUPSS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816255 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816262 </t>
   </si>
   <si>
-    <t>PLATO DIVIDIDO RECTANGULAR ST PAW PATROL BOY RESCUE PUPS</t>
+    <t>RECTANGULAR DIVIDED PLATE ST PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816279 </t>
   </si>
   <si>
-    <t>BOTELLA SPRAY 575 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>SPRAYER DRINK BOTTLE 575 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816309 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>VASO CAÑA EASY 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816316 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816323 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA SPORT 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816347 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816354 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816361 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816378 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA PAW PATROL BOY RESCUE PUPS</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816385 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN PAW PATROL BOY RESCUE PUPS</t>
+    <t>URBAN SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816408 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816415 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816422 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA ACTIVE 510 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816439 </t>
   </si>
   <si>
-    <t>ASKER LUNCH BOX PAW PATROL BOY RESCUE PUPS</t>
+    <t>SANDWICHERA ASKER PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816453 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816460 </t>
   </si>
   <si>
-    <t>CUENCO MICRO PAW PATROL BOY RESCUE PUPS</t>
+    <t>MICRO BOWL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816477 </t>
   </si>
   <si>
-    <t>PLATO MICRO PAW PATROL BOY RESCUE PUPS</t>
+    <t>MICRO PLATE PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816507 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PAW PATROL BOY RESCUE PUPS</t>
+    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816514 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816521 </t>
   </si>
   <si>
-    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816538 </t>
   </si>
   <si>
-    <t>RECTANGULAR INSULATED BAG PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOLSA MERIENDA AISLANTE RECTANGULAR PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816545 </t>
   </si>
   <si>
-    <t>3D ECOZEN FIGURINE BOTTLE 560 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>BOTELLA FIGURITA 3D 560 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816552 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816569 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816583 </t>
   </si>
   <si>
-    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816606 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816668 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>3D FIGURINE TUMBLER 360 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816699 </t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>ROBOT POP UP 450 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816729 </t>
   </si>
   <si>
-    <t>DISCOVERY LARGE PP BOTTLE 640 ML PAW PATROL BOY</t>
+    <t>BOTELLA PP GRANDE DISCOVERY 640 ML PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816736 </t>
   </si>
   <si>
-    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  PAW PATROL BOY RESCUE PUPS</t>
+    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816828 </t>
   </si>
   <si>
     <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816859 </t>
   </si>
   <si>
-    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA PAW PATROL BOY RESCUE PUPS</t>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816897 </t>
   </si>
   <si>
-    <t>SANDWICHERA SNACK PAW PATROL BOY RESCUE PUPS</t>
+    <t>SNACK SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816903 </t>
   </si>
   <si>
-    <t>SANDWICHERA BENTOPRO PAW PATROL BOY</t>
+    <t>BENTOPRO SANDWICH BOX PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816910 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816927 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM PLATE PAW PATROL BOY RESCUE PUPS</t>
+    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816941 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML PAW PATROL UNIVERSE SKY</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML PAW PATROL UNIVERSE SKY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816958 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816972 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816996 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE XL PAW PATROL BOY RESCUE PUPS</t>
+    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817047 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML HELLO KITTY</t>
+    <t>MICRO MUG 390 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817078 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML HELLO KITTY</t>
+    <t>EASY PP TUMBLER 260 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817207 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817306 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML HELLO KITTY</t>
+    <t>VASO CAÑA EASY 430 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817344 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML HELLO KITTY</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817429 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML HELLO KITTY</t>
+    <t>BOTELLA SPORT 400 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817467 </t>
   </si>
   <si>
     <t>MICRO BOWL HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817474 </t>
   </si>
   <si>
-    <t>PLATO MICRO HELLO KITTY</t>
+    <t>MICRO PLATE HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817535 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA AISLANTE RECTANGULAR HELLO KITTY</t>
+    <t>RECTANGULAR INSULATED BAG HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817603 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML HELLO KITTY</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817610 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO FLEXI HANDLE 760 ML HELLO KITTY</t>
+    <t>FLEXI HANDLE ALUMINIUM BOTTLE 760 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817665 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML HELLO KITTY</t>
+    <t>VASO FIGURITA 3D 360 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817849 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX HELLO KITTY</t>
+    <t>SANDWICHERA RECTANGULAR HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817948 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML HELLO KITTY PHOTOGENIC</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML HELLO KITTY PHOTOGENIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818044 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818068 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818075 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>EASY PP TUMBLER 260 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818174 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) PAW PATROL GIRL SUPERPOWERS</t>
+    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818198 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL PAW PATROL GIRL SUPERPOWERS</t>
+    <t>EASY OFFSET PLACEMAT PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818204 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
+    <t>SANDWICHERA MULTIPLE PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818303 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>VASO CAÑA EASY 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818310 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818327 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818341 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818365 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818389 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN PAW PATROL GIRL SUPERPOWERS</t>
+    <t>URBAN SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818402 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818464 </t>
   </si>
   <si>
-    <t>MICRO BOWL PAW PATROL GIRL SUPERPOWERS</t>
+    <t>CUENCO MICRO PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818471 </t>
   </si>
   <si>
-    <t>MICRO PLATE PAW PATROL GIRL SUPERPOWERS</t>
+    <t>PLATO MICRO PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818501 </t>
   </si>
   <si>
-    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PAW PATROL GIRL SUPERPOWERS</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818549 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818600 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818662 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML PAW PATROL GIRL SUPERPOWERS</t>
+    <t>3D FIGURINE TUMBLER 360 ML PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818747 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR PAW PATROL GIRL SUPERPOWERS</t>
+    <t>FUNNY SANDWICH BOX PAW PATROL GIRL SUPERPOWERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497818945 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML PAW PATROL GIRL COOL GIRL TIME</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML PAW PATROL GIRL COOL GIRL TIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820030 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML PRINCESS COURAGEOUS HEART</t>
+    <t>BOTELLA PP INFANTIL 560 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820047 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML PRINCESS BEYOU TIFUL</t>
+    <t>TAZA MICRO 390 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820061 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML PRINCESS BEYOU TIFUL</t>
+    <t>VASO EASY GRANDE 430 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820078 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820177 </t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820184 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) PRINCESS COURAGEOUS HEART</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820191 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL PRINCESS BEYOU TIFUL</t>
+    <t>EASY OFFSET PLACEMAT PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820207 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE PRINCESS COURAGEOUS HEART</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820306 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML PRINCESS BEYOU TIFUL</t>
+    <t>VASO CAÑA EASY 430 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820313 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML PRINCESS COURAGEOUS HEART</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820320 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML PRINCESS BEYOU TIFUL</t>
+    <t>BOTELLA SPORT 400 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820344 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820368 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML PRINCESS COURAGEOUS HEART</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820382 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN PRINCESS BEYOU TIFUL</t>
+    <t>URBAN SANDWICH BOX PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820405 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML PRINCESS COURAGEOUS HEART</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820467 </t>
   </si>
   <si>
-    <t>MICRO BOWL PRINCESS BEYOU TIFUL</t>
+    <t>CUENCO MICRO PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820474 </t>
   </si>
   <si>
-    <t>MICRO PLATE PRINCESS BEYOU TIFUL</t>
+    <t>PLATO MICRO KIDS PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820504 </t>
   </si>
   <si>
-    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) PRINCESS BEYOU TIFUL</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820603 </t>
   </si>
   <si>
     <t>HIGH ALUMINIUM BOTTLE 530 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820665 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820696 </t>
   </si>
   <si>
-    <t>ROBOT POP UP 450 ML PRINCESS BEYOU TIFUL</t>
+    <t>POP UP CANTEEN 450 ML PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820740 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR PRINCESS BEYOU TIFUL</t>
+    <t>FUNNY SANDWICH BOX PRINCESS BEYOU TIFUL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828043 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML HELLO KITTY AND FRIENDS</t>
+    <t>MICRO MUG 390 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828074 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML HELLO KITTY AND FRIENDS</t>
+    <t>VASO EASY PEQUEÑO 260 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828203 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX HELLO KITTY AND FRIENDS</t>
+    <t>SANDWICHERA MULTIPLE HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828302 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML HELLO KITTY AND FRIENDS</t>
+    <t>VASO CAÑA EASY 430 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828326 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828340 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497828845 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR HELLO KITTY AND FRIENDS</t>
+    <t>FUNNY SANDWICH BOX HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835034 </t>
   </si>
   <si>
-    <t>BOTELLA PP INFANTIL 560 ML SPIDERMAN MOVING TARGET</t>
+    <t>DAILY PP BOTTLE 560 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835041 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML SPIDERMAN MOB RULES</t>
+    <t>MICRO MUG 390 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835065 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML SPIDERMAN MOB RULES</t>
+    <t>VASO EASY GRANDE 430 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835072 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML SPIDERMAN MOB RULES</t>
+    <t>VASO EASY PEQUEÑO 260 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835096 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX WITH CUTLERY SPIDERMAN MOVING TARGET</t>
+    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835102 </t>
   </si>
   <si>
     <t>SCHOOL BOTTLE 370 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835119 </t>
   </si>
   <si>
     <t>PP EASY BOWL SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835126 </t>
   </si>
   <si>
-    <t>PLATO EASY PP SPIDERMAN MOB RULES</t>
+    <t>EASY PP PLATE SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835140 </t>
   </si>
   <si>
-    <t>BOTELLA SQUARE 510 ML SPIDERMAN MOVING TARGET</t>
+    <t>SQUARE WATER BOTTLE 510 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835157 </t>
   </si>
   <si>
-    <t>SET EASY 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA  SPIDERMAN MOB RULES</t>
+    <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835171 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG SPIDERMAN MOB RULES</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835188 </t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET SPIDERMAN MOVING TARGET</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835195 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT SPIDERMAN MOB RULES</t>
+    <t>MANTEL INDIVIDUAL SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835201 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835225 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 ML SPIDERMAN MOB RULESS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835256 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO NEVADA SIPPER 545 ML SPIDERMAN MOVING TARGET</t>
+    <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835263 </t>
   </si>
   <si>
-    <t>PLATO DIVIDIDO RECTANGULAR ST SPIDERMAN MOB RULES</t>
+    <t>RECTANGULAR DIVIDED PLATE ST SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835270 </t>
   </si>
   <si>
-    <t>BOTELLA SPRAY 575 ML SPIDERMAN MOVING TARGET</t>
+    <t>SPRAYER DRINK BOTTLE 575 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835300 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835317 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835324 </t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML SPIDERMAN MOB RULES</t>
+    <t>BOTELLA SPORT 400 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835348 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835355 </t>
   </si>
   <si>
     <t>SPACE CANTEEN 280 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835362 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835379 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE SUPREMA SPIDERMAN MOVING TARGET</t>
+    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835386 </t>
   </si>
   <si>
-    <t>SANDWICHERA URBAN SPIDERMAN MOB RULES</t>
+    <t>URBAN SANDWICH BOX SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835409 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML SPIDERMAN MOVING TARGET</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835416 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835423 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA ACTIVE 510 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835430 </t>
   </si>
   <si>
-    <t>ASKER LUNCH BOX SPIDERMAN MOVING TARGET</t>
+    <t>SANDWICHERA ASKER SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835454 </t>
   </si>
   <si>
     <t>DRAWSTRING LUNCH BAG SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835461 </t>
   </si>
   <si>
     <t>MICRO BOWL SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835478 </t>
   </si>
   <si>
-    <t>PLATO MICRO SPIDERMAN MOB RULES</t>
+    <t>MICRO PLATE SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835508 </t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA SPIDERMAN MOB RULES</t>
+    <t>5 PCS MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835515 </t>
   </si>
   <si>
-    <t>BOTELLA SIPPER 350 ML SPIDERMAN MOVING TARGET</t>
+    <t>CHARACTER SIPPER BOTTLE 350 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835522 </t>
   </si>
   <si>
-    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835539 </t>
   </si>
   <si>
-    <t>RECTANGULAR INSULATED BAG SPIDERMAN MOB RULES</t>
+    <t>BOLSA MERIENDA AISLANTE RECTANGULAR SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835546 </t>
   </si>
   <si>
-    <t>3D ECOZEN FIGURINE BOTTLE 560 ML SPIDERMAN MOVING TARGET</t>
+    <t>BOTELLA FIGURITA 3D 560 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835553 </t>
   </si>
   <si>
-    <t>EASY HOLD SPORT BOTTLE 380 ML SPIDERMAN MOB RULES</t>
+    <t>BOTELLA SPORT EASY HOLD 380 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835560 </t>
   </si>
   <si>
     <t>PP COOL MUG 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835584 </t>
   </si>
   <si>
-    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML SPIDERMAN MOVING TARGET</t>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835607 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML SPIDERMAN MOVING TARGET</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835669 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML SPIDERMAN MOVING TARGET</t>
+    <t>3D FIGURINE TUMBLER 360 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835690 </t>
   </si>
   <si>
     <t>POP UP CANTEEN 450 ML SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835720 </t>
   </si>
   <si>
-    <t>DISCOVERY LARGE PP BOTTLE 640 ML SPIDERMAN</t>
+    <t>BOTELLA PP GRANDE DISCOVERY 640 ML SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835737 </t>
   </si>
   <si>
-    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  SPIDERMAN MOB RULES</t>
+    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835744 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX SPIDERMAN MOB RULES</t>
+    <t>SANDWICHERA RECTANGULAR SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835836 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835850 </t>
   </si>
   <si>
-    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA SPIDERMAN MOVING TARGET</t>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835898 </t>
   </si>
   <si>
-    <t>SANDWICHERA SNACK SPIDERMAN MOVING TARGET</t>
+    <t>SNACK SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835904 </t>
   </si>
   <si>
-    <t>SANDWICHERA BENTOPRO SPIDERMAN</t>
+    <t>BENTOPRO SANDWICH BOX SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835911 </t>
   </si>
   <si>
-    <t>CUENCO ANTIDESLIZANTE PREMIUM BICOLOR SPIDERMAN MOVING TARGET</t>
+    <t>NON SLIP BICOLOR PREMIUM BOWL SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835928 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM PLATE SPIDERMAN MOVING TARGET</t>
+    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835942 </t>
   </si>
   <si>
-    <t>ALUMINIUM SB BOTTLE 400 ML SPIDERMAN JUMPER</t>
+    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML SPIDERMAN JUMPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835959 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML SPIDERMAN MOVING TARGET</t>
+    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835973 </t>
   </si>
   <si>
     <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835997 </t>
   </si>
   <si>
     <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855087 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML BATMAN SYMBOL</t>
+    <t>EASY PP TUMBLER 260 ML BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855209 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE BATMAN SYMBOL</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497855759 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR BATMAN SYMBOL</t>
+    <t>FUNNY SANDWICH BOX BATMAN SYMBOL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497857678 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX CHUCKY</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA CHUCKY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858040 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML HOTWHEELS BLUE FIRE</t>
+    <t>TAZA MICRO 390 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858071 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML HOTWHEELS BLUE FIRE</t>
+    <t>VASO EASY PEQUEÑO 260 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858200 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX HOTWHEELS BLUE FIRE</t>
+    <t>SANDWICHERA MULTIPLE HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858309 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML HOTWHEELS BLUE FIRE</t>
+    <t>VASO CAÑA EASY 430 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858323 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497858743 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX HOTWHEELS BLUE FIRE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497867745 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX PAW PATROL GIRLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497874682 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA UNICORN ACADEMY</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX UNICORN ACADEMY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875511 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML SIMPSONS HOMER</t>
+    <t>HYDRO BOTTLE 850 ML SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875559 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML SIMPSONS HOMER</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML SIMPSONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875764 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SIMPSONS HOMER FACE</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SIMPSONS HOMER FACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875795 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX SIMPSONS HOMER</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO POKEMON SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497875870 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX SIMPSONS HOMER FACE</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO SIMPSONS HOMER FACE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879076 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879144 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879366 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML NARUTO</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879403 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML NARUTO</t>
+    <t>EASY SPORT TUMBLER 430 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879427 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML NARUTO</t>
+    <t>SPORT BOTTLE 400 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879519 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML NARUTO</t>
+    <t>BOTELLA HIDRO 850 ML NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497879847 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX NARUTO</t>
+    <t>SANDWICHERA RECTANGULAR NARUTO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880218 </t>
   </si>
   <si>
-    <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  FROZEN</t>
+    <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880225 </t>
   </si>
   <si>
     <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880249 </t>
   </si>
   <si>
     <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880270 </t>
   </si>
   <si>
-    <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO SPIDERMAN</t>
+    <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880287 </t>
   </si>
   <si>
-    <t>TAZA DE CERAMICA FULL DECO 355 ML EN CAJA REGALO STITCH</t>
+    <t>FULL DECO CERAMIC MUG 12 OZ IN GIFT BOX  STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880355 </t>
   </si>
   <si>
-    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS POKEMON HAPPY FUN</t>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX POKEMON HAPPY FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880416 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX GABBYS DOLLHOUSE DOTS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA GABBYS DOLLHOUSE DOTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880447 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX GABBY\'S´S DOLLHOUSE DNLS</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE DE REGALO GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880539 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX BLUEY</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880553 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880577 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX BLUEY WALK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880645 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO AVENGERS COMIC HEROES</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX AVENGERS COMIC HEROES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880737 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA CARS STICKERS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880942 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO IT\'S A MICKEY THING</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX ITS A MICKEY THING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881048 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE SO EDGY BOWS</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO MINNIE SO EDGY BOWS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881246 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX SPIDERMAN URBAN WEB</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881284 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX STITCH PINEAPLE ADAPTATION</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH PINEAPLE ADAPTATION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881307 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STITCH HAWAIAN FLOWER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881338 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS EMPIRE ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881369 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO STITCH LEAVES PATTERN</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH LEAVES PATTERN CNPL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881536 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA BARBIE BB22</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BARBIE BB22</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881659 </t>
   </si>
   <si>
-    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS STITCH ALOHA</t>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882038 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS SEVEN WONDERS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882137 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN SNOWY TALE</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882151 </t>
   </si>
   <si>
-    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX FROZEN</t>
+    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882243 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882250 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882342 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO MICKEY TRUE CHAMPIONS</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882359 </t>
   </si>
   <si>
-    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS MINNIE SUNSHINE</t>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497882434 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PRINCESS COURAGEOUS HEART</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883042 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML KUROMI</t>
+    <t>TAZA MICRO 390 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883073 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML KUROMI</t>
+    <t>VASO EASY PEQUEÑO 260 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883202 </t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX KUROMI</t>
+    <t>SANDWICHERA MULTIPLE KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883301 </t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883325 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883745 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR KUROMI</t>
+    <t>FUNNY SANDWICH BOX KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497883943 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO SB PEQUEÑA 400 ML KUROMI</t>
+    <t>ALUMINIUM SB BOTTLE 400 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497900947 </t>
   </si>
   <si>
-    <t>BOTELLA SQUARE 510 ML BLUEY COOL DAY</t>
+    <t>SQUARE WATER BOTTLE 510 ML BLUEY COOL DAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497934881 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH SAFE</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO STITCH SAFE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497934928 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH &amp; ANGEL OHANA</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO STITCH &amp; ANGEL OHANA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497938483 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 9 OZ IN GIFT BOX BLUEY</t>
+    <t>TAZA CERAMICA 3D 320 ML EN CAJA REGALO BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497947140 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO BOWSER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497949311 </t>
   </si>
   <si>
     <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML STITCH WITHYOU CSF</t>
   </si>
   <si>
     <t xml:space="preserve">8412497955008 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA DRAGON BALL SUPER UPDATED DNLS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL SUPER UPDATED DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973583 </t>
   </si>
   <si>
-    <t>ALFOMBRILLA XL SUPER MARIO</t>
+    <t>DESKTOP PAD XL SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973804 </t>
   </si>
   <si>
-    <t>ADAPTADOR WC MICKEY NATURE</t>
+    <t>TODDLER TRAINING SEAT MICKEY NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973811 </t>
   </si>
   <si>
-    <t>ADAPTADOR WC MINNIE NATURE</t>
+    <t>TODDLER TRAINING SEAT MINNIE NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497973828 </t>
   </si>
   <si>
     <t>TODDLER TRAINING SEAT STITCH NATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986903 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) BLUEY</t>
+    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986910 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) FROZEN</t>
+    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986927 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) MINNIE</t>
+    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986934 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986941 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986958 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA ALUMINIO Y SANDWICHERA MULTIPLE) STITCH</t>
+    <t>SET 2 PCS SET 2 PCS (ALUMINIUM BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986965 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) FROZEN</t>
+    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986972 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) MINNIE</t>
+    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986989 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) SPIDERMAN</t>
+    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497986996 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) STITCH | Stor Brand</t>
+    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) STITCH | Stor Brand</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987009 </t>
   </si>
   <si>
-    <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) PAW PATROL BOY</t>
+    <t>SET 2 PCS (BOTELLA AVENTURA Y SANDWICHERA MULTIPLE) PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987016 </t>
   </si>
   <si>
     <t>SET 2 PCS SET 2 PCS (ADVENTURE BOTTLE AND MULTI COMPARTMENT SANDWICH BOX) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987023 </t>
   </si>
   <si>
     <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987054 </t>
   </si>
   <si>
-    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) MINNIE</t>
+    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987061 </t>
   </si>
   <si>
-    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) PAW PATROL</t>
+    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) PAW PATROL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987115 </t>
   </si>
   <si>
-    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) SPIDERMAN</t>
+    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987122 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) DRAGON BALL</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987139 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) HELLO KITTY</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987146 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) MINECRAFT</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987153 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987160 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987177 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 400 ML) STITCH</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 400 ML CERAMIC MUG) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987184 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) DRAGON BALL</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987191 </t>
   </si>
   <si>
-    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) HELLO KITTY</t>
+    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987207 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) MINECRAFT</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987214 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) ONE PIECE ANIME</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) ONE PIECE ANIME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987221 </t>
   </si>
   <si>
-    <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) SONIC</t>
+    <t>SET 2 PCS (BOTELLA HIDRO Y TAZA CERAMICA 325 ML) SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987238 </t>
   </si>
   <si>
     <t>SET 2 PCS (HYDRO BOTTLE AND 325 ML CERAMIC MUG) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988327 </t>
   </si>
   <si>
     <t>DROP SAFE INSULATED SS BOTTLE 515 ML STITCH GREEN PARTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988334 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE ANTIVUELCO 515 ML POKEMON TEAM READY</t>
+    <t>DROP SAFE INSULATED SS BOTTLE 515 ML STITCH TEAM READY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988341 </t>
   </si>
   <si>
-    <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX STITCH SUNNY LEAVES</t>
+    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO STITCH SUNNY LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988358 </t>
   </si>
   <si>
-    <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX POKEMON BLACK LOGOS</t>
+    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO POKEMON BLACK LOGOS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988365 </t>
   </si>
   <si>
-    <t>CERAMIC RAMEN BOWL WITH CHOPSTICKS IN GIFT BOX SUPER MARIO PROTAGONISTS</t>
+    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO SUPER MARIO PROTAGONISTS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990047 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY AND FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990054 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX JURASSIC WORLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990573 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PEPPA PIG</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990641 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER DESIGN 1</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990658 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA HARRY POTTER DESIGN 2</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX HARRY POTTER DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990672 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN II DESIGN 1</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA FROZEN II DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990689 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX FROZEN II DESIGN 2</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA FROZEN II DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990733 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX PRINCESAS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PRINCESAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990825 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS CAPTAIN AMERICA SHIELD ATTACK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990832 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS HULK FIST STRENGTH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990849 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS IRONMAN FLYING STAR</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS IRONMAN FLYING STAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990856 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS GROUP COLLAGE</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS GROUP COLLAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990863 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA AVENGERS GROUP BLUE LETS GO</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX AVENGERS GROUP BLUE LETS GO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990924 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX KUROMI</t>
+    <t>TAZA CERAMICA SB 325 ML KUROMI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497990979 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX HELLO KITTY</t>
+    <t>TAZA CERAMICA SB 325 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991150 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX BLUEY PALMS</t>
+    <t>TAZA CERAMICA SB 325 ML BLUEY PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991167 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX BLUEY TUTTI FRUTTI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991181 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991334 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497991341 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MINECRAFT GIRL</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MINECRAFT GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992409 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STAR WARS DESIGN 1</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992423 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STAR WARS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992478 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SPIDERMAN DESIGN 1</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SPIDERMAN DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992485 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SPIDERMAN DESIGN 2</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SPIDERMAN DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992560 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MANDALORIAN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MANDALORIAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992799 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX LOONEY TUNES DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497992805 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA LOONEY TUNES DESIGN 2</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX LOONEY TUNES DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993635 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA BATMAN</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX BATMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993642 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPERMAN</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993796 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN ON OUR WAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497993802 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO DESIGN WAY AHEAD</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO DESIGN WAY AHEAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994403 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY PUP IT OUT</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY PUP IT OUT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994410 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOXPAW PATROL BOY FRIENDSHIP BADGE</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL BOY FRIENDSHIP BADGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994427 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY PATCHED TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994458 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA PAW PATROL GIRL BUTTERFLY BEATS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOXPAW PATROL GIRL BUTTERFLY BEATS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994663 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA CLASICOS DISNEY DESIGN 1</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY CLASSICS DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994670 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA CLASICOS DISNEY DESIGN 2</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY CLASSICS DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994823 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON PICACHU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994830 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 1</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 1</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994847 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 2</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 2</t>
   </si>
   <si>
     <t xml:space="preserve">8412497994854 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON VARIOUS CHARACTERS DESIGN 3</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON VARIOS PERSONAJES DESIGN 3</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995004 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX STITCH SHAKEIT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995301 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA STITCH SEAWORLD</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX STITCH SEAWORLD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995516 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA DRAGON BALL BULMA</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL BULMA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995523 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA DRAGON BALL FAMILY</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FAMILY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995530 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL 7 BALLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497995547 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX DRAGON BALL FIGHT</t>
+    <t>TAZA CERAMICA SB 325 ML DRAGON BALL FIGHT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996230 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML HARRY POTTER GRYFFINDOR</t>
+    <t>BOTELLA HIDRO 850 ML HARRY POTTER GRYFFINDOR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998180 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX DONALD DAISY GRAFFITI</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA DONALD DAISY GRAFFITI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998197 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY AND FRIENDS MUSICAL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998203 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY MINNIE BREAKFAST</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY MINNIE BREAKFAST</t>
   </si>
   <si>
     <t xml:space="preserve">8412497998210 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY PLUTO FRIENDS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY PLUTO FRIENDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750306 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML STITCH PALMS</t>
+    <t>EASY SPORT TUMBLER 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750320 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750313 </t>
   </si>
   <si>
-    <t>PLAYGROUND SIPPER BOTTLE 410 ML STITCH</t>
+    <t>BOTELLA PP PLAYGROUND 410 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750344 </t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML STITCH PALMS</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750351 </t>
   </si>
   <si>
-    <t>SPACE CANTEEN 280 ML STITCH DRAWING</t>
+    <t>ROBOT ESPACIAL 280 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750375 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750382 </t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750405 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO INFANTIL 600 ML STITCH PALMS</t>
+    <t>DAILY ALUMINIUM BOTTLE 600 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750412 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PEQUEÑA 475 ML STITCH DRAWING</t>
+    <t>SMALL ECOZEN BOTTLE 475 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750429 </t>
   </si>
   <si>
-    <t>BOTELLA ACTIVE 510 ML STITCH DRAWING</t>
+    <t>ACTIVE CANTEEN 510 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750436 </t>
   </si>
   <si>
-    <t>ASKER LUNCH BOX STITCH DRAWING</t>
+    <t>SANDWICHERA ASKER STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750467 </t>
   </si>
   <si>
-    <t>MICRO BOWL STITCH PALMS</t>
+    <t>CUENCO MICRO STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750474 </t>
   </si>
   <si>
-    <t>MICRO PLATE STITCH PALMS</t>
+    <t>PLATO MICRO STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750504 </t>
   </si>
   <si>
     <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750511 </t>
   </si>
   <si>
     <t>CHARACTER SIPPER BOTTLE 350 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750528 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO CON FIGURITA 3D 690 ML STITCH DRAWING</t>
+    <t>3D FIGURINE ALUMINIUM BOTTLE 690 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750535 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA AISLANTE RECTANGULAR STITCH PALMS</t>
+    <t>RECTANGULAR INSULATED BAG STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750542 </t>
   </si>
   <si>
-    <t>BOLSA MERIENDA STITCH BLUE LEAVES</t>
+    <t>DRAWSTRING LUNCH BAG STITCH BLUE LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750559 </t>
   </si>
   <si>
     <t>EASY HOLD SPORT BOTTLE 380 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750368 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML STITCH</t>
+    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML STITCH PALMS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033942 </t>
   </si>
   <si>
     <t>03394</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 7 L SPIDERMAN URBAN WEB</t>
+    <t>CAJA CLICK 7 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033959 </t>
   </si>
   <si>
     <t>03395</t>
   </si>
   <si>
-    <t>STORAGE CLICK BOX 13 L SPIDERMAN URBAN WEB</t>
+    <t>CAJA CLICK 13 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497033966 </t>
   </si>
   <si>
     <t>03396</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L SPIDERMAN URBAN WEB</t>
   </si>
   <si>
     <t xml:space="preserve">8412497035816 </t>
   </si>
   <si>
     <t>03581</t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML SUPER MARIO</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036646 </t>
   </si>
   <si>
     <t>03664</t>
   </si>
   <si>
-    <t>CAJA CLICK 7 L BLUEY</t>
+    <t>STORAGE CLICK BOX 7 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036653 </t>
   </si>
   <si>
     <t>03665</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L BLUEY</t>
+    <t>STORAGE CLICK BOX 13 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497036660 </t>
   </si>
   <si>
     <t>03666</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 23 L BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497040766 </t>
   </si>
   <si>
     <t>04076</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SQUID GAME</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SQUID GAME</t>
   </si>
   <si>
     <t xml:space="preserve">8412497041169 </t>
   </si>
   <si>
     <t>04116</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX NIGHTMARE BEFORE CHRISTMAS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA NIGHTMARE BEFORE CHRISTMAS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497049103 </t>
   </si>
   <si>
     <t>04910</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX LORD OF THE RINGS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA LORD OF THE RINGS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497051717 </t>
   </si>
   <si>
     <t>05171</t>
   </si>
   <si>
     <t>OFFSET MINI WC WITH HANDLES PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497066407 </t>
   </si>
   <si>
     <t>06640</t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO HARRY POTTER MAGIC SYMBOLS</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HARRY POTTER MAGIC SYMBOLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497070909 </t>
   </si>
   <si>
     <t>07090</t>
   </si>
   <si>
-    <t>PAPELERA PAW PATROL BOY FRIENDSHIP FUN</t>
+    <t>DUSTBIN PAW PATROL BOY FRIENDSHIP FUN ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071296 </t>
   </si>
   <si>
     <t>07129</t>
   </si>
   <si>
-    <t>PAPELERA SPIDERMAN CITY</t>
+    <t>DUSTBIN SPIDERMAN CITY ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497071388 </t>
   </si>
   <si>
     <t>07138</t>
   </si>
   <si>
     <t>DUSTBIN BLUEY ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497072330 </t>
   </si>
   <si>
     <t>07233</t>
   </si>
   <si>
-    <t>5 DRAWERS 9L CHEST HARRY POTTER DNLS</t>
+    <t>CAJONERA 5 CAJONES 9L HARRY POTTER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075065 </t>
   </si>
   <si>
     <t>07506</t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX POKEMON 4 DANCERS DNLS</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO POKEMON 4 DANCERS  DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075119 </t>
   </si>
   <si>
     <t>07511</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON CONFETTI</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON CONFETTI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497075225 </t>
   </si>
   <si>
     <t>07522</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SUPER MARIO GROUP DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497078561 </t>
   </si>
   <si>
     <t>07856</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO HARRY POTTER CHIBI HOUSES DNLS YA</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX HARRY POTTER CHIBI HOUSES DNLS YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080106 </t>
   </si>
   <si>
     <t>08010</t>
   </si>
   <si>
-    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA POKEMON DISTORTION</t>
+    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080137 </t>
   </si>
   <si>
     <t>08013</t>
   </si>
   <si>
-    <t>BOTELLA AVENTURA ECOZEN 650 ML POKEMON</t>
+    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080175 </t>
   </si>
   <si>
     <t>08017</t>
   </si>
   <si>
     <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080182 </t>
   </si>
   <si>
     <t>08018</t>
   </si>
   <si>
-    <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET POKEMON</t>
+    <t>SET DE 2 CUBIERTOS METALICOS (CUCHARA Y TENEDOR) POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080199 </t>
   </si>
   <si>
     <t>08019</t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT POKEMON DISTORSION DUN</t>
+    <t>MANTEL INDIVIDUAL POKEMON DISTORTION DUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080205 </t>
   </si>
   <si>
     <t>08020</t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX POKEMON</t>
+    <t>SANDWICHERA MULTIPLE POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080304 </t>
   </si>
   <si>
     <t>08030</t>
   </si>
   <si>
     <t>EASY SPORT TUMBLER 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080328 </t>
   </si>
   <si>
     <t>08032</t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML POKEMON DISTORSION</t>
+    <t>SPORT BOTTLE 400 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080342 </t>
   </si>
   <si>
     <t>08034</t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML POKEMON</t>
+    <t>ALUMINIUM BOTTLE 400 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080366 </t>
   </si>
   <si>
     <t>08036</t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML POKEMON DISTORSION</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080380 </t>
   </si>
   <si>
     <t>08038</t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080397 </t>
   </si>
   <si>
     <t>08039</t>
   </si>
   <si>
-    <t>DAILY ALUMINIUM BOTTLE 600 ML POKEMON DISTORSION</t>
+    <t>BOTELLA ALUMINIO INFANTIL 600 ML POKEMON DISTORTION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080403 </t>
   </si>
   <si>
     <t>08040</t>
   </si>
   <si>
-    <t>SPORT BOTTLE 400 ML UNICORN RANGE RTD</t>
+    <t>BOTELLA SPORT 400 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080410 </t>
   </si>
   <si>
     <t>08041</t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML UNICORN RANGE RTD</t>
+    <t>VASO CAÑA EASY 430 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080465 </t>
   </si>
   <si>
     <t>08046</t>
   </si>
   <si>
     <t>MICRO BOWL POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080748 </t>
   </si>
   <si>
     <t>08074</t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR POKEMON DISTORTION</t>
+    <t>FUNNY SANDWICH BOX POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080878 </t>
   </si>
   <si>
     <t>08087</t>
   </si>
   <si>
-    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML POKEMON DOODLE GRIP</t>
+    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080892 </t>
   </si>
   <si>
     <t>08089</t>
   </si>
   <si>
     <t>DROP SAFE PP TUMBLER 470 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080908 </t>
   </si>
   <si>
     <t>08090</t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML POKEMON DISTORSION</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497083558 </t>
   </si>
   <si>
     <t>08355</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX SONIC ROLLING WH</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA SONIC ROLLING WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084616 </t>
   </si>
   <si>
     <t>08461</t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC JAPAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084623 </t>
   </si>
   <si>
     <t>08462</t>
   </si>
   <si>
-    <t>BOTELLA PP INFANTIL 560 ML STITCH BEACH WH</t>
+    <t>DAILY PP BOTTLE 560 ML STITCH BEACH WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497084654 </t>
   </si>
   <si>
     <t>08465</t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SONIC GAME ON WH</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SONIC GAME ON WH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497086153 </t>
   </si>
   <si>
     <t>08615</t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO II</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497087341 </t>
   </si>
   <si>
     <t>08734</t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY CHRISTMAS DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497087389 </t>
   </si>
   <si>
     <t>08738</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MINNIE CHRISTMAS DNLS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MINNIE CHRISTMAS DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497094479 </t>
   </si>
   <si>
     <t>09447</t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX ANIMAL CROSSING GROUP</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA ANIMAL CROSSING GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095612 </t>
   </si>
   <si>
     <t>09561</t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX UNICORN RANGE RTD</t>
+    <t>SANDWICHERA RECTANGULAR UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095940 </t>
   </si>
   <si>
     <t>09594</t>
   </si>
   <si>
     <t>STORAGE CLICK BOX 7 L SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095957 </t>
   </si>
   <si>
     <t>09595</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L SUPER MARIO </t>
+    <t>STORAGE CLICK BOX 13 L SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095964 </t>
   </si>
   <si>
     <t>09596</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L SUPER MARIO </t>
+    <t>STORAGE CLICK BOX 23 L SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497095995 </t>
   </si>
   <si>
     <t>09599</t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML UNICORN RANGE</t>
+    <t>EASY PP TUMBLER 260 ML UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497096503 </t>
   </si>
   <si>
     <t>09650</t>
   </si>
   <si>
     <t>URBAN SANDWICH BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097104 </t>
   </si>
   <si>
     <t>09710</t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML UNICORN RANGE</t>
+    <t>TAZA MICRO 390 ML UNICORN RANGE RTD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097111 </t>
   </si>
   <si>
     <t>09711</t>
   </si>
   <si>
-    <t>ALUMINIUM BOTTLE 400 ML UNICORN RANGE</t>
+    <t>BOTELLA ALUMINIO PEQUEÑA 400 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097227 </t>
   </si>
   <si>
     <t>09722</t>
   </si>
   <si>
-    <t>MULTI COMPARTMENT SANDWICH BOX UNICORN RANGE</t>
+    <t>SANDWICHERA MULTIPLE UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497097302 </t>
   </si>
   <si>
     <t>09730</t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML UNICORN RANGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101016 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101023 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS SEVEN WONDERS HULK</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS HULK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101030 </t>
   </si>
   <si>
-    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS SEVEN WONDERS IRON MAN</t>
+    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS SEVEN WONDERS IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101092 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497101276 </t>
   </si>
   <si>
-    <t>3D ECOZEN FIGURINE BOTTLE 560 ML POKEMON</t>
+    <t>BOTELLA FIGURITA 3D 560 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102013 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
+    <t>VASO FIGURITA 3D 360 ML AVENGERS SEVEN WONDERS CAPTAIN AMERICA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102020 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS HULK</t>
+    <t>VASO FIGURITA 3D 360 ML AVENGERS SEVEN WONDERS HULK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102037 </t>
   </si>
   <si>
     <t>3D FIGURINE TUMBLER 360 ML AVENGERS SEVEN WONDERS IRON MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102235 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA POKEMON ALL POKEBALLS EVER DNLS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX POKEMON ALL POKEBALLS EVER DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102266 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SQUID GAME BAD PEOPLE DNLS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SQUID GAME BAD PEOPLE DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102310 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA SUPER MARIO FACE DNLS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX SUPER MARIO FACE DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102518 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS CENTRAL PERK DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102525 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX FRIENDS CHIBI DNLS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA FRIENDS CHIBI DNLS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104017 </t>
   </si>
   <si>
-    <t>BABY 5 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
+    <t>BIBERON CUELLO ANCHO 150 ML TETINA SILICONA 3 POSICIONES MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104024 </t>
   </si>
   <si>
-    <t>BABY 8 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
+    <t>BIBERON CUELLO ANCHO 240 ML TETINA SILICONA 3 POSICIONES MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104031 </t>
   </si>
   <si>
     <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104048 </t>
   </si>
   <si>
-    <t>BIBERON CUELLO ANCHO 360 ML TETINA SILICONA 3 POSICIONES CON ASAS MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABY 12 OZ WIDENECK BOTTLE SILICONE TEAT 3 POSITIONS WITH HANDLES MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104079 </t>
   </si>
   <si>
-    <t>SET 3PCS (VASO ENTRENAMIENTO 250 ML, PLATO Y CUCHARA) MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABY 3 PCS SET IN GIFT BOX (TRAINING MUG, BOWL, SPOON) MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104116 </t>
   </si>
   <si>
-    <t>MORDEDOR RELLENO DE AGUA MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABY SHAPED WATER FILLED TEETHER IN BLISTER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104239 </t>
   </si>
   <si>
     <t>BABY PACIFIER HOLDER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104260 </t>
   </si>
   <si>
-    <t>TODDLER SILICONE FANCY TRAINING MUG 270 ML  MICKEY MOUSE FULL OF SMILES</t>
+    <t>TAZA ENTRENAMIENTO FANCY 270 ML CON BOQUILLA DE SILICONA MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104291 </t>
   </si>
   <si>
-    <t>TODDLER SILICONE BIB MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABERO DE SILICONA MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104512 </t>
   </si>
   <si>
-    <t>BABY FRUIT FEEDER MICKEY MOUSE FULL OF SMILES</t>
+    <t>ALIMENTADOR ANTIAHOGO MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104659 </t>
   </si>
   <si>
     <t>BABY 2 PCS SET SYMMETRICAL PACIFIER SILICONE +6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104666 </t>
   </si>
   <si>
-    <t>ESTUCHE TODDLER 2 CUCHARAS PP MICKEY MOUSE FULL OF SMILES</t>
+    <t>TODDLER 2 PCS PP SPOONS TRAVEL SET MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104673 </t>
   </si>
   <si>
-    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA +6 M CON FUNDA MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE +6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104697 </t>
   </si>
   <si>
-    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA 0 A 6 M CON FUNDA MICKEY MOUSE FULL OF SMILES</t>
+    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE 0-6 M WITH COVER MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497104710 </t>
   </si>
   <si>
     <t>OFFSET MINI WC WITH HANDLES MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107650 </t>
   </si>
   <si>
-    <t>BABY 2 PCS SET SYMMETRICAL PACIFIER SILICONE +6 M WITH COVER MINNIE MOUSE HEART FULL</t>
+    <t>SET 2 CHUPETES TETINA REVERSIBLE SILICONA +6 M CON FUNDA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107667 </t>
   </si>
   <si>
-    <t>TODDLER 2 PCS PP SPOONS TRAVEL SET MINNIE MOUSE HEART FULL</t>
+    <t>ESTUCHE TODDLER 2 CUCHARAS PP MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107674 </t>
   </si>
   <si>
-    <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE +6 M WITH COVER MINNIE MOUSE HEART FULL</t>
+    <t>SET 2 CHUPETES TETINA ANATOMICA SILICONA +6 M CON FUNDA MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107698 </t>
   </si>
   <si>
     <t>BABY 2 PCS SET ORTHODONTIC PACIFIER SILICONE 0-6 M WITH COVER MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497107711 </t>
   </si>
   <si>
-    <t>MINI WC CON ASAS MINNIE MOUSE HEART FULL</t>
+    <t>OFFSET MINI WC WITH HANDLES MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497122356 </t>
   </si>
   <si>
-    <t>PLATO DIVIDIDO SILICONA MINNIE MOUSE</t>
+    <t>TODDLER DIVIDED SILICONE PLATE MINNIE MOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133048 </t>
   </si>
   <si>
-    <t>VASO 360 ENTRENAMIENTO 395 ML MICKEY MOUSE FULL OF SMILES</t>
+    <t>TODDLER 360 TRAINING TUMBLER 13 OZ MICKEY MOUSE FULL OF SMILES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497133147 </t>
   </si>
   <si>
     <t>TODDLER 360 TRAINING TUMBLER 13 OZ MINNIE MOUSE HEART FULL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497144679 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX PACK-MAN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA PACK-MAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147045 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML LA GRANJA DE ZENON</t>
+    <t>TAZA MICRO 390 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147076 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML LA GRANJA DE ZENON</t>
+    <t>VASO EASY PEQUEÑO 260 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147205 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147304 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML LA GRANJA DE ZENON</t>
+    <t>EASY SPORT TUMBLER 430 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147328 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML LA GRANJA DE ZENON</t>
+    <t>SPORT BOTTLE 400 ML LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497147649 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR LA GRANJA DE ZENON</t>
+    <t>FUNNY SANDWICH BOX LA GRANJA DE ZENON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497151714 </t>
   </si>
   <si>
     <t>STACKABLE TUMBLER 170 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497151752 </t>
   </si>
   <si>
     <t>STOR VASO APILABLE PP TRANSPARENTE 170 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152018 </t>
   </si>
   <si>
-    <t>SMALL GLASS 23 CL TRANSPARENT POLYCARBONATE</t>
+    <t>VASO CAÑA 230 ML. PC TRANSPARENTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152315 </t>
   </si>
   <si>
-    <t>STACKABLE TUMBLER 230 ML</t>
+    <t>VASO APILABLE TRANSPARENTE 230 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152353 </t>
   </si>
   <si>
     <t>STACKABLE TRANSPARENT PP TUMBLER 230 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152513 </t>
   </si>
   <si>
-    <t>VASO AGUA 300 ML. PC TRANSPARENTE</t>
+    <t>SMALL GLASS 29 CL TRANSPARENT POLYCARBONATE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152605 </t>
   </si>
   <si>
     <t>STOR LOTE 24 VASOS PP TRANSPARENTES REUTILIZABLES 260 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152810 </t>
   </si>
   <si>
-    <t>VASO APILABLE TRANSPARENTE 280 ML.</t>
+    <t>STACKABLE TUMBLER 280 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497152858 </t>
   </si>
   <si>
     <t>STACKABLE TRANSPARENT PP TUMBLER 280 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497153213 </t>
   </si>
   <si>
-    <t>STACKABLE TUMBLER 340 ML</t>
+    <t>VASO APILABLE TRANSPARENTE 340 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497153251 </t>
   </si>
   <si>
-    <t>STACKABLE TRANSPARENT PP TUMBLER 340 ML</t>
+    <t>VASO APILABLE PP TRANSPARENTE 340 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497153312 </t>
   </si>
   <si>
-    <t>SMALL GLASS 35 CL TRANSPARENT POLYCARBONATE</t>
+    <t>VASO PC TUBO 350 ML. TRANSPARENTE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155385 </t>
   </si>
   <si>
     <t>SMALL ECOZEN ADVENTURE BOTTLE 460 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155507 </t>
   </si>
   <si>
     <t>STOR VASO PP TRANSPARENTE REUTILIZABLE 550 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155514 </t>
   </si>
   <si>
-    <t>VASO APILABLE TRANSPARENTE 500 ML.</t>
+    <t>STACKABLE TUMBLER 500 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497155552 </t>
   </si>
   <si>
     <t>STOR VASO APILABLE PP TRANSPARENTE 500 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158003 </t>
   </si>
   <si>
     <t>PITCHER POLICARBONATE 1500 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158102 </t>
   </si>
   <si>
-    <t>BUFFET PC GLASS 260 ML.</t>
+    <t>COPA PC BUFFET 260 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158133 </t>
   </si>
   <si>
-    <t>GOBLET PC 465 ML</t>
+    <t>COPA BURDEOS PC 465 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158195 </t>
   </si>
   <si>
-    <t>CHAMPAGNE FLUTE PC 155 ML</t>
+    <t>COPA CHAMPAGNE PC 155 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158201 </t>
   </si>
   <si>
     <t>CHAMPAGNE POLICARNBONATE 100 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158300 </t>
   </si>
   <si>
-    <t>VASO ALTO PC 400 ML.</t>
+    <t>TALL TUMBLER POLICARBONATE 400 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158362 </t>
   </si>
   <si>
-    <t>COPA PC PEQUEÑA 375 ML.</t>
+    <t>WINE GLASS PC 375 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158409 </t>
   </si>
   <si>
-    <t>VASO BAJO PC 300 ML.</t>
+    <t>SMALL TUMBLER POLICARBONATE 300 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158508 </t>
   </si>
   <si>
     <t>LIQUOR TUMBLER PC 60 ML</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158607 </t>
   </si>
   <si>
-    <t>SHOT GLASS PC 40 ML.</t>
+    <t>VASO CHUPITO PC 4 CL.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158706 </t>
   </si>
   <si>
-    <t>CIDER GLASS PC 50 CL.</t>
+    <t>VASO PC SIDRA 500 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497158751 </t>
   </si>
   <si>
-    <t>MOJITO TUMBLER PC 230 ML</t>
+    <t>VASO PC MOJITO 230 ML.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201679 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201747 </t>
   </si>
   <si>
     <t>FUNNY SANDWICH BOX CAPIBARA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497207749 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR DRAGON BALL</t>
+    <t>FUNNY SANDWICH BOX DRAGON BALL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497744329 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML MINNIE MOUSE SPRING LOOK</t>
+    <t>SPORT BOTTLE 400 ML MINNIE MOUSE SPRING LOOK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746798 </t>
   </si>
   <si>
-    <t>VASO ANTIVUELCO PP 470 ML PAW PATROL BOY HI THERE</t>
+    <t>DROP SAFE PP TUMBLER 470 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497746873 </t>
   </si>
   <si>
-    <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML PAW PATROL BOY HI THERE</t>
+    <t>VASO PP ANTIVUELCO CON PAJITA DE SILICONA 370 ML PAW PATROL BOY HI THERE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747047 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML SPIDERMAN MIDNIGHT FLYER</t>
+    <t>TAZA MICRO 390 ML SPIDERMAN MIDNIGHT FLYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747078 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML SPIDERMAN MIDNIGHT FLYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747146 </t>
   </si>
   <si>
-    <t>BOTELLA SQUARE 510 ML SPIDERMAN ARACHNID GRID</t>
+    <t>SQUARE WATER BOTTLE 510 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747184 </t>
   </si>
   <si>
-    <t>SET DE 2 CUBIERTOS METALICOS SPIDERMAN ARACHNID GRID</t>
+    <t>2 PCS ELLIPTICAL METALLIC CUTLERY SET SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747238 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO GRANDE 540 ML SPIDERMAN ARACHNID GRID</t>
+    <t>LARGE ECOZEN HYDRO BOTTLE 540 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747405 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747429 </t>
   </si>
   <si>
-    <t>ACTIVE CANTEEN 510 ML SPIDERMAN ARACHNID GRID</t>
+    <t>BOTELLA ACTIVE 510 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747603 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML SPIDERMAN ARACHNID GRID</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML SPIDERMAN ARACHNID GRID</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747672 </t>
   </si>
   <si>
-    <t>DROP SAFE PP MUG 410 ML SPIDERMAN DIMENSION</t>
+    <t>TAZA ANTIVUELCO PP 410 ML SPIDERMAN DIMENSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747740 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR SPIDERMAN MIDNIGHT FLYER</t>
+    <t>FUNNY SANDWICH BOX SPIDERMAN MIDNIGHT FLYER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747795 </t>
   </si>
   <si>
-    <t>VASO ANTIVUELCO PP 470 ML SPIDERMAN DIMENSION</t>
+    <t>DROP SAFE PP TUMBLER 470 ML SPIDERMAN DIMENSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497747870 </t>
   </si>
   <si>
     <t>DROP SAFE SILICONE STRAW PP TUMBLER 370 ML SPIDERMAN DIMENSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748495 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML SONIC</t>
+    <t>BOTELLA AQUA 980 ML SONIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748525 </t>
   </si>
   <si>
-    <t>3D ECOZEN FIGURINE BOTTLE 560 ML AVENGERS INVINCIBLE FORCE HULK.</t>
+    <t>BOTELLA FIGURITA 3D 560 ML AVENGERS INVINCIBLE FORCE HULK.</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748600 </t>
   </si>
   <si>
     <t>3D ECOZEN FIGURINE BOTTLE 560 ML STITCH FLOWERS AS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497748693 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML STITCH FLOWERS</t>
+    <t>3D FIGURINE TUMBLER 360 ML STITCH FLOWERS AS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750276 </t>
   </si>
   <si>
-    <t>BOTELLA SPRAY 575 ML STITCH DRAWING</t>
+    <t>SPRAYER DRINK BOTTLE 575 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752102 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML SUPER MARIO</t>
+    <t>SCHOOL BOTTLE 370 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752409 </t>
   </si>
   <si>
     <t>DAILY ALUMINIUM BOTTLE 600 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752508 </t>
   </si>
   <si>
-    <t>5 PCS  MCIRO SET (PLATE, BOWL, TUMBLER, CUTLERY) SUPER MARIO</t>
+    <t>SET MICRO 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752553 </t>
   </si>
   <si>
-    <t>EASY HOLD SPORT BOTTLE 380 ML SUPER MARIO</t>
+    <t>BOTELLA SPORT EASY HOLD 380 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497752607 </t>
   </si>
   <si>
-    <t>HIGH ALUMINIUM BOTTLE 530 ML SUPER MARIO</t>
+    <t>BOTELLA ALUMINIO ALTA 530 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753055 </t>
   </si>
   <si>
     <t>INSULATED FRIENDLY DRAWSTRING BAG HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753154 </t>
   </si>
   <si>
-    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML HARRY POTTER GOLDEN MAGIC</t>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML SET HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753185 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO HARRY POTTER GOLDEN MAGIC</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753437 </t>
   </si>
   <si>
-    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML HARRY POTTER GOLDEN MAGIC</t>
+    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML HARRY POTTER GOLDEN MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753468 </t>
   </si>
   <si>
     <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML HARRY POTTER INTERESTELLAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753482 </t>
   </si>
   <si>
-    <t>CERAMIC DROP SAFE MUG 10 OZ HARRY POTTER INTERESTELLAR</t>
+    <t>TAZA CERAMICA ANTIVUELCO 300 ML HARRY POTTER INTERESTELLAR</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753499 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753512 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML HELLO KITTY</t>
+    <t>HYDRO BOTTLE 850 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753550 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML HELLO KITTY</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753581 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO HELLO KITTY YA</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753642 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754052 </t>
   </si>
   <si>
-    <t>INSULATED FRIENDLY DRAWSTRING BAG MARVEL</t>
+    <t>BOLSA AISLANTE FRIENDLY MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754090 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 755 ML MARVEL PATTERN</t>
+    <t>BOTELLA ALUMINIO TREND 755 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754151 </t>
   </si>
   <si>
-    <t>2 PCS GLASS CASUAL TUMBLER 490 ML MARVEL PATTERN</t>
+    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754182 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754250 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MARVEL PATTERN</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754267 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML MARVEL PATTERN</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML MARVEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754311 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML MARVEL PATTERN</t>
+    <t>HYDRO BOTTLE 850 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754342 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754366 </t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MARVEL PATTERN</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754373 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MARVEL PATTERN</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754380 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX MARVEL PATTERN</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MARVEL PATTERN YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754434 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MARVEL PATTERN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754465 </t>
   </si>
   <si>
-    <t>VASO PS DOBLE PARED ANTIVUELCO 625 ML MARVEL AVENGERS COMIC ENERGY</t>
+    <t>DROP SAFE DOUBLE WALL PS TUMBLER 705 ML MARVEL AVENGERS COMIC ENERGY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754489 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ANTIVUELCO 300 ML MARVEL AVENGERS COMIC ENERGY</t>
+    <t>CERAMIC DROP SAFE MUG 10 OZ MARVEL AVENGERS COMIC ENERGY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497754496 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML MARVEL</t>
+    <t>BOTELLA AQUA 980 ML MARVEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755431 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MICKEY MOUSE CHILL</t>
+    <t>TAZA TERMO XL ACERO INOXIDABLE 940 ML MICKEY MOUSE CHILL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755554 </t>
   </si>
   <si>
-    <t>INSULATED FRIENDLY DRAWSTRING BAG MICKEY MOUSE</t>
+    <t>BOLSA AISLANTE FRIENDLY MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755592 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 755 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755653 </t>
   </si>
   <si>
-    <t>SET 2 VASOS CASUAL DE CRISTAL 490 ML MICKEY MOUSE VINTAGE</t>
+    <t>2 PCS GLASS CASUAL TUMBLER 490 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755660 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML MICKEY MOUSE VINTAGE</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755684 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MICKEY MOUSE VINTAGE</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755714 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755745 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497755769 </t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MICKEY MOUSE VINTAGE</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MICKEY MOUSE VINTAGE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757381 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE MOUSE GARDENING</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINNIE MOUSE GARDENING YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757435 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML MINNIE MOUSE GARDENING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757497 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML MINNIE</t>
+    <t>AQUA BOTTLE 980 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757558 </t>
   </si>
   <si>
-    <t>BOLSA AISLANTE FRIENDLY POKEMON THUNDERSTRUCK</t>
+    <t>INSULATED FRIENDLY DRAWSTRING BAG POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757596 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 755 ML POKEMON THUNDERSTRUCK</t>
+    <t>ALUMINIUM TREND BOTTLE 755 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497757657 </t>
   </si>
   <si>
     <t>2 PCS GLASS CASUAL TUMBLER 490 ML POKEMON THUNDERSTRUCK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759668 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML WEDNESDAY</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759712 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML WEDNESDAY</t>
+    <t>BOTELLA HIDRO 850 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759743 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX WEDNESDAY</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML WEDNESDAY EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759767 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759781 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO WEDNESDAY</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759859 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML WEDNESDAY</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759897 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML WEDNESDAY</t>
+    <t>AQUA BOTTLE 980 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759934 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL RAMBLER MUG 940 ML WEDNESDAY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497762460 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX WICKED</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA WICKED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497764372 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX MASTERS OF THE UNIVERSE</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA MASTERS OF THE UNIVERSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767267 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX PAW PATROL BOY ICONS</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO PAW PATROL BOY ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767366 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX PAW PATROL BOY ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767557 </t>
   </si>
   <si>
-    <t>SET MERIENDA CERAMICA (PLATO, CUENCO, TAZA) EN CAJA DE REGALO 3 PCS PAW PATROL</t>
+    <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX PAW PATROL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497781317 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA MICKEY COLOR FLOW</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX MICKEY COLOR FLOW</t>
   </si>
   <si>
     <t xml:space="preserve">8412497783250 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA DE REGALO SPIDERMAN STREETS</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497783755 </t>
   </si>
   <si>
     <t>3 PCS CERAMIC SNACK SET (PLATE, BOWL, MUG) IN GIFT BOX SPIDERMAN STREETS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787395 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX HARRY POTTER  INLC</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO HARRY POTTER  INLC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787418 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX DRAGON BALL Z INLC</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO DRAGON BALL Z</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787432 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX ONE PIECE</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO ONE PIECE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787449 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX SIMPSONS HOMER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788552 </t>
   </si>
   <si>
-    <t>ALFOMBRILLA XL HARRY POTTER</t>
+    <t>DESKTOP PAD XL HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788606 </t>
   </si>
   <si>
-    <t>ALFOMBRILLA XL STITCH</t>
+    <t>DESKTOP PAD XL STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788637 </t>
   </si>
   <si>
-    <t>ALFOMBRILLA XL STAR WARS</t>
+    <t>DESKTOP PAD XL STAR WARS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788781 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX SUPER MARIO QUESTION MARK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788965 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX SONIC HEAD</t>
+    <t>TAZA CERAMICA 3D 400 ML EN CAJA DE REGALO SONIC HEAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789078 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX STITCH</t>
+    <t>TAZA CERAMICA 3D 375 ML EN CAJA REGALO STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789436 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 15 OZ IN GIFT BOX GROGU PRMK</t>
+    <t>TAZA CERAMICA 3D EN CAJA REGALO GROGU</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789924 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 13 OZ IN GIFT BOX ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497790036 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA DISNEY PRIDE</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX DISNEY PRIDE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798254 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE FROZEN EN CAJA DE REGALO</t>
+    <t>GLASS SNOW GLOBE FROZEN IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798285 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE GROGU EN CAJA DE REGALO</t>
+    <t>GLASS SNOW GLOBE GROGU EN ESTUCHE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798292 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE MARIE IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798308 </t>
   </si>
   <si>
-    <t>GLASS SNOW GLOBE MICKEY IN GIFT BOX</t>
+    <t>GLOBO DE NIEVE MICKEY EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798315 </t>
   </si>
   <si>
-    <t>GLASS SNOW GLOBE MINNIE IN GIFT BOX</t>
+    <t>GLOBO DE NIEVE MINNIE EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798322 </t>
   </si>
   <si>
-    <t>GLASS SNOW GLOBE STITCH IN GIFT BOX</t>
+    <t>GLOBO DE NIEVE STITCH EN CAJA DE REGALO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798339 </t>
   </si>
   <si>
     <t>GLASS SNOW GLOBE HARRY POTTER IN GIFT BOX</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798377 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE SPIDERMAN EN CAJA DE REGALO</t>
+    <t>GLASS SNOW GLOBE SPIDERMAN EN ESTUCHE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798452 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE ANGEL EN CAJA DE REGALO</t>
+    <t>GLASS SNOW GLOBE ANGEL EN ESTUCHE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497798483 </t>
   </si>
   <si>
-    <t>GLOBO DE NIEVE PLUTO EN CAJA DE REGALO</t>
+    <t>GLASS SNOW GLOBE PLUTO EN ESTUCHE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801046 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801077 </t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML AVENGERS BOMBERS</t>
+    <t>VASO EASY PEQUEÑO 260 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801091 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX WITH CUTLERY AVENGERS SEVEN WONDERS</t>
+    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801190 </t>
   </si>
   <si>
-    <t>EASY OFFSET PLACEMAT AVENGERS BOMBERS</t>
+    <t>MANTEL INDIVIDUAL AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801206 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801305 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML AVENGERS BOMBERS</t>
+    <t>EASY SPORT TUMBLER 430 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801312 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML AVENGERS SEVEN WONDERS</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801329 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML AVENGERS BOMBERS</t>
+    <t>SPORT BOTTLE 400 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801343 </t>
   </si>
   <si>
     <t>ALUMINIUM BOTTLE 400 ML AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801381 </t>
   </si>
   <si>
-    <t>URBAN SANDWICH BOX AVENGERS BOMBERS</t>
+    <t>SANDWICHERA URBAN AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801466 </t>
   </si>
   <si>
-    <t>MICRO BOWL AVENGERS BOMBERS</t>
+    <t>CUENCO MICRO AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801473 </t>
   </si>
   <si>
-    <t>MICRO PLATE AVENGERS BOMBERS</t>
+    <t>PLATO MICRO AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801541 </t>
   </si>
   <si>
     <t>ALUMINIUM SB BOTTLE 400 ML AVENGERS ASSEMBLED</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801558 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT EASY HOLD 380 ML AVENGERS BOMBERS</t>
+    <t>EASY HOLD SPORT BOTTLE 380 ML AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801602 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML AVENGERS SEVEN WONDERS</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML AVENGERS SEVEN WONDERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497801749 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR AVENGERS BOMBERS</t>
+    <t>FUNNY SANDWICH BOX AVENGERS BOMBERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810994 </t>
   </si>
   <si>
     <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811038 </t>
   </si>
   <si>
-    <t>DAILY PP BOTTLE 560 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA PP INFANTIL 560 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811045 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML MICKEY HAS FUN</t>
+    <t>TAZA MICRO 390 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811069 </t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML MICKEY HAS FUN</t>
+    <t>VASO EASY GRANDE 430 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811076 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811090 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR CON CUBIERTOS MICKEY TRUE CHAMPIONS</t>
+    <t>FUNNY SANDWICH BOX WITH CUTLERY MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811106 </t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML MICKEY TRUE CHAMPIONS</t>
+    <t>SCHOOL BOTTLE 370 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811113 </t>
   </si>
   <si>
-    <t>CUENCO EASY PP MICKEY HAS FUN</t>
+    <t>PP EASY BOWL MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811120 </t>
   </si>
   <si>
     <t>EASY PP PLATE MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811144 </t>
   </si>
   <si>
-    <t>SQUARE WATER BOTTLE 510 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA SQUARE 510 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811151 </t>
   </si>
   <si>
-    <t>5 PCS EASY SET (PLATE, BOWL, TUMBLER, CUTLERY) (PLATE, BOWL, TUMBLER, CUTLERY) MICKEY HAS FUN</t>
+    <t>SET EASY 5 PCS (PLATO, CUENCO, VASO Y CUBIERTOS) EN CAJA MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811175 </t>
   </si>
   <si>
-    <t>2 PCS PP CUTLERY (SPOON AND FORK) SET IN POLYBAG MICKEY HAS FUN</t>
+    <t>SET DE 2 CUBIERTOS PP (CUCHARA Y TENEDOR) MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811182 </t>
   </si>
   <si>
     <t>2 PCS ELLIPTICAL METALLIC CUTLERY (SPOON AND FORK) SET MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811199 </t>
   </si>
   <si>
-    <t>MANTEL INDIVIDUAL MICKEY HAS FUN</t>
+    <t>EASY OFFSET PLACEMAT MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811205 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE MICKEY TRUE CHAMPIONS</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811229 </t>
   </si>
   <si>
-    <t>ROBOT PARED SENCILLA 465 ML MICKEY HAS FUN</t>
+    <t>SINGLE WALL CANTEEN 465 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811250 </t>
   </si>
   <si>
     <t>NEVADA ALUMINIUM SIPPER BOTTLE 545 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811267 </t>
   </si>
   <si>
-    <t>RECTANGULAR DIVIDED PLATE ST MICKEY HAS FUN</t>
+    <t>PLATO DIVIDIDO RECTANGULAR ST MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811274 </t>
   </si>
   <si>
-    <t>SPRAYER DRINK BOTTLE 575 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA SPRAY 575 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811304 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML MICKEY HAS FUN</t>
+    <t>VASO CAÑA EASY 430 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811311 </t>
   </si>
   <si>
     <t>PLAYGROUND SIPPER BOTTLE 410 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811328 </t>
   </si>
   <si>
     <t>SPORT BOTTLE 400 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811588 </t>
   </si>
   <si>
-    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML MICKEY TRUE CHAMPIONS</t>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811601 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO ALTA 530 ML MICKEY TRUE CHAMPIONS</t>
+    <t>HIGH ALUMINIUM BOTTLE 530 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811663 </t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML MICKEY TRUE CHAMPIONS</t>
+    <t>3D FIGURINE TUMBLER 360 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811694 </t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML MICKEY HAS FUN</t>
+    <t>ROBOT POP UP 450 ML MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811731 </t>
   </si>
   <si>
-    <t>2 PCS BTS SET (SPORT BOTTLE AND SANDWICH BOX) IN GIFT BOX  MICKEY HAS FUN</t>
+    <t>SET VUELTA AL COLE (SANDWICHERA RECTANGULAR Y BOTELLA SPORT EASY HOLD 380 ML) EN CAJA  REGALO MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811748 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX MICKEY HAS FUN</t>
+    <t>SANDWICHERA RECTANGULAR MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811755 </t>
   </si>
   <si>
     <t>4 PCS CHARACTER KIDS SHAPED PP SET (BOWL, PLATE AND CUTLERY) IN GIFT BOX MICKEY MOUSE TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811830 </t>
   </si>
   <si>
     <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811854 </t>
   </si>
   <si>
-    <t>SET 5 PCS ANTIDESLIZANTE (PLATO, CUENCO, VASO Y CUBIERTOS) PREMIUM BICOLOR EN CAJA MICKEY TRUE CHAMPIONS</t>
+    <t>NON SLIP 5 PCS BICOLOR PREMIUM SET (PLATE, BOWL, TUMBLER, CUTLERY) IN STANDARD BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811892 </t>
   </si>
   <si>
-    <t>SANDWICHERA SNACK MICKEY TRUE CHAMPIONS</t>
+    <t>SNACK SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811908 </t>
   </si>
   <si>
-    <t>SANDWICHERA BENTOPRO MICKEY</t>
+    <t>BENTOPRO SANDWICH BOX MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811915 </t>
   </si>
   <si>
     <t>NON SLIP BICOLOR PREMIUM BOWL MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811922 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM PLATE MICKEY TRUE CHAMPIONS</t>
+    <t>PLATO ANTIDESLIZANTE PREMIUM BICOLOR MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811953 </t>
   </si>
   <si>
-    <t>NON SLIP BICOLOR PREMIUM TUMBLER 260 ML MICKEY TRUE CHAMPIONS</t>
+    <t>VASO ANTIDESLIZANTE PREMIUM BICOLOR 260 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811977 </t>
   </si>
   <si>
-    <t>MEDIUM ECOZEN PREMIUM BOTTLE 620 ML MICKEY TRUE CHAMPIONS</t>
+    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811984 </t>
   </si>
   <si>
     <t>DISCOVERY LARGE PP BOTTLE 640 ML MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811991 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE XL MICKEY TRUE CHAMPIONS</t>
+    <t>XL MULTI COMPARTMENT RECTANGULAR SANDWICH BOX MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812035 </t>
   </si>
   <si>
-    <t>BOTELLA PP INFANTIL 560 ML MINNIE SUNSHINE</t>
+    <t>DAILY PP BOTTLE 560 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812042 </t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML MINNIE BOLD FLORALS</t>
+    <t>MICRO MUG 390 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812066 </t>
   </si>
   <si>
     <t>LARGE EASY PP TUMBLER 430 ML MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987030 </t>
   </si>
   <si>
-    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) STITCH</t>
+    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497987047 </t>
   </si>
   <si>
-    <t>SET PARTY 20 PCS (PLATE, BOWL AND TUMBLER) BLUEY</t>
+    <t>SET FIESTA 20 PCS (PLATO, CUENCO, VASO) BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497203208 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX AVENGERS PANELS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204045 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204069 </t>
   </si>
   <si>
-    <t>VASO EASY GRANDE 430 ML ITALIAN BRAINROT</t>
+    <t>LARGE EASY TUMBLER 430 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204076 </t>
   </si>
   <si>
-    <t>VASO EASY PEQUEÑO 260 ML ITALIAN BRAINROT</t>
+    <t>EASY PP TUMBLER 260 ML ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497204106 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE ITALIAN BRAINROT</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX ITALIAN BRAINROT</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080014 </t>
   </si>
   <si>
     <t>08001</t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 410 ML POKEMON</t>
+    <t>PLAYGROUND SIPPER BOTTLE 410 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080045 </t>
   </si>
   <si>
     <t>08004</t>
   </si>
   <si>
-    <t>TAZA MICRO 390 ML POKEMON DISTORSION</t>
+    <t>MICRO MUG 390 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080069 </t>
   </si>
   <si>
     <t>08006</t>
   </si>
   <si>
-    <t>LARGE EASY PP TUMBLER 430 ML POKEMON DISTORSION</t>
+    <t>VASO EASY GRANDE 430 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080076 </t>
   </si>
   <si>
     <t>08007</t>
   </si>
   <si>
-    <t>EASY PP TUMBLER 260 ML POKEMON DISTORSION</t>
+    <t>VASO EASY PEQUEÑO 260 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080540 </t>
   </si>
   <si>
     <t>08054</t>
   </si>
   <si>
-    <t>DRAWSTRING LUNCH BAG POKEMON FACES</t>
+    <t>BOLSA MERIENDA POKEMON FACES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080571 </t>
   </si>
   <si>
     <t>08057</t>
   </si>
   <si>
     <t>DROP SAFE PP MUG 410 ML POKEMON DOODLE GRIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080663 </t>
   </si>
   <si>
     <t>08066</t>
   </si>
   <si>
-    <t>VASO FIGURITA 3D 360 ML POKEMON DISTORSION</t>
+    <t>3D FIGURINE TUMBLER 360 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080700 </t>
   </si>
   <si>
     <t>08070</t>
   </si>
   <si>
-    <t>BOTELLA SCHOOL 370 ML POKEMON DISTORTION</t>
+    <t>SCHOOL BOTTLE 370 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102655 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA ET WO</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX ET WO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102662 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX JAWS WO</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA JAWS WO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102679 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX BACK TO THE FUTURE WO</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BACK TO THE FUTURE WO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497102778 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX BABY GROGU GOOD SIDE</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA BABY GROGU GOOD SIDE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787609 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 14 OZ IN GIFT BOX STITCH PINEAPPLE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787852 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX FROZEN II</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788019 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 3D 190 ML EN CAJA REGALO CHIP LA BELLA Y LA BESTIA</t>
+    <t>CERAMIC 3D MUG 6 OZ IN GIFT BOX BEAUTY AND THE BEAST CHIP</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788507 </t>
   </si>
   <si>
-    <t>ALFOMBRILLA XL AVENGERS</t>
+    <t>DESKTOP PAD XL AVENGERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813049 </t>
   </si>
   <si>
-    <t>STOR TAZA MICRO 390 ML LEGO NINJAGO</t>
+    <t>MICRO MUG 390 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813070 </t>
   </si>
   <si>
     <t>STOR EASY TUMBLER 260 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813209 </t>
   </si>
   <si>
-    <t>STOR MULTI COMPARTMENT SANDWICH BOX LEGO NINJAGO</t>
+    <t>STOR SANDWICHERA MULTIPLE LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813308 </t>
   </si>
   <si>
-    <t>EASY SPORT TUMBLER 430 ML LEGO NINJAGO</t>
+    <t>STOR VASO CAÑA EASY 430 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813360 </t>
   </si>
   <si>
-    <t>STOR SMALL ECOZEN HYDRO BOTTLE 430 ML LEGO NINJAGO</t>
+    <t>STOR BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497813742 </t>
   </si>
   <si>
-    <t>FUNNY SANDWICH BOX LEGO NINJAGO</t>
+    <t>SANDWICHERA RECTANGULAR LEGO NINJAGO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788095 </t>
   </si>
   <si>
-    <t>YOUNG ADULT GLASS SNOW GLOBE MARIE</t>
+    <t>GLOBO DE NIEVE MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788101 </t>
   </si>
   <si>
-    <t>YOUNG ADULT GLASS SNOW GLOBE MICKEY</t>
+    <t>GLOBO DE NIEVE MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788118 </t>
   </si>
   <si>
     <t>YOUNG ADULT GLASS SNOW GLOBE MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788132 </t>
   </si>
   <si>
     <t>YOUNG ADULT GLASS SNOW GLOBE HARRY POTTER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497021086 </t>
   </si>
   <si>
     <t>02108</t>
   </si>
   <si>
     <t>DUSTBIN DRAGON BALL SUPER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022380 </t>
   </si>
   <si>
     <t>02238</t>
   </si>
   <si>
-    <t>PAPELERA CARS FORMULA RACER</t>
+    <t>DUSTBIN CARS FORMULA RACER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497022625 </t>
   </si>
   <si>
     <t>02262</t>
   </si>
   <si>
-    <t>PAPELERA HARRY POTTER SCHOOL SHIELDS</t>
+    <t>DUSTBIN HARRY POTTER SCHOOL SHIELDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497023639 </t>
   </si>
   <si>
     <t>02363</t>
   </si>
   <si>
-    <t>CAJA CLICK 7 L KPOP DEMON HUNTERS</t>
+    <t>STORAGE CLICK BOX 7 L KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497023646 </t>
   </si>
   <si>
     <t>02364</t>
   </si>
   <si>
-    <t>CAJA CLICK 13 L KPOP DEMON HUNTERS</t>
+    <t>STORAGE CLICK BOX 13 L KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497023653 </t>
   </si>
   <si>
     <t>02365</t>
   </si>
   <si>
-    <t>CAJA CLICK 23 L KPOP DEMON HUNTERS</t>
+    <t>STORAGE CLICK BOX 23 L KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497070855 </t>
   </si>
   <si>
     <t>07085</t>
   </si>
   <si>
-    <t>PAPELERA MINECRAFT PIXEL ZWD</t>
+    <t>DUSTBIN MINECRAFT PIXEL ZWD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080229 </t>
   </si>
   <si>
     <t>08022</t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 M POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497080496 </t>
   </si>
   <si>
     <t>08049</t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML POKEMON DISTORSION</t>
+    <t>ROBOT POP UP 450 ML POKEMON DISTORSION</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111817 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPOON SET  BLUEY</t>
+    <t>SET 4 PCS CUCHARAS  PP JOY BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111831 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPOON SET FROZEN</t>
+    <t>SET 4 PCS CUCHARAS PP JOY FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111855 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPOON SET MICKEY</t>
+    <t>SET 4 PCS CUCHARAS  PP JOY MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111879 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPOON SET MINNIE</t>
+    <t>SET 4 PCS CUCHARAS  PP JOY MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111886 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPOON SET PAW PATROL BOY</t>
+    <t>SET 4 PCS CUCHARAS  PP JOY PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111909 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111916 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET  POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111947 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPOON SET SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111961 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUCHARAS  PP JOY STITCH</t>
+    <t>JOY 4 PCS SPOON SET STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497111978 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUCHARAS PP JOY SUPER MARIO</t>
+    <t>JOY 4 PCS SPOON SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112043 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUENCO PP JOY BLUEY</t>
+    <t>JOY 4 PCS PP BOWL SET BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112050 </t>
   </si>
   <si>
-    <t>SET 4 PCS PLATO PP JOY BLUEY</t>
+    <t>JOY 4 PCS PP PLATE SET BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112067 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASO PP JOY 285 ML BLUEY</t>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112111 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUENCO PP JOY FROZEN</t>
+    <t>JOY 4 PCS PP BOWL SET FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112128 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112135 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP TUMBLER SET 285 ML FROZEN</t>
+    <t>SET 4 PCS VASO PP JOY 285 ML FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112173 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP BOWL SET MICKEY</t>
+    <t>SET 4 PCS CUENCO PP JOY MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112180 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP PLATE SET MICKEY</t>
+    <t>SET 4 PCS PLATO PP JOY MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112197 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP TUMBLER SET 285 ML MICKEY</t>
+    <t>SET 4 PCS VASO PP JOY 285 ML MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112241 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP BOWL SET MINNIE</t>
+    <t>SET 4 PCS CUENCO PP JOY MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112258 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP PLATE SET MINNIE</t>
+    <t>SET 4 PCS PLATO PP JOY MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112265 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112272 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112289 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112296 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASO PP JOY 285 ML PAW PATROL BOY</t>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112340 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUENCO PP JOY PEPPA PIG</t>
+    <t>JOY 4 PCS PP BOWL SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112357 </t>
   </si>
   <si>
-    <t>SET 4 PCS PLATO PP JOY PEPPA PIG</t>
+    <t>JOY 4 PCS PP PLATE SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112364 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASO PP JOY 285 ML PEPPA PIG</t>
+    <t>JOY 4 PCS PP TUMBLER SET 285 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112371 </t>
   </si>
   <si>
-    <t>SET 4 PCS CUENCO PP JOY POKEMON</t>
+    <t>JOY 4 PCS PP BOWL SET POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112388 </t>
   </si>
   <si>
-    <t>SET 4 PCS PLATO PP JOY POKEMON</t>
+    <t>JOY 4 PCS PP PLATE SET POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112395 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112470 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP BOWL SET SPIDERMAN</t>
+    <t>SET 4 PCS CUENCO PP JOY SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112487 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP PLATE SET SPIDERMAN</t>
+    <t>SET 4 PCS PLATO PP JOY SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112494 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP TUMBLER SET 285 ML SPIDERMAN</t>
+    <t>SET 4 PCS VASO PP JOY 285 ML SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112517 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP BOWL SET STITCH</t>
+    <t>SET 4 PCS CUENCO PP JOY STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112524 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP PLATE SET STITCH</t>
+    <t>SET 4 PCS PLATO PP JOY STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112531 </t>
   </si>
   <si>
-    <t>JOY 4 PCS PP TUMBLER SET 285 ML STITCH</t>
+    <t>SET 4 PCS VASO PP JOY 285 ML STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112548 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP BOWL SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112555 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP PLATE SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112562 </t>
   </si>
   <si>
     <t>JOY 4 PCS PP TUMBLER SET 285 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112814 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY BLUEY</t>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET  BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112838 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY FROZEN</t>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET FROZEN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112852 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY MICKEY</t>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET MICKEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112876 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY MINNIE</t>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET MINNIE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112883 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY PAW PATROL BOY</t>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112906 </t>
   </si>
   <si>
-    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY PEPPA PIG</t>
+    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112913 </t>
   </si>
   <si>
     <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET  POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112944 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET SPIDERMAN</t>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112968 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET STITCH</t>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY STITCH</t>
   </si>
   <si>
     <t xml:space="preserve">8412497112975 </t>
   </si>
   <si>
-    <t>JOY 4 PCS SPORT TUMBLER SET 285 ML SET SUPER MARIO</t>
+    <t>SET 4 PCS VASOS CAÑA PP 285 ML JOY SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497138227 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 M PEPPA PIG MORE</t>
+    <t>ROBOT PARED SENCILLA 465 ML PEPPA PIG MORE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497201648 </t>
   </si>
   <si>
-    <t>SOCKS AND CERAMIC MUG 11 OZ SET PEPPA PIG</t>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497214228 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 M SUPERMARIO PARTY</t>
+    <t>ROBOT PARED SENCILLA 465 ML SUPERMARIO PARTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218141 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218202 </t>
   </si>
   <si>
     <t>MULTI COMPARTMENT SANDWICH BOX TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218370 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218394 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN HIDRO PEQUEÑA 430 ML TOY STORY 5</t>
+    <t>SMALL ECOZEN HYDRO BOTTLE 430 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218400 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML TOY STORY 5</t>
+    <t>EASY SPORT TUMBLER 430 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218424 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML TOY STORY 5</t>
+    <t>SPORT BOTTLE 400 ML TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497218646 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR TOY STORY 5</t>
+    <t>FUNNY SANDWICH BOX TOY STORY 5</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310012 </t>
   </si>
   <si>
-    <t>TAZA COOL BASIC DOBLE PARED 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310067 </t>
   </si>
   <si>
-    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310074 </t>
   </si>
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310081 </t>
   </si>
   <si>
-    <t>GROOVED PP STRAW TUMBLER 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310098 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310104 </t>
   </si>
   <si>
-    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310128 </t>
   </si>
   <si>
-    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310197 </t>
   </si>
   <si>
-    <t>GLASS &amp; TWIN STRAW SET 480 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>SET VASO CON DOS PAJITAS 480 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310227 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310272 </t>
   </si>
   <si>
     <t>HARMONY DW MUG WITH LID 470 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310289 </t>
   </si>
   <si>
     <t>STAINLESS STEEL BOTTLE 780 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310432 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310494 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>AQUA BOTTLE 980 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310517 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>HYDRO BOTTLE 850 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310593 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 740 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>ALUMINIUM TREND BOTTLE 740 ML HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310630 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310661 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310760 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310791 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310845 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310883 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497310906 </t>
   </si>
   <si>
-    <t>3D TWIN STAINLESS STEEL STRAW SET HARRY POTTER MAGIC &amp; MAYHEM</t>
+    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE HARRY POTTER MAGIC &amp; MAYHEM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311019 </t>
   </si>
   <si>
-    <t>COOL BASIC DOUBLE WALL MUG 860 ML MARVEL GOLDEN TREASURE</t>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311064 </t>
   </si>
   <si>
-    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MARVEL GOLDEN TREASURE</t>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311071 </t>
   </si>
   <si>
-    <t>GROOVED PP COFFEE TUMBLER 790 ML MARVEL GOLDEN TREASURE</t>
+    <t>VASO DE CAFE RELIEVE PP 790 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311088 </t>
   </si>
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311095 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311101 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311125 </t>
   </si>
   <si>
-    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MARVEL GOLDEN TREASURE</t>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311194 </t>
   </si>
   <si>
-    <t>SET VASO CON DOS PAJITAS 480 ML MARVEL GOLDEN TREASURE</t>
+    <t>GLASS &amp; TWIN STRAWS SET 480 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311217 </t>
   </si>
   <si>
-    <t>TAZA COOL EASY DOBLE PARED XL Y ASA CHARACTER 770 ML XL SPIDERMAN</t>
+    <t>COOL EASY XL CHARACTER HANDLE DW MUG 770 ML SPIDERMAN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311279 </t>
   </si>
   <si>
-    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MARVEL GOLDEN TREASURE</t>
+    <t>HARMONY DW MUG WITH LID 470 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311286 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML MARVEL GOLDEN TREASURE</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311323 </t>
   </si>
   <si>
-    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML MARVEL GOLDEN TREASURE</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311439 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311491 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML MARVEL GOLDEN TREASURE</t>
+    <t>BOTELLA AQUA 980 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311514 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML MARVEL GOLDEN TREASURE</t>
+    <t>BOTELLA HIDRO 850 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311552 </t>
   </si>
   <si>
-    <t>FRIENDLY INSULATED DRAWSTRING BAG MARVEL GOLDEN TREASURE</t>
+    <t>BOLSA AISLANTE FRIENDLY MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311590 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 740 ML MARVEL GOLDEN TREASURE</t>
+    <t>BOTELLA ALUMINIO TREND 740 ML MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311637 </t>
   </si>
   <si>
-    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311668 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311767 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311798 </t>
   </si>
   <si>
     <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311842 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311880 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MARVEL GOLDEN TREASURE</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497311903 </t>
   </si>
   <si>
-    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MARVEL GOLDEN TREASURE</t>
+    <t>3D TWIN STAINLESS STEEL STRAW SET MARVEL GOLDEN TREASURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312016 </t>
   </si>
   <si>
-    <t>TAZA COOL BASIC DOBLE PARED 860 ML MICKEY MOUSE SIGNATURE</t>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312061 </t>
   </si>
   <si>
-    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MICKEY MOUSE SIGNATURE</t>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312078 </t>
   </si>
   <si>
-    <t>VASO DE CAFE RELIEVE PP 790 ML MICKEY MOUSE SIGNATURE</t>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312085 </t>
   </si>
   <si>
-    <t>VASO DE CAÑA RELIEVE PP 790 ML MICKEY MOUSE SIGNATURE</t>
+    <t>GROOVED PP STRAW TUMBLER 790 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312092 </t>
   </si>
   <si>
     <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312108 </t>
   </si>
   <si>
-    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MICKEY MOUSE SIGNATURE</t>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312122 </t>
   </si>
   <si>
-    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MICKEY MOUSE SIGNATURE</t>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312191 </t>
   </si>
   <si>
-    <t>GLASS &amp; TWIN STRAW SET 480 ML MICKEY MOUSE SIGNATURE</t>
+    <t>SET VASO CON DOS PAJITAS 480 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312221 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MICKEY MOUSE SIGNATURE</t>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312276 </t>
   </si>
   <si>
-    <t>HARMONY DW MUG WITH LID 470 ML MICKEY MOUSE SIGNATURE</t>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312283 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML MICKEY MOUSE SIGNATURE</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312436 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312498 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312511 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312597 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 740 ML MICKEY MOUSE SIGNATURE</t>
+    <t>ALUMINIUM TREND BOTTLE 740 ML MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312634 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312764 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312795 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312849 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312887 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MICKEY MOUSE SIGNATURE</t>
+    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497312900 </t>
   </si>
   <si>
     <t>3D TWIN STAINLESS STEEL STRAW SET MICKEY MOUSE SIGNATURE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313013 </t>
   </si>
   <si>
-    <t>COOL BASIC DOUBLE WALL MUG 860 ML MINECRAFT ICONICMONO</t>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313068 </t>
   </si>
   <si>
-    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MINECRAFT ICONICMONO</t>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313075 </t>
   </si>
   <si>
-    <t>GROOVED PP COFFEE TUMBLER 790 ML MINECRAFT ICONICMONO</t>
+    <t>VASO DE CAFE RELIEVE PP 790 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313082 </t>
   </si>
   <si>
-    <t>GROOVED PP STRAW TUMBLER 790 ML MINECRAFT ICONICMONO</t>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313099 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINECRAFT ICONICMONO</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINECRAFT ICONICMONO </t>
   </si>
   <si>
     <t xml:space="preserve">8412497313105 </t>
   </si>
   <si>
-    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MINECRAFT ICONICMONO</t>
+    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313129 </t>
   </si>
   <si>
     <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313198 </t>
   </si>
   <si>
     <t>GLASS &amp; TWIN STRAW SET 480 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313228 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313273 </t>
   </si>
   <si>
-    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML MINECRAFT ICONICMONO</t>
+    <t>HARMONY DW MUG WITH LID 470 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313280 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML MINECRAFT ICONICMONO</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313433 </t>
   </si>
   <si>
-    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML MINECRAFT ICONICMONO</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313495 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML MINECRAFT ICONICMONO</t>
+    <t>AQUA BOTTLE 980 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313518 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML MINECRAFT ICONICMONO</t>
+    <t>HYDRO BOTTLE 850 ML MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313631 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MINECRAFT ICONICMONO</t>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313662 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313761 </t>
   </si>
   <si>
-    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313792 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313846 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313884 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINECRAFT ICONICMONO</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497313907 </t>
   </si>
   <si>
-    <t>3D TWIN STAINLESS STEEL STRAW SET MINECRAFT ICONICMONO</t>
+    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MINECRAFT ICONICMONO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314010 </t>
   </si>
   <si>
-    <t>COOL BASIC DOUBLE WALL MUG 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314065 </t>
   </si>
   <si>
     <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314072 </t>
   </si>
   <si>
     <t>GROOVED PP COFFEE TUMBLER 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314089 </t>
   </si>
   <si>
     <t>GROOVED PP STRAW TUMBLER 790 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314096 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314102 </t>
   </si>
   <si>
-    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314126 </t>
   </si>
   <si>
-    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314195 </t>
   </si>
   <si>
-    <t>SET VASO CON DOS PAJITAS 480 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>GLASS &amp; TWIN STRAW SET 480 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314225 </t>
   </si>
   <si>
-    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314287 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314379 </t>
   </si>
   <si>
     <t>HARMONY DW MUG WITH LID 470 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314430 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314492 </t>
   </si>
   <si>
-    <t>AQUA BOTTLE 980 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>BOTELLA AQUA 980 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314515 </t>
   </si>
   <si>
-    <t>HYDRO BOTTLE 850 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>BOTELLA HIDRO 850 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314591 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 740 ML MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>BOTELLA ALUMINIO TREND 740 ML MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314638 </t>
   </si>
   <si>
-    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314799 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314843 </t>
   </si>
   <si>
     <t>CERAMIC MUG 11 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314867 </t>
   </si>
   <si>
     <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314881 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497314904 </t>
   </si>
   <si>
-    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE MINNIE MOUSE CHERRYLICIOUS</t>
+    <t>3D TWIN STAINLESS STEEL STRAW SET MINNIE MOUSE CHERRYLICIOUS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316014 </t>
   </si>
   <si>
-    <t>TAZA COOL BASIC DOBLE PARED 860 ML POKEMON METAL MELTDOWN</t>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316069 </t>
   </si>
   <si>
-    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML POKEMON METAL MELTDOWN</t>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316076 </t>
   </si>
   <si>
-    <t>VASO DE CAFE RELIEVE PP 790 ML POKEMON METAL MELTDOWN</t>
+    <t>GROOVED PP COFFEE TUMBLER 790 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316083 </t>
   </si>
   <si>
-    <t>VASO DE CAÑA RELIEVE PP 790 ML POKEMON METAL MELTDOWN</t>
+    <t>GROOVED PP STRAW TUMBLER 790 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316090 </t>
   </si>
   <si>
-    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML POKEMON METAL MELTDOWN</t>
+    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316106 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316120 </t>
   </si>
   <si>
-    <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML POKEMON METAL MELTDOWN</t>
+    <t>VASO TERMO ACERO INOXIDABLE CON CAÑA 3D 770 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316199 </t>
   </si>
   <si>
-    <t>GLASS &amp; TWIN STRAW SET 480 ML POKEMON METAL MELTDOWN</t>
+    <t>SET VASO CON DOS PAJITAS 480 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316229 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML POKEMON METAL MELTDOWN</t>
+    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316274 </t>
   </si>
   <si>
-    <t>HARMONY DW MUG WITH LID 470 ML POKEMON METAL MELTDOWN</t>
+    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316281 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML POKEMON METAL MELTDOWN</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316434 </t>
   </si>
   <si>
-    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML POKEMON METAL MELTDOWN</t>
+    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316496 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316519 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316595 </t>
   </si>
   <si>
     <t>ALUMINIUM TREND BOTTLE 740 ML POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316632 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316649 </t>
   </si>
   <si>
-    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO POKEMON METAL MELTDOWN</t>
+    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316663 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO POKEMON METAL MELTDOWN</t>
+    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316762 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316793 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
+    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316847 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA 325 ML EN CAJA REGALO POKEMON METAL MELTDOWN</t>
+    <t>CERAMIC MUG 11 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316885 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497316908 </t>
   </si>
   <si>
-    <t>3D TWIN STAINLESS STEEL STRAW SET POKEMON METAL MELTDOWN</t>
+    <t>SET DOS PAJITAS 3D ACERO INOXIDABLE POKEMON METAL MELTDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317011 </t>
   </si>
   <si>
-    <t>COOL BASIC DOUBLE WALL MUG 860 ML STITCH ALOHA</t>
+    <t>TAZA COOL BASIC DOBLE PARED 860 ML STITCH ALOHA </t>
   </si>
   <si>
     <t xml:space="preserve">8412497317066 </t>
   </si>
   <si>
-    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML STITCH ALOHA</t>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML STITCH ALOHA </t>
   </si>
   <si>
     <t xml:space="preserve">8412497317073 </t>
   </si>
   <si>
-    <t>GROOVED PP COFFEE TUMBLER 790 ML STITCH ALOHA</t>
+    <t>VASO DE CAFE RELIEVE PP 790 ML STITCH ALOHA </t>
   </si>
   <si>
     <t xml:space="preserve">8412497317080 </t>
   </si>
   <si>
-    <t>GROOVED PP STRAW TUMBLER 790 ML STITCH ALOHA</t>
+    <t>VASO DE CAÑA RELIEVE PP 790 ML STITCH ALOHA </t>
   </si>
   <si>
     <t xml:space="preserve">8412497317097 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML STITCH ALOHA</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML STITCH ALOHA </t>
   </si>
   <si>
     <t xml:space="preserve">8412497317103 </t>
   </si>
   <si>
     <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317127 </t>
   </si>
   <si>
     <t>INSULATED SS STRAW TUMBLER WITH 3D COVER 770 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317196 </t>
   </si>
   <si>
     <t>GLASS &amp; TWIN STRAWS SET 480 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317202 </t>
   </si>
   <si>
-    <t>TAZA COOL EASY DOBLE PARED XL Y ASA CHARACTER 770 ML STITCH ALOHA </t>
+    <t>COOL EASY XL CHARACTER HANDLE DW MUG 770 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317226 </t>
   </si>
   <si>
-    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML STITCH ALOHA</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317271 </t>
   </si>
   <si>
-    <t>TAZA HARMONY DOBLE PARED CON TAPA 470 ML STITCH ALOHA</t>
+    <t>HARMONY DW MUG WITH LID 470 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317288 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML STITCH ALOHA</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317431 </t>
   </si>
   <si>
-    <t>TAZA COOL TERMO XL ACERO INOXIDABLE 920 ML STITCH ALOHA</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317493 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML STITCH ALOHA</t>
+    <t>AQUA BOTTLE 980 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317516 </t>
   </si>
   <si>
     <t>HYDRO BOTTLE 850 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317554 </t>
   </si>
   <si>
-    <t>FRIENDLY INSULATED DRAWSTRING BAG STITCH ALOHA</t>
+    <t>BOLSA AISLANTE FRIENDLY STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317592 </t>
   </si>
   <si>
-    <t>ALUMINIUM TREND BOTTLE 740 ML STITCH ALOHA</t>
+    <t>BOTELLA ALUMINIO TREND 740 ML STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317639 </t>
   </si>
   <si>
-    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX STITCH ALOHA</t>
+    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317646 </t>
   </si>
   <si>
-    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX STITCH ALOHA</t>
+    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317790 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX STITCH ALOHA</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317844 </t>
   </si>
   <si>
-    <t>CERAMIC MUG 11 OZ IN GIFT BOX STITCH ALOHA</t>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317868 </t>
   </si>
   <si>
     <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317882 </t>
   </si>
   <si>
     <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317905 </t>
   </si>
   <si>
     <t>3D TWIN STAINLESS STEEL STRAW SET STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497317950 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA GLOBE 380 ML EN CAJA REGALO STITCH ALOHA</t>
+    <t>CERAMIC GLOBE MUG 13 OZ IN GIFT BOX STITCH ALOHA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318018 </t>
   </si>
   <si>
-    <t>TAZA COOL BASIC DOBLE PARED 860 ML SUPER MARIO</t>
+    <t>COOL BASIC DOUBLE WALL MUG 860 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318063 </t>
   </si>
   <si>
-    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML SUPER MARIO</t>
+    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318100 </t>
   </si>
   <si>
-    <t>VASO COOL TERMO ACERO INOXIDABLE CON ASA 860 ML SUPER MARIO</t>
+    <t>COOL INSULATED STAINLESS STEEL TUMBLER WITH HANDLE 860 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318223 </t>
   </si>
   <si>
-    <t>TAZA COOL SIPPER XL ACERO INOXIDABLE 920 ML SUPER MARIO</t>
+    <t>DW INSULATED STAINLESS STEEL XL COOL SIPPER MUG 920 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497318636 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO SUPER MARIO</t>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497335695 </t>
   </si>
   <si>
     <t>AQUA BOTTLE 980 ML TOY STORY 3 LOTSO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497404698 </t>
   </si>
   <si>
-    <t>POP UP CANTEEN 450 ML MINECRAFT ISOMETRIC CRSK</t>
+    <t>ROBOT POP UP 450 ML MINECRAFT ISOMETRIC CRSK</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406227 </t>
   </si>
   <si>
-    <t>SINGLE WALL CANTEEN 465 ML MINECRAFT CORE24</t>
+    <t>ROBOT PARED SENCILLA 465 ML MINECRAFT CORE24</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406296 </t>
   </si>
   <si>
-    <t>SOCKS AND CERAMIC MUG 11 OZ SET PAW PATROL GIRL GO SKYE</t>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML PAW PATROL GIRL GO SKYE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406432 </t>
   </si>
   <si>
-    <t>ASKER LUNCH BOX MINECRAFT CORE24</t>
+    <t>SANDWICHERA ASKER MINECRAFT CORE24</t>
   </si>
   <si>
     <t xml:space="preserve">8412497406975 </t>
   </si>
   <si>
-    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX MINECRAFT CORE24</t>
+    <t>SANDWICHERA MULTIPLE SUPREMA MINECRAFT CORE24</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412372 </t>
   </si>
   <si>
-    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PEPPA PIG</t>
+    <t>SANDWICHERA MULTIPLE SUPREMA PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412433 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412709 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412778 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497412792 </t>
   </si>
   <si>
-    <t>LUNCH BAG AISLANTE PEPPA PIG</t>
+    <t>INSULATED LUNCH BAG WITH STRAPS PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497495016 </t>
   </si>
   <si>
-    <t>BOTELLA PP PLAYGROUND 420 ML CARS STICKERS</t>
+    <t>STOR PLAYGROUND SIPPER BOTTLE 420 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506675 </t>
   </si>
   <si>
-    <t>SET 4 BOLSAS CON CIERRE ZIP BLUEY</t>
+    <t>4 ZIPPER BAGS SET BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506705 </t>
   </si>
   <si>
-    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML BLUEY</t>
+    <t>COOL EASY DW SIPPER MUG 640 ML BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497506798 </t>
   </si>
   <si>
-    <t>LUNCH BAG AISLANTE BLUEY</t>
+    <t>INSULATED LUNCH BAG WITH STRAPS BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515363 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497515660 </t>
   </si>
   <si>
-    <t>3D FIGURINE TUMBLER 360 ML CARS STICKERS</t>
+    <t>VASO FIGURITA 3D 360 ML CARS STICKERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497605576 </t>
   </si>
   <si>
-    <t>RECTANGULAR DIVIDED PLATE PEPPA PIG</t>
+    <t>PLATO DIVIDIDO RECTANGULAR ST PEPPA PIG</t>
   </si>
   <si>
     <t xml:space="preserve">8412497742042 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML FROZEN ICE MAGIC</t>
+    <t>TAZA MICRO 390 ML FROZEN ICE MAGIC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497743049 </t>
   </si>
   <si>
-    <t>MICRO MUG 390 ML MICKEY MOUSE BETTER TOGETHER</t>
+    <t>TAZA MICRO 390 ML MICKEY MOUSE BETTER TOGETHER</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750573 </t>
   </si>
   <si>
-    <t>4 ZIPPER BAGS SET STITCH DRAWING</t>
+    <t>SET 4 BOLSAS CON CIERRE ZIP STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750597 </t>
   </si>
   <si>
-    <t>INSULATED LUNCH BAG WITH STRAPS STITCH DRAWING</t>
+    <t>LUNCH BAG AISLANTE STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497750702 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML STITCH DRAWING</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751143 </t>
   </si>
   <si>
     <t>MICRO MUG 390 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751273 </t>
   </si>
   <si>
     <t>EASY PP TUMBLER 260 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751327 </t>
   </si>
   <si>
-    <t>BOTELLA SPORT 400 ML ANGEL</t>
+    <t>SPORT BOTTLE 400 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751402 </t>
   </si>
   <si>
-    <t>VASO CAÑA EASY 430 ML ANGEL</t>
+    <t>EASY SPORT TUMBLER 430 ML ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751709 </t>
   </si>
   <si>
-    <t>SANDWICHERA MULTIPLE ANGEL</t>
+    <t>MULTI COMPARTMENT SANDWICH BOX ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497751846 </t>
   </si>
   <si>
-    <t>SANDWICHERA RECTANGULAR ANGEL</t>
+    <t>FUNNY SANDWICH BOX ANGEL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497753260 </t>
   </si>
   <si>
-    <t>BOTELLA ACERO INOXIDABLE 780 ML HELLO KITTY</t>
+    <t>STAINLESS STEEL BOTTLE 780 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497759095 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 740 ML SUPER MARIO</t>
+    <t>ALUMINIUM TREND BOTTLE 740 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497767540 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET PAW PATROL BOY ICONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497787401 </t>
   </si>
   <si>
-    <t>CERAMIC CHANGING COLOR MUG 11 OZ IN GIFT BOX SUPER MARIO INLC</t>
+    <t>TAZA CERAMICA 325 ML CHANGING COLOR EN CAJA REGALO SUPER MARIO  INLC</t>
   </si>
   <si>
     <t xml:space="preserve">8412497788989 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG IN GIFT BOX HELLO KITTY 17 OZ</t>
+    <t>TAZA CERAMICA 3D 500 ML EN CAJA REGALO HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789566 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 16 OZ IN GIFT BOX PAW PATROL BOY</t>
+    <t>TAZA CERAMICA 3D 480 ML EN CAJA REGALO PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497789580 </t>
   </si>
   <si>
-    <t>CERAMIC 3D MUG 16 OZ IN GIFT BOX PAW PATROL GIRL</t>
+    <t>TAZA CERAMICA 3D 480 ML EN CAJA REGALO PAW PATROL GIRL</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806010 </t>
   </si>
   <si>
-    <t>SMALL ECOZEN BOTTLE 475 ML KPOP DEMON HUNTERS</t>
+    <t>BOTELLA ECOZEN PEQUEÑA 475 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806096 </t>
   </si>
   <si>
-    <t>INSULATED STAINLESS STEEL BOTTLE 515 ML KPOP DEMON HUNTERS</t>
+    <t>BOTELLA TERMO ACERO INOXIDABLE 515 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806232 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX KPOP SAJA BOYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806355 </t>
   </si>
   <si>
     <t>SMALL ECOZEN HYDRO BOTTLE 430 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806430 </t>
   </si>
   <si>
     <t>DW INSULATED STAINLESS STEEL XL COOL MUG 920 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806492 </t>
   </si>
   <si>
-    <t>BOTELLA AQUA 980 ML KPOP DEMON HUNTERS</t>
+    <t>AQUA BOTTLE 980 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806515 </t>
   </si>
   <si>
-    <t>BOTELLA HIDRO 850 ML KPOP DEMON HUNTERS</t>
+    <t>HYDRO BOTTLE 850 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806546 </t>
   </si>
   <si>
-    <t>CUENCO RAMEN CON PALILLOS EN CAJA REGALO KPOP DEMON HUNTERS</t>
+    <t>DOLOMITE RAMEN BOWL WITH CHOPSTICKS IN GIFTBOX KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806591 </t>
   </si>
   <si>
-    <t>BOTELLA ALUMINIO TREND 740 ML KPOP DEMON HUNTERS</t>
+    <t>ALUMINIUM TREND BOTTLE 740 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806737 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA LATTE 695 ML EN CAJA REGALO KPOP SAJA BOYS</t>
+    <t>LATTE CERAMIC MUG 23 OZ IN GIFT BOX  KPOP SAJA BOYS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806782 </t>
   </si>
   <si>
-    <t>BOTELLA ECOZEN PREMIUM MEDIANA 620 ML KPOP DEMON HUNTERS</t>
+    <t>STOR MEDIUM ECOZEN PREMIUM BOTTLE 620 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806836 </t>
   </si>
   <si>
     <t>CERAMIC 3D MUG 12 OZ IN GIFT BOX SUSSIE HEAD KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806843 </t>
   </si>
   <si>
-    <t>STAINLESS STEEL BOTTLE 780 ML KPOP DEMON HUNTERS</t>
+    <t>BOTELLA ACERO INOXIDABLE 780 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806850 </t>
   </si>
   <si>
-    <t>LARGE ECOZEN ADVENTURE BOTTLE 650 ML KPOP DEMON HUNTERS</t>
+    <t>BOTELLA AVENTURA ECOZEN 650 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806867 </t>
   </si>
   <si>
-    <t>GLAM INSULATED STAINLESS STEEL BOTTLE 665 ML KPOP DEMON HUNTERS</t>
+    <t>BOTELLA GLAM TERMO ACERO INOXIDABLE 665 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806881 </t>
   </si>
   <si>
-    <t>CERAMIC ELITE MUG 13 OZ IN GIFT BOX KPOP DEMON HUNTERS</t>
+    <t>TAZA CERAMICA ELITE 380 ML EN CAJA REGALO KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806942 </t>
   </si>
   <si>
-    <t>CERAMIC BREAKFAST MUG 14 OZ IN GIFT BOX KPOP DEMON HUNTERS</t>
+    <t>TAZA CERAMICA DESAYUNO 400 ML EN CAJA REGALO KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497806966 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX KPOP DEMON HUNTERS</t>
+    <t>TAZA CERAMICA SB 325 ML KPOP DEMON HUNTERS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808373 </t>
   </si>
   <si>
     <t>SUPREME MULTI COMPARTMENT SANDWICH BOX POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808434 </t>
   </si>
   <si>
     <t>ASKER LUNCH BOX POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808472 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808601 </t>
   </si>
   <si>
-    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML POKEMON BLUE TEAM</t>
+    <t>COOL EASY DW SIPPER MUG 640 ML POKEMON BLUE TEAM</t>
   </si>
   <si>
     <t xml:space="preserve">8412497808793 </t>
   </si>
   <si>
-    <t>LUNCH BAG AISLANTE POKEMON</t>
+    <t>INSULATED LUNCH BAG WITH STRAPS POKEMON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810499 </t>
   </si>
   <si>
-    <t>LUNCH BAG AISLANTE FROZEN AUTUMN LEAVES</t>
+    <t>INSULATED LUNCH BAG WITH STRAPS FROZEN AUTUMN LEAVES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810673 </t>
   </si>
   <si>
-    <t>SET 4 BOLSAS CON CIERRE ZIP FROZEN SNOWY TALE</t>
+    <t>4 ZIPPER BAGS SET FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497810703 </t>
   </si>
   <si>
-    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML FROZEN SNOWY TALE</t>
+    <t>COOL EASY DW SIPPER MUG 640 ML FROZEN SNOWY TALE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811670 </t>
   </si>
   <si>
-    <t>SET 4 BOLSAS CON CIERRE ZIP MICKEY TRUE CHAMPIONS</t>
+    <t>4 ZIPPER BAGS SET MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811700 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML MICKEY TRUE CHAMPIONS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497811878 </t>
   </si>
   <si>
-    <t>INSULATED LUNCH BAG WITH STRAPS MICKEY HAS FUN</t>
+    <t>LUNCH BAG AISLANTE MICKEY HAS FUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812677 </t>
   </si>
   <si>
-    <t>4 ZIPPER BAGS SET MINNIE SUNSHINE</t>
+    <t>SET 4 BOLSAS CON CIERRE ZIP MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812707 </t>
   </si>
   <si>
-    <t>COOL EASY DW SIPPER MUG 640 ML MINNIE SUNSHINE</t>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML MINNIE SUNSHINE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497812875 </t>
   </si>
   <si>
-    <t>INSULATED LUNCH BAG WITH STRAPS MINNIE BOLD FLORALS</t>
+    <t>LUNCH BAG AISLANTE MINNIE BOLD FLORALS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814374 </t>
   </si>
   <si>
-    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX SUPER MARIO</t>
+    <t>SANDWICHERA MULTIPLE SUPREMA SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814435 </t>
   </si>
   <si>
-    <t>ASKER LUNCH BOX SUPER MARIO</t>
+    <t>SANDWICHERA ASKER SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814671 </t>
   </si>
   <si>
     <t>4 ZIPPER BAGS SET SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814701 </t>
   </si>
   <si>
     <t>COOL EASY DW SIPPER MUG 640 ML SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497814794 </t>
   </si>
   <si>
     <t>INSULATED LUNCH BAG WITH STRAPS SUPER MARIO</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816675 </t>
   </si>
   <si>
-    <t>SET 4 BOLSAS CON CIERRE ZIP PAW PATROL BOY RESCUE PUPS</t>
+    <t>4 ZIPPER BAGS SET PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816705 </t>
   </si>
   <si>
-    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML PAW PATROL BOY RESCUE PUPS</t>
+    <t>COOL EASY DW SIPPER MUG 640 ML PAW PATROL BOY RESCUE PUPS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497816798 </t>
   </si>
   <si>
-    <t>LUNCH BAG AISLANTE PAW PATROL BOY</t>
+    <t>INSULATED LUNCH BAG WITH STRAPS PAW PATROL BOY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817580 </t>
   </si>
   <si>
-    <t>BOTELLA POP UP DE ALUMINIO CON CORREA 730 ML HELLO KITTY</t>
+    <t>ALUMINIUM POP UP BOTTLE WITH STRAP 730 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817696 </t>
   </si>
   <si>
-    <t>ROBOT POP UP 450 ML HELLO KITTY</t>
+    <t>POP UP CANTEEN 450 ML HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497817795 </t>
   </si>
   <si>
-    <t>LUNCH BAG AISLANTE HELLO KITTY</t>
+    <t>INSULATED LUNCH BAG WITH STRAPS HELLO KITTY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820221 </t>
   </si>
   <si>
     <t>SINGLE WALL CANTEEN 465 M PRINCESS BEYOU TIFULS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497820375 </t>
   </si>
   <si>
-    <t>SUPREME MULTI COMPARTMENT SANDWICH BOX PRINCESS COURAGEOUS HEART</t>
+    <t>SANDWICHERA MULTIPLE SUPREMA PRINCESS COURAGEOUS HEART</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835492 </t>
   </si>
   <si>
-    <t>INSULATED LUNCH BAG WITH STRAPS SPIDERMAN MOB RULES</t>
+    <t>LUNCH BAG AISLANTE SPIDERMAN MOB RULES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835676 </t>
   </si>
   <si>
-    <t>4 ZIPPER BAGS SET SPIDERMAN MOVING TARGET</t>
+    <t>SET 4 BOLSAS CON CIERRE ZIP SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497835706 </t>
   </si>
   <si>
-    <t>COOL EASY DW SIPPER MUG 640 ML SPIDERMAN MOVING TARGET</t>
+    <t>TAZA COOL EASY DE DOBLE PARED CON SIPPER 640 ML SPIDERMAN MOVING TARGET</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880461 </t>
   </si>
   <si>
-    <t>SOCKS AND CERAMIC MUG 11 OZ SET GABBY\'S DOLLHOUSE</t>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML GABBY\'S DOLLHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880478 </t>
   </si>
   <si>
-    <t>SOCKS AND CERAMIC MUG 11 OZ SET HARRY POTTER CHIBI</t>
+    <t>SET DE CALCETINES Y TAZA CERAMICA 325 ML HARRY POTTER CHIBI</t>
   </si>
   <si>
     <t xml:space="preserve">8412497880522 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET BLUEY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881444 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET MINECRAFT CORE 2025</t>
   </si>
   <si>
     <t xml:space="preserve">8412497881864 </t>
   </si>
   <si>
     <t>SOCKS AND CERAMIC MUG 11 OZ SET SUPERMAN ICON</t>
   </si>
   <si>
     <t xml:space="preserve">8412497980499 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA THE SIMPSONS FAMILY</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE SIMPSONS FAMILY</t>
   </si>
   <si>
     <t xml:space="preserve">8412497980505 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA THE SIMPSONS FAMILY CLOUDS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE SIMPSONS FAMILY CLOUDS</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988716 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA THE LION KING JUNGLE ROAR</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE LION KING JUNGLE ROAR GLFUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497988723 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA THE LION KING NIGHT STARS</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX THE LION KING NIGHT STARS GLFUN</t>
   </si>
   <si>
     <t xml:space="preserve">8412497989973 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA TOY STORY SPACE</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY SPACE DISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497989997 </t>
   </si>
   <si>
-    <t>TAZA CERAMICA SB 325 ML EN CAJA TOY STORY FRAME</t>
+    <t>CERAMIC SB MUG 11 OZ IN BOX TOY STORY FRAME DISES</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996438 </t>
   </si>
   <si>
     <t>CERAMIC SB MUG 11 OZ IN BOX CARS HAPPY SQUAD</t>
   </si>
   <si>
     <t xml:space="preserve">8412497996872 </t>
   </si>
   <si>
-    <t>CERAMIC SB MUG 11 OZ IN BOX CARS RACING FRIENDS</t>
+    <t>TAZA CERAMICA SB 325 ML EN CAJA CARS RACING FRIENDS</t>
   </si>
   <si>
     <t>08461-cp2</t>
+  </si>
+  <si>
+    <t>TAZA CERAMICA 325 ML EN CAJA REGALO SONIC JAPAN YA</t>
   </si>
   <si>
     <t xml:space="preserve">8412497067954 </t>
   </si>
   <si>
     <t>06795</t>
   </si>
   <si>
     <t>QUOKKA BOTELLA ECOZEN ICE SUMMER GARDEN 570 ML.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -11544,51 +11547,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D1773"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="10" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="129" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="143" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
@@ -31039,62 +31042,62 @@
         <v>99643</v>
       </c>
       <c r="D1770" t="s">
         <v>3717</v>
       </c>
     </row>
     <row r="1771" spans="1:4">
       <c r="A1771" s="1" t="s">
         <v>3718</v>
       </c>
       <c r="B1771" s="1">
         <v>99687</v>
       </c>
       <c r="D1771" t="s">
         <v>3719</v>
       </c>
     </row>
     <row r="1772" spans="1:4">
       <c r="A1772" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="B1772" s="1" t="s">
         <v>3720</v>
       </c>
       <c r="D1772" t="s">
-        <v>2458</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1773" spans="1:4">
       <c r="A1773" s="1" t="s">
-        <v>3721</v>
+        <v>3722</v>
       </c>
       <c r="B1773" s="1" t="s">
-        <v>3722</v>
+        <v>3723</v>
       </c>
       <c r="D1773" t="s">
-        <v>3723</v>
+        <v>3724</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">